--- v2 (2026-02-18)
+++ v3 (2026-04-17)
@@ -97,13965 +97,17966 @@
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>後継品JAN</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>後継品商品名</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>後継品発売日</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4571429810960</t>
+          <t>4987176297228</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>ミセラ激爽快さらさら洗顔シート５０枚</t>
+          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>4987176376718</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップスカイブリーズ</t>
+        </is>
+      </c>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4901080016515</t>
+          <t>4987176297273</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>アース　虫よけネットＥＸ　１６０日用</t>
+          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <t>4987176376848</t>
+        </is>
+      </c>
+      <c r="E3" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフォレストブリーズ</t>
+        </is>
+      </c>
+      <c r="F3" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4901080016713</t>
+          <t>4987176297303</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>アース　虫よけネットＥＸ　２６０日用</t>
+          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t>4987176376749</t>
+        </is>
+      </c>
+      <c r="E4" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフローラルブリーズ</t>
+        </is>
+      </c>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4901080017116</t>
+          <t>4987176297310</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>アース虫よけネットＥＸ　１年用</t>
+          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t>4987176376701</t>
+        </is>
+      </c>
+      <c r="E5" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップスカイブリーズ</t>
+        </is>
+      </c>
+      <c r="F5" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4901080017314</t>
+          <t>4987176297327</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>アース　虫よけネットＥＸ　玄関用　１６０日用</t>
+          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D6" s="0" t="inlineStr">
+        <is>
+          <t>4987176376725</t>
+        </is>
+      </c>
+      <c r="E6" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップスカイブリーズ</t>
+        </is>
+      </c>
+      <c r="F6" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4901080017413</t>
+          <t>4987176297334</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>アース　虫よけネットＥＸ　玄関用　２６０日用</t>
+          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D7" s="0" t="inlineStr">
+        <is>
+          <t>4987176376855</t>
+        </is>
+      </c>
+      <c r="E7" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフォレストブリーズ</t>
+        </is>
+      </c>
+      <c r="F7" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4901080024015</t>
+          <t>4987176297341</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>おすだけコバエアーススプレー　６０回分</t>
+          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D8" s="0" t="inlineStr">
+        <is>
+          <t>4987176376817</t>
+        </is>
+      </c>
+      <c r="E8" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフローラルブリーズ</t>
+        </is>
+      </c>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4901080037015</t>
+          <t>4987176297358</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>虫よけブレスα　ミッキー＆ミニー</t>
+          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D9" s="0" t="inlineStr">
+        <is>
+          <t>4987176376763</t>
+        </is>
+      </c>
+      <c r="E9" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップシトラスブリーズ゛</t>
+        </is>
+      </c>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4901080037114</t>
+          <t>4987176297365</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>虫よけパッチα　シールタイプ　ミッキー＆ミニー</t>
+          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D10" s="0" t="inlineStr">
+        <is>
+          <t>4987176376732</t>
+        </is>
+      </c>
+      <c r="E10" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップシトラスブリーズ</t>
+        </is>
+      </c>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4901080037213</t>
+          <t>4987176297389</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>虫よけパッチα　シールタイプ　ミッキー＆ミニー</t>
+          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t>4987176376756</t>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップナチュラルサボン</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4901080095213</t>
+          <t>4987176297396</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>アース虫よけテープ　あみ戸サッシ用　４ヵ月用</t>
+          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t>4987176376800</t>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップタバコ用</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4901080148414</t>
+          <t>4987176297419</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>アースコバエ１プッシュ式スプレー　スピードスター　６０回分</t>
+          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t>4987176376794</t>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフローラルブリーズ</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4901080222916</t>
+          <t>4987176297426</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>マモルーム　蚊に効く吊るだけプレート　７カ月用</t>
+          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t>4987176376770</t>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップナチュラルサボン</t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4901080235213</t>
+          <t>4987176297433</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>ダニバリア　ダニよけゲル　ハーバルソープの香り</t>
+          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
+          <t>4987176376787</t>
+        </is>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップタバコ用</t>
+        </is>
+      </c>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4901080235916</t>
+          <t>4987176304605</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>アースコバエ　ゴミ箱用　シトラスミントの香り</t>
+          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t>4987176376688</t>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップホワイトムスク</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4901080277015</t>
+          <t>4987176304612</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>バポナ　あみ戸に貼るだけ　１６０日用</t>
+          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t>4987176376695</t>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップホワイトムスク</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4901080277213</t>
+          <t>4970458821938</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>バポナ　あみ戸に貼るだけ　２６０日用</t>
+          <t>ピュレア　クリアエッセンス　エッセンシャルトナー　２００ＭＬ</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4901525010900</t>
+          <t>4970458821945</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　赤箱</t>
+          <t>ピュレア　クリアエッセンス　セラム　５０ＭＬ</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月12日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4901525010924</t>
+          <t>4978951061165</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　赤箱</t>
+          <t>ラブラインファブリックソフターホワイトムスク替</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4901525012423</t>
+          <t>4977033311914</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　赤箱</t>
+          <t>サンリオキャラクターズナチュラル１２ロールＷ</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月15日</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4901601282498</t>
+          <t>4901329500164</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>ヘアケアブラシ</t>
+          <t>レモン石鹸ハンドソープ</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月10日</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t>4901329500225</t>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>カネヨレモンせっけんハンドソープ</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月01日</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4901601282870</t>
+          <t>4978951040757</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>スキハサミ　シャギー用（キャップ付）</t>
+          <t>ハーバルフレッシュコンパクトフレッシュオレンジ</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4901601304619</t>
+          <t>4978951040764</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ＫＱ１８１８クシ付きマユトリマー　ＣＡ</t>
+          <t>ハーバルフレッシュコンパクトグリーンライム８００</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4901987224013</t>
+          <t>4516825006821</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>キッチンテープ　５０ｍｍ</t>
+          <t>超はっ水剤弾き　ミニタイプ</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4901987224020</t>
+          <t>4903301310440</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>キッチンテープ　７０ｍｍ</t>
+          <t>ファイナル　アルコール</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4902806112641</t>
+          <t>4904651180684</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　フェイシャルペーパー　アイスタイプ　せっけんの香り</t>
+          <t>パルティカラーフォーム　レッド　４０Ｇ</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4902806118506</t>
+          <t>4973307575136</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　バイオコア　デオドラント　ボディペーパー　クリアシャボン</t>
+          <t>不織布子供マスク（３０枚入り　ベイビーシャーク　ＭＳＫＰ３０</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4902806118766</t>
+          <t>4987067828104</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ</t>
+          <t>ホッカイロ　靴下用</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月06日</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4902806123135</t>
+          <t>4970458821952</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　マイクロスパークリング泡洗顔　ホワイトクレイ</t>
+          <t>ピュレア　クリアエッセンス　クリーム　８０Ｇ</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4902806123289</t>
+          <t>4902011705089</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ　詰替え</t>
+          <t>エルヴェールペーパータオルエコドライシングル２００枚（中判）</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4902806123364</t>
+          <t>4902011761429</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　プレミアムタイプ　デオドラント　ボディウォッシュ</t>
+          <t>アテントＳケア前側吸収おしりさらさらパツド３２枚</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4902806127850</t>
+          <t>4902011762662</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　ＥＸプレミアムタイプ　デオドラントスプレー　無香料</t>
+          <t>業務用アテントうす型ＳＦパンツＭ２２</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4902806129700</t>
+          <t>4902011762679</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ギャツビ―　マイクロスパークリング　泡洗顔　アクネケア</t>
+          <t>アテントＲケアうす型ＦパンツＬ－ＬＬ２０枚</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4902806387841</t>
+          <t>4902011765755</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　クレイジークール　ボディウォーター　アイスアイスシトラス</t>
+          <t>業務アテントＳケア夜１枚パッド多い３０枚</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4902806421484</t>
+          <t>4902011768985</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　クレイジークール　ボディウォーター　アイスオーシャン</t>
+          <t>アテントＳケア長時間安心パッドダブルブロックタイプ３６枚　業務用</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4902806435245</t>
+          <t>4902011770070</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>ベビーベール　ヘアフレグランス　アクアティックブーケ</t>
+          <t>アテント安心パッドスーパー吸収５４枚業務用</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4902806487718</t>
+          <t>4902011771367</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>ルシード　カラダと頭皮のデオペーパー</t>
+          <t>アテントＳケア夜１枚安心パッド多いタイプスーパー２４枚　業務用</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4903301363606</t>
+          <t>4902011775389</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　アロマソープの香り　本体</t>
+          <t>アテント昼安心通気パッド多いタイプワイドロング４２枚　業務用</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4903301363651</t>
+          <t>4902011834161</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　アロマソープの香り　ウルトラジャンボ</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　グレー　ふつう</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4970458820771</t>
+          <t>4902011834192</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　クリアエッセンスマスク　７枚</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ナチュラルホワイト</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4970458821396</t>
+          <t>4902011834208</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　レチビタエッセンスマスク　７枚</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　グレー　小さめ</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4970458822638</t>
+          <t>4902011834215</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　リジュオンリペアエッセンスマスク</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ピンクベージュ</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4971633162976</t>
+          <t>4902011834222</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>エルモア　１２ロール　シングル　５５Ｍ　花の香り</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ローズ　小さめ</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4971633163010</t>
+          <t>4902011834239</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>エルモア　１２ロール　ピンクダブル　３０Ｍ　花の香り</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ナチュラルホワイト</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4902430744966</t>
+          <t>4902011842685</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒｍｅｎ　スカルプゴールド　コンディショナー　詰替　３００Ｇ</t>
+          <t>グ～ンプラス　肌快適設計　Ｓサイズ　６２枚×２Ｐ</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4902430744973</t>
+          <t>4902011842708</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒｍｅｎ　スカルプゴールド　シャンプー　詰替　３００ＭＬ</t>
+          <t>グ～ンプラス　肌快適設計　Ｌサイズ　４４枚×２Ｐ</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4987176021960</t>
+          <t>0000049469806</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプゴールドシャンプー超特大サイズ</t>
+          <t>はだまも　ミスト</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>4987176370785</t>
+          <t>0000049469851</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸシャンプーつめかえ超特大サイズ３倍</t>
+          <t>はだまも　ミスト　ミニサイズ</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年11月04日</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4987176023056</t>
+          <t>0000049795318</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプゴールドコンディショナー超特大サイズ</t>
+          <t>ライオンこどもハミガキ　メロン（アンパンマン）</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4987176143044</t>
+          <t>4513574025295</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　コンディショナー　つめかえ</t>
+          <t>ディブ　３種のオイル　シャンプー（馬油・椿油・ココナッツオイル）　本体</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4987176143112</t>
+          <t>4538353823657</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　シャンプー　つめかえ</t>
+          <t>ペット食器洗剤レギュラー２０　ネコ</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4987176243256</t>
+          <t>4544434902357</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　詰替え　超特大サイズ</t>
+          <t>こどものハブラシ５Ｐ　０６－２３５</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4987176243287</t>
+          <t>4595121169430</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　超特大サイズ</t>
+          <t>クールネックリング　ホワイト無地　Ｍ</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4987176243294</t>
+          <t>4901080017710</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　ポンプ</t>
+          <t>アース虫よけネットＥＸ　玄関用　１年用</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>4987176370778</t>
+          <t>4901080325112</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>ＨＳグリーンゼラニウムシャンプーポンプ</t>
+          <t>マモルーム　虫よけ吊るだけプレート玄関用　１年用</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年02月02日</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4987176243300</t>
+          <t>4901080039514</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　超特大サイズ</t>
+          <t>マモルーム　ダニ用　１４４０時間用　取替え</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>4987176370730</t>
+          <t>4901080325518</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>ＨＳグリーンゼラニウムシャンプーつめかえ超特大サイズ２．８倍</t>
+          <t>マモルーム　ダニ用　取替えボトル　２ヵ月用</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年02月02日</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4987176243317</t>
+          <t>4901080039712</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　詰替え</t>
+          <t>マモルーム　蚊用　１４４０時間用　取替え</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>4987176370631</t>
+          <t>4901080325310</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>ＨＳシトラスオイルコントロールコンディショナーつめかえ特大サイズ１．５倍</t>
+          <t>マモルーム　蚊用　取替えボトル　４ヵ月用</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年02月02日</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4987176243324</t>
+          <t>4901080064318</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　詰替え　超特大サイズ</t>
+          <t>サラテクト　ＡＣＴ　ＦＩＴ　カードタイプ</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4987176243348</t>
+          <t>4901080067517</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え</t>
+          <t>コバエがホイホイ　つめかえ　エコパック</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4987176243355</t>
+          <t>4901080208118</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　ポンプ</t>
+          <t>ブラックキャップ　スキマ用</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>4987176370655</t>
+          <t>4901080322111</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>ＨＳシトラスオイルコントロールシャンプーポンプ</t>
+          <t>ブラックキャップ　フィットタイプ</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年02月02日</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4987176243393</t>
+          <t>4901080208217</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　詰替え</t>
+          <t>ナチュラス　凍らすジェット　ゴキブリ秒殺</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>4987176370624</t>
+          <t>4901080321312</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>ＨＳシトラスオイルコントロールシャンプーつめかえ特大サイズ１．５倍</t>
+          <t>凍らすジェット　ゴキブリ秒殺</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年02月02日</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4987176243409</t>
+          <t>4901080281012</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　ポンプ</t>
+          <t>カメムシコロリ</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>4987176370648</t>
+          <t>4901080323316</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>ＨＳシトラスオイルコントロールコンディショナーポンプ</t>
+          <t>カメムシコロリ　ジェット</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年02月02日</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4987176271198</t>
+          <t>4901080731517</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプ　ゴールド　シャンプー　ポンプ</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型レギュラー（ふつう）</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>4987176370853</t>
+          <t>4987977001451</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸシャンプーポンプ</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型コンパクト（ふつう）</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4987176271211</t>
+          <t>4901080731616</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプ　ゴールド　コンディショナー　ポンプ</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型レギュラー（やわらかめ）</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>4987176370846</t>
+          <t>4987977001444</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸコンディショナーポンプ</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型コンパクト（やわらかめ）</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4987176310729</t>
+          <t>4901080731715</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　シャンプー　詰替え　特大サイズ</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型コンパクト（ふつう）</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>4987176370471</t>
+          <t>4987977001338</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>ＨＳモイスチャーシャンプーつめかえ特大サイズ１．５倍</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型超コンパクト（ふつう）</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4987176310736</t>
+          <t>4901080731814</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　コンディショナー　詰替え　特大サイズ</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型コンパクト（やわらかめ）</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>4987176370464</t>
+          <t>4987977001345</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>ＨＳモイスチャーコンディショナーつめかえ特大サイズ１．５倍</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型超コンパクト（やわらかめ）</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4987176310774</t>
+          <t>4901080731913</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　コンディショナー　詰替え　超特大サイズ</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型ワイド（ふつう）</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>4987176370495</t>
+          <t>4987977001437</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>ＨＳモイスチャーコンディショナーつめかえ超特大サイズ３倍</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型レギュラー（ふつう）</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4987176310811</t>
+          <t>4901080732019</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　シャンプー　詰替え　超特大サイズ</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型ワイド（やわらかめ）</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>4987176370488</t>
+          <t>4987977001468</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>ＨＳモイスチャーシャンプーつめかえ超特大サイズ３倍</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型ワイド（ふつう）</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4987072029671</t>
+          <t>4901080732118</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　心やすらぐスパフラワー</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型レギュラー（ふつう）</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t>4987977001499</t>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３Ｄフィット設計　薄型コンパクト（ふつう）</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4987072029701</t>
+          <t>4901080732217</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　心なごむリラックスアロマ</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型レギュラー（やわらかめ）</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t>4987977001482</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３Ｄフィット設計　薄型コンパクト（やわらかめ）</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4987072051160</t>
+          <t>4901080732316</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>消臭元　無香料</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型コンパクト（ふつう）</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>4987977001352</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３Ｄフィット設計　薄型超コンパクト（ふつう）</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4987072056530</t>
+          <t>4901080732514</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　気分すっきりボタニカルハーブ</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型ワイド（ふつう）</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t>4987977001475</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３Ｄフィット設計　薄型レギュラー（ふつう）</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4987072063866</t>
+          <t>4901080732613</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>消臭元　タバコ用　イオンシトラス</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型ワイド（やわらかめ）</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t>4987977001505</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３Ｄフィット設計　薄型ワイド（ふつう）</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4987072096758</t>
+          <t>4901080758712</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　ＰＲＯ　便臭ストロング　フレッシュＥＸクリア</t>
+          <t>アクアフレッシュトラベルソフトケース</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4987176238917</t>
+          <t>4901329220833</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>パンパース　通気性プラス　パンツ　Ｌサイズ</t>
+          <t>油処理剤　固めっ子</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
-[...14 lines deleted...]
-          <t>2026年03月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4987176238931</t>
+          <t>4901329220840</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>パンパース　通気性プラス　パンツ　Ｍサイズ</t>
+          <t>カネヨ　パイプキング</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>4987176377920</t>
+          <t>4901329220932</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>パンパース超吸収エアリー</t>
+          <t>パイプキング</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4987176285355</t>
+          <t>4901329230733</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　超特大サイズ</t>
+          <t>ジカヌール　エリソデポイントジェル</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
-[...14 lines deleted...]
-          <t>2026年03月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4987176285362</t>
+          <t>4901329260518</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　特大サイズ</t>
+          <t>エリゼ化粧石鹸　３Ｐ　８０ｇ×３</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
-[...14 lines deleted...]
-          <t>2026年03月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4987176285416</t>
+          <t>4901329271880</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　詰替え　増量サイズ</t>
+          <t>ソープンライム　本体</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>4987176350336</t>
+          <t>4901329272016</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネス夢ふわタッチフローラルブーケ＆リネンの香り詰替増量サイズ</t>
+          <t>ソープンフレッシュライム　本体</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4987176319722</t>
+          <t>4901329271897</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>レノア　ハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　本体</t>
+          <t>ソープンライム詰替</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>4987176350312</t>
+          <t>4901329272023</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネス夢ふわタッチフローラルブーケ＆リネンの香り本体</t>
+          <t>ソープンフレッシュライム　詰替</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4987072013106</t>
+          <t>4901329271903</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>サラサーティＳａｒａ・ｌｉ・ｅ　Ｔバックショーツ用</t>
+          <t>ソープンオレンジ　本体</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2026年03月09日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t>4901329272030</t>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>ソープンフレッシュオレンジ　本体</t>
+        </is>
+      </c>
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4580421230676</t>
+          <t>4901329271910</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>ＥＭＳマッスルパックネオ　本体</t>
+          <t>ソープンオレンジ詰替</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>4901329272047</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>ソープンフレッシュオレンジ　詰替</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4580421230683</t>
+          <t>4901329271996</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>ＥＭＳマッスルパックネオ　替パッド</t>
+          <t>濃縮台所洗剤　緑茶の香り</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4901080151810</t>
+          <t>4901329290386</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　メディテーションタイム　くつろぎアロマ＆おやすみアロマ</t>
+          <t>洗たく槽クリーナー</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t>4901329220949</t>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>洗たく槽クリーナー</t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4968909056107</t>
+          <t>4901331003066</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>キバトール</t>
+          <t>ｂｉーｈａｄａ　ｏｍｐａ（ビハダオンパ）　Ｔ　ホルダー替刃２ヶ付</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t>4901331007125</t>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>ＧＡ０１３４　ｍｉｎｅｓｓ　ＶＩＯデリケートゾーン用カミソリ</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月04日</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4968909056206</t>
+          <t>4901331003080</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>キバトール　詰替え</t>
+          <t>ｂｉーｈａｄａ　ｏｍｐａ（ビハダオンパ）　Ｔ　替刃</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>4901331015434</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>ＧＡ０１５０　ｍｉｎｅｓｓ　ＩＯ用替刃（ＶＩＯデリケートゾーン用）</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>2025年03月03日</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4968909056251</t>
+          <t>4901417621559</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>キバトール　小便器用</t>
+          <t>肌美精　リンクルケア　濃密潤い美容液</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4901727601135</t>
+          <t>4901417665829</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>ファンデュープラスＲ　ＵＶコンシーラーファンデーション１２．自然な肌色</t>
+          <t>プロスタイル　エアリーウェーブシェイクムース</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4987072005361</t>
+          <t>4901417667328</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>ブレスケア　レモン　５０粒</t>
+          <t>プロスタイル　ニュアンスメイクオイル　詰替用</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4987072005378</t>
+          <t>4901417840431</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>シコンコート</t>
+          <t>エピラット　除毛クリーム　リッチオイルケア</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4987072008072</t>
+          <t>4901435877532</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>ブレスケア　つめ替用　レモン</t>
+          <t>黒缶線香</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4987072014400</t>
+          <t>4901508973499</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>医学オドイーター足の外反対策</t>
+          <t>ツバキオイル　オイルミスト</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t>4901508976155</t>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>ツバキオイル　オイルｄｅミスト</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月27日</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4987072014813</t>
+          <t>4901601070156</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>オドイーター足ムレ対策　さらさらメッシュ</t>
+          <t>ねこのパフ　０００ＨＣ２２０６</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4987072014844</t>
+          <t>4901601071078</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>オドイーター足臭対策　革風仕立て</t>
+          <t>マスカラフィックススティック　０００ＫＱ３１４７</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4987072018323</t>
+          <t>4901601073966</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>噛むブレスケア　ボトル　レモンミント</t>
+          <t>ｃｏｓｍｅｕｐ　熊野筆　スライドリップブラシ　先丸（ＰＢＴ）</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4987072026274</t>
+          <t>4901601177978</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Ｒｉｆｆ　あせワキパット　ホワイト</t>
+          <t>ＫＫ　キッチンバサミ（Ｐ柄）</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>4901601186406</t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>ＫＫ　キッチンバサミ</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>4987072027103</t>
+          <t>4901601278248</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>噛むブレスケア　ボトル　アソート</t>
+          <t>ＨＬ０３０２アイシヤド－ブラシ２Ｐ</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4987072030073</t>
+          <t>4901601278279</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>生葉　お試しサイズ　４０ｇ</t>
+          <t>ＨＬ０３０５ＳＳ　クシ付マユブラシマユズミ　ＢＫ</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4987072052495</t>
+          <t>4901601278309</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳＴＩＣＫ　パルファム　グリ　本体</t>
+          <t>ＳＳスクロールブラシ付マユズミＢＫ　ＨＬ０３０８</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4987072052501</t>
+          <t>4901601278415</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳＴＩＣＫ　パルファム　グリ　詰替え</t>
+          <t>ＳＳ　リキッドファンデパフ　しずく型</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4987072058763</t>
+          <t>4901601278446</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>スマートフォンふきふき２０包</t>
+          <t>パウダリ－フアンデパフ２Ｐダイ　ＨＬ０３５８</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4987072059852</t>
+          <t>4901601278460</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>サラサーティコットン１００　２倍吸収４０個</t>
+          <t>ＳＳパウダリーファンデパフ２Ｐ長角大　ＨＬ０３６０</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4987072082997</t>
+          <t>4901601307962</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>噛むブレスケア　ボトル　スッキリクールミント　８０粒</t>
+          <t>ｃｏｓｍｅｕｐ　ブラシ付アイブローペンシル　ダークブラウン</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4987072085080</t>
+          <t>4901601307979</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>サラサーティ　クリーン　膣洗浄機</t>
+          <t>ｃｏｓｍｅｕｐ　ブラシ付アイブローペンシル　ナチュラルブラウン</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4987072087985</t>
+          <t>4901601308006</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　フルーツ　マスカット＆リーフの香り</t>
+          <t>ｃｏｓｍｅｕｐ（コスメアップ　）　折りたたみマスカラコーム</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4987072089552</t>
+          <t>4901601974386</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　ＴｈｅＴｅａ　アールグレイ</t>
+          <t>プレストパウダー用パフ２Ｐ　ＨＫ０３０７</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4987072089569</t>
+          <t>4901601974447</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　ＴｈｅＴｅａ　アールグレイ　詰替え</t>
+          <t>ＨＫ０３１３オールシーズンスポンジパフ</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4987072092583</t>
+          <t>4901646120151</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>フェミニーナ　モイスキープ　デリケートゾーン　化粧水</t>
+          <t>テンスターカラーリングキャップＬＢＣ３－０３</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4987072029619</t>
+          <t>4901646127907</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　やすらぎそよぐラベンダー</t>
+          <t>テンスター　セシル脱毛用ブライズワックス（Ｓ）</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4987072029626</t>
+          <t>4901646146328</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　ふんわり清潔せっけん</t>
+          <t>テンスターヘナ　リタッチカラートリートメント　ブラウン</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4987072029633</t>
+          <t>4901646146335</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　爽やかはじけるレモン</t>
+          <t>テンスターヘナ　リタッチカラートリートメント　ソフトブラック</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4987072029640</t>
+          <t>4901646146571</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　もぎたて白桃</t>
+          <t>テンスター　白髪用カラースティック　ソフトブラック</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4987072029664</t>
+          <t>4901750025366</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　心がなごむ炭の香り</t>
+          <t>クツキングシートミニ</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4987072029695</t>
+          <t>4901750025373</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　幸せはこぶフェアリーローズ</t>
+          <t>クツキングシートレギユラー</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4987072032060</t>
+          <t>4901750025380</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　カモミール＆アロマの香り</t>
+          <t>クッキングシート　レギュラー</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D114" s="0" t="inlineStr">
+        <is>
+          <t>4901750025540</t>
+        </is>
+      </c>
+      <c r="E114" s="0" t="inlineStr">
+        <is>
+          <t>スコッティファインクッキングシート</t>
+        </is>
+      </c>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4987072032664</t>
+          <t>4901750211660</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>サニボン　泡パワー　つけ替え用　４００ＭＬ</t>
+          <t>クリネックスソフティホワイト</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <t>4901750211585</t>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
+        <is>
+          <t>クリネックスソフティ４ロール（ダブル）</t>
+        </is>
+      </c>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4987072050668</t>
+          <t>4901750251079</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　ロゼ</t>
+          <t>クリネックスシスティブルー</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <t>4901750251277</t>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <t>クリネックスシスティ４ロール（ダブル）リラックスブルー</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4987072053782</t>
+          <t>4902011104523</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　ボタニカル　ナチュラルブロッサム</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　くすみピンク　ふつう</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4987072054987</t>
+          <t>4902011104530</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　癒やしをはこぶキンモクセイ</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　リッチグレー　ふつう</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4987072055021</t>
+          <t>4902011108750</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　癒やしをはこぶキンモクセイ</t>
+          <t>キレキラ！バスルームクリーナー</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4987072056967</t>
+          <t>4902011108767</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ</t>
+          <t>キレキラ！フレッシュフローラルの香り</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4987072056981</t>
+          <t>4902011109955</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ　つけ替用</t>
+          <t>グーンプラス　肌快適設計　Ｍサイズ</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t>4902011124347</t>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　パンツ　Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4987072059975</t>
+          <t>4902011115482</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>ブルーレットスタンピー除菌フレグランス　フレグランスラベンダー</t>
+          <t>グーンプラス敏感肌にやわらかタッチ新生児用</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t>4902011124293</t>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　新生児用</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4987072061794</t>
+          <t>4902011115499</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　幸せはこぶフェアリーローズ</t>
+          <t>グーンプラス敏感肌にやわらかタッチＳサイズ</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t>4902011124309</t>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　Ｓサイズ</t>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4987072068489</t>
+          <t>4902011115505</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　心がなごむ炭の香り</t>
+          <t>グーンプラス敏感肌にやわらかタッチＭサイズ</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <t>4902011124316</t>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4987072068922</t>
+          <t>4902011115567</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　やすらぎそよぐラベンダー</t>
+          <t>グーンプラス敏感肌にやわらかタッチ新生児用</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t>4902011124378</t>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　新生児用</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4987072068939</t>
+          <t>4902011115574</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　もぎたて白桃</t>
+          <t>グーンプラス敏感肌にやわらかタッチＳサイズ</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <t>4902011124385</t>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　Ｓサイズ</t>
+        </is>
+      </c>
+      <c r="F126" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4987072068946</t>
+          <t>4902011115581</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　ふんわり清潔せっけん</t>
+          <t>グーンプラス敏感肌にやわらかタッチＭサイズ</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <t>4902011124392</t>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4987072087817</t>
+          <t>4902011115598</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>ブルーレットおくだけ　つめ替　ピンクソープ　２５ＭＬ</t>
+          <t>グーンプラスやわらかタッチパンツＭサイズ</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <t>4902011124408</t>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　パンツ　Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4987072087930</t>
+          <t>4902011830682</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　ホワイトムスク</t>
+          <t>エリエール　サージカルマスク　ふつう</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t>4902011127102</t>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>エリエール　サージカルマスク　ふつうサイズ</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月23日</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4987072091128</t>
+          <t>4902011832921</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>液体ブルーレット　おくだけ　アロマ　エキゾチックなオリエンタルアロマの香り　つけ替用</t>
+          <t>エリエール　サージカルマスク　スマートタイプ　ふつうサイズ５０枚入り</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4987072092606</t>
+          <t>4902011833690</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　カモミール＆アロマの香り</t>
+          <t>エリエール　Ｚｕｔｔｏ　ムレ爽快　アイズブルー　ふつう</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4987072092828</t>
+          <t>4902011833713</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>液体ブルーレット　おくだけ　除菌ＥＸ　フレグランス　アロマティックソープ</t>
+          <t>エリエール　Ｚｕｔｔｏ　ムレ爽快　ラベンダー　ふつう</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4987072093085</t>
+          <t>4902011841992</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>液体ブルーレット　おくだけ　除菌ＥＸ　スーパーアクアソープの香り</t>
+          <t>グ～ンプラス　肌快適設計　パンツＬサイズ</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t>4902011124354</t>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
+        <is>
+          <t>グーン　長時間でもモレ０へ　パンツ　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="F133" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4987072096048</t>
+          <t>4902011842005</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭元　ＳＡＶＯＮ　クリップ　ブルーソープ</t>
+          <t>グ～ンプラス　肌快適設計　ＢＩＧサイズ</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <t>4902011124361</t>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
+        <is>
+          <t>グーン　長時間でもモレ０へ　パンツ　ＢＩＧサイズ</t>
+        </is>
+      </c>
+      <c r="F134" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4987072096253</t>
+          <t>4902011842623</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭元　ＳＡＶＯＮ　クリップ　フローラル</t>
+          <t>グ～ンプラス　敏感肌設計　新生児用</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t>4902011124811</t>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　新生児用</t>
+        </is>
+      </c>
+      <c r="F135" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4987072099179</t>
+          <t>4902011842647</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　キンモクセイ</t>
+          <t>グ～ンプラス　敏感肌設計　Ｍサイズ</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <t>4902011124835</t>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4987072314951</t>
+          <t>4902011842739</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>トイレその後に携帯用　フレッシュグリ－ン</t>
+          <t>グ～ンプラス　肌快適設計　Ｌサイズ</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D137" s="0" t="inlineStr">
+        <is>
+          <t>4902011124859</t>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
+          <t>グーン　長時間でもモレ０へ　パンツ　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4987072315163</t>
+          <t>4902011842746</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>トイレその後に　携帯用　無香料</t>
+          <t>グ～ンプラス　肌快適設計　ＢＩＧサイズ</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t>4902011124866</t>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>グーン　長時間でもモレ０へ　パンツ　ＢＩＧサイズ</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4973307628993</t>
+          <t>4902011861426</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>不織布子供マスク　クレヨンしんちゃん</t>
+          <t>グ～ンプラス　肌快適設計　Ｌサイズ</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <t>4902011124415</t>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <t>グーン　長時間でもモレ０へ　パンツ　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4970458822072</t>
+          <t>4902125268081</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>アロマパイポ（リフレッシュアロマ）</t>
+          <t>夢の夢　白梅の香り　大型バラ詰</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年02月04日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4970458822089</t>
+          <t>4902125371811</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>アロマパイポ（リラックスアロマ）</t>
+          <t>ルーミィＣ＆Ｒ　沈香</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年02月04日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4544434510729</t>
+          <t>4902125371828</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>ＯＣ－８０２　こどもの３面ハブラシ</t>
+          <t>ルーミィＣ＆Ｒ　白檀</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4580468476402</t>
+          <t>4902125371835</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>ぷよぽよシール</t>
+          <t>ルーミィＣ＆Ｒ　フランキンセンス</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4901417723352</t>
+          <t>4902125371842</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　シャンプー　詰替用２回分</t>
+          <t>ルーミィＣ＆Ｒ　ホワイトセージ</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4973307384677</t>
+          <t>4902125570054</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>竹箸　２１ｃｍ　となりのトトロ　小トトロ</t>
+          <t>やさしい時間　森の香　ひのき　コーン</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年01月29日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4901548240025</t>
+          <t>4902125659292</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>桐灰　ハエ取りリボン</t>
+          <t>特撰御香　雪月花</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年01月28日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4901548603066</t>
+          <t>4902125667402</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>熱中対策　服の上から極寒スプレー　シトラスミント</t>
+          <t>香伝　花の香り</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年01月28日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4901548603295</t>
+          <t>4902125667501</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>熱中対策　シャツクール　爽やかなフレッシュシトラスの香り</t>
+          <t>香伝　香木の香り</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年01月28日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4901548603301</t>
+          <t>4902125892927</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>熱中対策　シャツクール　爽やかなフレッシュシトラスの香り　大容量</t>
+          <t>アロマベラ　ボディミスト　フォースポーツ　シトラスフローラル　１００ｍｌ</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年01月28日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4901872444298</t>
+          <t>4902125892934</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４　フットスプレー</t>
+          <t>アロマベラ　ボディミスト　フォースポーツ　シトラスウッディ　１００ｍｌ</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4901872444458</t>
+          <t>4902125893696</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４　フットスプレー</t>
+          <t>アロマベラ　グレープシードオイル　２００ｍｌ</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4901872464760</t>
+          <t>4902125893719</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４　クリアシャワーシート　無香料</t>
+          <t>アロマベラ　ホホバオイル　３０ｍｌ</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4901872464777</t>
+          <t>4902125893986</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４　クリアシャワーシート　フレッシュサボン</t>
+          <t>アロマベラ　アロマティックミスト　マインド　アップリフティング（昼用）　１００ｍｌ</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4901872464807</t>
+          <t>4902125893993</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４　クリアシャワーシート　フレッシュサボン</t>
+          <t>アロマベラ　アロマティックミスト　マインド</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4901872464814</t>
+          <t>4902407393883</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４　クリアシャワーシート　クール</t>
+          <t>ドライ＆ドライＵＰ　引き出し・衣装ケース用　ホワイトアロマソープの香り</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4901872469178</t>
+          <t>4902407393920</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４メン　メンズデオドラントスプレーＮ（無香性）</t>
+          <t>ドライ＆ドライＵＰ　クローゼット・洋服ダンス用　ホワイトアロマソープの香り</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4901872470747</t>
+          <t>4902407397140</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４　プレミアム　デオドラント　シャワーシート（無香性）</t>
+          <t>ドライ＆ドライＵＰ　ホワイトアロマソープの香り　４５０ｍＬ</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4901872470778</t>
+          <t>4902407580320</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４　プレミアム　デオドラント　シャワーシート（無香性）</t>
+          <t>快適ガードプロ　プリーツタイプ　こども用</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>4901872472451</t>
+          <t>4902468226106</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４メン　メンズデオドラントスプレー　スタイリッシュシトラス</t>
+          <t>ＤＥＴクリア　ジェリー無香料タイプ</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t>4902468227233</t>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
+        <is>
+          <t>ＤＥＴクリア　ブライト＆ピール　ピーリングジェリー＜無香料タイプ＞</t>
+        </is>
+      </c>
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>4901872472468</t>
+          <t>4902468232534</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４メン　メンズデオドラントスプレー　マリンオーシャン</t>
+          <t>モイストラボ　ミネラルファンデーションナチュラルベージュＹ</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D160" s="0" t="inlineStr">
+        <is>
+          <t>4902468231049</t>
+        </is>
+      </c>
+      <c r="E160" s="0" t="inlineStr">
+        <is>
+          <t>モイストラボ　ミネラルファンデーション＜ナチュラルベージュ＞</t>
+        </is>
+      </c>
+      <c r="F160" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>4595121167054</t>
+          <t>4902468232541</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>幅広先細ハブラシ</t>
+          <t>モイストラボ　ミネラルファンデーションナチュラルオークルＹ</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2026年01月16日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D161" s="0" t="inlineStr">
+        <is>
+          <t>4902468231056</t>
+        </is>
+      </c>
+      <c r="E161" s="0" t="inlineStr">
+        <is>
+          <t>モイストラボ　ミネラルファンデーション＜ナチュラルオークル＞</t>
+        </is>
+      </c>
+      <c r="F161" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>0030772100271</t>
+          <t>4902468410000</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>ダウニークリーンブリーズ</t>
+          <t>イソフ　ＬＡＢＯ　５％化粧水</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>0030772100509</t>
+          <t>4902468410017</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>ダウニークリーンブリーズ</t>
+          <t>イソフ　ＬＡＢＯ　３０％美容液</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>4901331007880</t>
+          <t>4902468410024</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>スパイラルシェービングフォーム　メントール　００７８８９　ＳＳＭ－４１５Ｎ１</t>
+          <t>イソフ　ＬＡＢＯ　２０％クリーム</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4901646126788</t>
+          <t>4903301242208</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>ＭＢＧ２－２７　ＨＸ脱毛用ブライズワックス</t>
+          <t>ふんわりソフラン　本体</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D165" s="0" t="inlineStr">
+        <is>
+          <t>4903301378396</t>
+        </is>
+      </c>
+      <c r="E165" s="0" t="inlineStr">
+        <is>
+          <t>ふんわりソフラン本体</t>
+        </is>
+      </c>
+      <c r="F165" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月06日</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4544434050683</t>
+          <t>4903301254720</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>スイートアトム折込セットコーム　ＡＴ－４２０</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　サラサラｆｅｅｌタイプ　グリーンシトラスの香り</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>2026年01月07日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4549077750693</t>
+          <t>4903301254737</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>電池がどっちかライト　ＢＦ－ＢＭ０１Ｐ－Ｗ</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　サラサラｆｅｅｌタイプ　グリーンシトラスの香り　詰め替え</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>2026年01月07日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4904140500405</t>
+          <t>4903301265849</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>除湿棒つなげて７０　８１０ｍｌ</t>
+          <t>Ｂａｎ（バン）汗ブロック足用ジェル</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>2026年01月07日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4902424424485</t>
+          <t>4903301311843</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>フマキラー蚊とり線香皿ジャンボ　吊り下げ式</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　オイルインタイプ　ピュアローズの香り　本体</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>2025年11月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4902424447736</t>
+          <t>4903301311898</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　オイルインタイプ　ピュアローズの香り　詰替用</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>2025年11月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4902424447743</t>
+          <t>4903301311911</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用１年</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるオイルインタイプ　ローズガーデンの香り　本体</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>2025年11月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4902424447774</t>
+          <t>4903301312017</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるオイルインタイプ　ローズガーデンの香り　詰替用</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>2025年11月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>4902424449174</t>
+          <t>4903301321057</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>スキンベープミストイカリジンプレミアムハーブプラス</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるサラサラｆｅｅｌタイプ　グリーンシトラスの香り　本体</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>2025年11月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4902424449181</t>
+          <t>4903301321095</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>ダニゼロバリアワンプッシュ６０回分</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるサラサラｆｅｅｌタイプ　グリーンシトラスの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>2025年11月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4901080081810</t>
+          <t>4903301321217</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>バスロマン薬泉　肌いたわり浴</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　サラサラｆｅｅｌタイプ　グリーンシトラスの香り　つめかえ用大型サイズ</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4901080082312</t>
+          <t>4903301329732</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>モンダミンペパーミントパウチタイプ１．７Ｌ</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　オイルインタイプピュアローズの香り　つめかえ用大型サイズ</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4901080082510</t>
+          <t>4903301363552</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>モンダミンプレミアムケア　パウチタイプ　１．７Ｌ</t>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　つめかえ用　特大</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>4901080246912</t>
+          <t>4903301380276</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ゴールドミント　つめかえ大容量</t>
+          <t>ソフランプレミアム消臭フローラルアロマの香りつめかえ用</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>2025年08月20日</t>
+          <t>2026年03月06日</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4901080083913</t>
+          <t>4903301363583</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　メディテーションタイム　パロサントツリーの香り　５４０ｇ</t>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　ウルトラジャンボ</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t>4903301380122</t>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭フローラルアロマの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月06日</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4901080089618</t>
+          <t>4903301363620</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　センシティブ　大容量パウチ　１．７Ｌ</t>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　つめかえ用　特大</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>4901080246714</t>
+          <t>4903301380177</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ホワイトミント　つめかえ</t>
+          <t>ソフランプレミアム消臭アロマソープの香りつめかえ用</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>2025年08月20日</t>
+          <t>2026年03月06日</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4901080504517</t>
+          <t>4903301363675</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ペパーミント　３８０ＭＬ</t>
+          <t>ソフラン　プレミアム消臭　ホワイトハーブアロマの香り　本体</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4901080504715</t>
+          <t>4903301363682</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ペパーミント　１０８０ＭＬ</t>
+          <t>ソフラン　プレミアム消臭　ホワイトハーブアロマの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4901080505118</t>
+          <t>4903301363699</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ストロングミント　３８０ＭＬ</t>
+          <t>ソフラン　プレミアム消臭　ホワイトハーブアロマの香り　つめかえ用特大</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>4901080505316</t>
+          <t>4903301363729</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ストロングミント　１０８０ＭＬ</t>
+          <t>ソフラン　プレミアム消臭　ホワイトハーブの香り　ウルトラジャンボ</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4901080505613</t>
+          <t>4903301363743</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　センシティブ　３８０ＭＬ</t>
+          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　本体</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>4901080247612</t>
+          <t>4903301379775</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　マイルドミント</t>
+          <t>ソフランプレミアム消臭フレッシュグリーンアロマの香り本体</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>2025年08月20日</t>
+          <t>2026年03月06日</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4901080505811</t>
+          <t>4903301363750</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　センシティブ　１０８０ＭＬ</t>
+          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4901080506115</t>
+          <t>4903301363767</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　３８０ＭＬ</t>
+          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　つめかえ用　特大</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>4901080248411</t>
+          <t>4903301379607</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ゴールドミント</t>
+          <t>ソフランプレミアム消臭フレッシュグリーンアロマの香りつめかえ用</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>2025年08月20日</t>
+          <t>2026年03月06日</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>4901080506313</t>
+          <t>4903301363781</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　１０８０ＭＬ</t>
+          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　ウルトラジャンボ</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
-          <t>4901080248619</t>
+          <t>4903301381365</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ゴールドミント</t>
+          <t>ソフランプレミアム消臭フレッシュグリーンアロマの香りつめかえ用</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>2025年08月20日</t>
+          <t>2026年03月06日</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4901080506818</t>
+          <t>4903339688719</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>モンダミンプレミアムケアセンシティブ３８０ＭＬ</t>
+          <t>プロの化学　床用ワックス</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>4901080507013</t>
+          <t>4903339712810</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>モンダミンプレミアムケアセンシティブ１０８０ＭＬ</t>
+          <t>プロのワックスはくり剤Ｎ</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4901080507419</t>
+          <t>4903339739718</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>モンダミンペパーミント１３００ＭＬ</t>
+          <t>プロの化学床・石床用洗剤</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>4901080507518</t>
+          <t>4903339785319</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>モンダミンストロングミント１３００ｍｌ</t>
+          <t>店舗用　万能クリーナー</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4901080507617</t>
+          <t>4904651123988</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>モンダミンセンシティブ１３００ＭＬ</t>
+          <t>クレオディーテ　クリアリーカラー　（白髪用）　＜ローズショコラ＞</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>4901080508713</t>
+          <t>4904651124565</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ストロングミント　１０８０ＭＬ</t>
+          <t>サロンドプロ　泡のヘアカラー・エクストラリッチ（白髪用）２Ｂ＜明るいベージュブラウン＞</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>4901080519917</t>
+          <t>4904651124596</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ストロングミント　１３００ＭＬ</t>
+          <t>クレオディーテ　クリアリーカラー　（白髪用）　＜マットアッシュ＞</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>4901080579218</t>
+          <t>4904651124657</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　にごり浴さくらの香り</t>
+          <t>パルティ　カラーリングミルク　＜おねがいブラウン＞</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4901080579812</t>
+          <t>4904651187270</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　スキンケア　Ｗコラーゲン　６００Ｇ</t>
+          <t>モモリ　うるおい続くトリートメントバター</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>4901080580016</t>
+          <t>4904681303695</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>バスロマンスキンケアＷセラミド</t>
+          <t>子供用祝箸　ルフィ</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>4901080583116</t>
+          <t>4904681303701</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>ヘルパータスケ　らくハピ　アルコール除菌ＥＸワイド　４２０ｍＬ</t>
+          <t>子供用祝箸　チョッパー</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4901080585813</t>
+          <t>4906156501438</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　プレレミアム　発汗保温浴</t>
+          <t>フィニッシュ　パウダー　レモン</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4901080587015</t>
+          <t>4906156800722</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>モンダミンプレミアムケア　センシティブ　プレミアムシトラスミント　１０８０ＭＬ</t>
+          <t>ミューズ　ノータッチ　ボトルキッチン</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4901080588616</t>
+          <t>4964495600847</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>モンダミンナイトクリア１０８０ＭＬ</t>
+          <t>キッズハミガキ　オレンジ</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4901080698612</t>
+          <t>4976680543051</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ミニボトル　１００ミリリットル</t>
+          <t>ＦＵＪＩＴＳＵ　トリプルタップ　ＦＨ５３０２－Ｗ（Ｈ）</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4901080698810</t>
+          <t>4976680543075</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ストロングミント　ミニボトル　１００ｍＬ</t>
+          <t>ＦＵＪＩＴＳＵ　テーブルタップＶＥ　３口／２ｍ　ＦＨ２３２７－Ｗ（Ｈ）</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4901080698919</t>
+          <t>4976680543082</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ペパーミント　ミニボトル　１００ｍＬ</t>
+          <t>ＦＵＪＩＴＳＵ　テーブルタップＶＥ　３口／３ｍ　ＦＨ２３３７－Ｗ（Ｈ）</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>4987176292308</t>
+          <t>4977033311655</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>ボールドジェルボール４Ｄ心弾けるシトラス＆ヴァーベナの香りつめかえハイパージャンボサイズ</t>
+          <t>ハローキティＷ</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>2025年09月26日</t>
-[...14 lines deleted...]
-          <t>2025年09月29日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4987176292353</t>
+          <t>4983043374405</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>ボールドジェルボール４Ｄ心弾けるシトラス＆ヴァーベナの香りつめかえメガジャンボサイズ</t>
+          <t>宅配ボックス</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>2025年09月26日</t>
-[...14 lines deleted...]
-          <t>2025年09月29日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4987176292667</t>
+          <t>4983043374412</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>ボールドジェルボール４Ｄ心弾けるシトラス＆ヴァーベナの香りつめかえテラジャンボサイズ</t>
+          <t>宅配ボックス</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>2025年09月26日</t>
-[...14 lines deleted...]
-          <t>2025年09月29日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>4987176292704</t>
+          <t>4983043374429</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>ボールドジェルボール４Ｄ心弾けるシトラス＆ヴァーベナの香りつめかえ超メガジャンボサイズ</t>
+          <t>宅配ボックス</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>2025年09月26日</t>
-[...14 lines deleted...]
-          <t>2025年09月29日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>4562378461099</t>
+          <t>4984194821985</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>消毒用エタノールＩＰ「ＳＰ」スプレー</t>
+          <t>ルナメヴィ　デリケートバブルウォッシュ</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
-          <t>2025年09月22日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>4562378460443</t>
+          <t>4987036535415</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>消毒用エタノールＩＰ「ＳＰ２」</t>
+          <t>ベルディオＵＶバリアミルク</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
-          <t>2025年09月09日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>4902424423402</t>
+          <t>4987067466009</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>アルゼンチンアリ巣ごと退治液剤１．８Ｌ</t>
+          <t>新ぬくぬく当番貼らないミニ</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>2025年08月04日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>4901301431288</t>
+          <t>4987067466702</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>ハミング消臭実感　リフレッシュグリーンの香り　つめかえ用</t>
+          <t>新ぬくぬく当番貼るレギュラー</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>2025年04月08日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>4973210995724</t>
+          <t>4987977000676</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>チュチュ　デンティスターＮ１　ブルー</t>
+          <t>シュミテクト　爽やか息ケア〈１４５０ｐｐｍ〉</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>2025年03月31日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>4973210995731</t>
+          <t>4547691782205</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>チュチュ　デンティスターＮ２　ピンク</t>
+          <t>カシニーナ　スウィートピンク　Ｍサイズ</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>2025年03月31日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>4904510997088</t>
+          <t>4985275797304</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋リッチネ薄手Ｍピンク</t>
+          <t>香りサフロン柔軟剤　パフュームドヨーロッパ　ローズブーケの香り　大容量</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>2024年12月31日</t>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t>4985275799445</t>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>香りサフロン柔軟剤パフュームドヨーロッパローズの香り</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>4901080624918</t>
+          <t>4985275797403</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>本格 炭のチカラ</t>
+          <t>香りサフロン柔軟剤　パフュームドヨーロッパ　ミュゲコットンの香り　大容量</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
-          <t>2024年09月30日</t>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t>4985275799452</t>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>香りサフロン柔軟剤パフュームドヨーロッパミュゲコットンの香り</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>4538353811951</t>
+          <t>4985275797410</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>カラーズＰＫ</t>
+          <t>香りサフロン柔軟剤パフュームドヨーロッパ　ローズブーケの香り</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
-          <t>2024年04月06日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>4516825006159</t>
+          <t>8801051232288</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>室外機・外壁クリーナー</t>
+          <t>チャヨンポン食器用洗剤松葉の香り本体</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
-          <t>2024年03月31日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>4901080588814</t>
+          <t>8801051232295</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>モンダミンメディカルクリア１０８０ＭＬ</t>
+          <t>チャヨンポン食器用洗剤オレンジの香り本体</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
-          <t>2023年09月30日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>4891228312206</t>
+          <t>4987176310743</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　敏感肌用　ホルダー（刃付き）お試し用</t>
+          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
-          <t>2022年06月13日</t>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t>4987176370631</t>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールコンディショナーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>4901525694018</t>
+          <t>4987176310750</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>牛乳ブランドシェービングクリーム</t>
+          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
-          <t>2026年02月05日</t>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t>4987176370747</t>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳグリーンゼラニウムシャンプーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>4902111725291</t>
+          <t>4987176310767</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バイオフュージョン　ダメージディフェンス　バイタルリペア　ヘアマスク</t>
+          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
-          <t>2026年02月05日</t>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t>4987176370624</t>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールシャンプーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>4973307452451</t>
+          <t>4901221846933</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>歯ブラシ　小学生用　ハローキティ　ハピネスガール</t>
+          <t>ふんわりタッチな歯間ブラシ１０本入・Ｓ</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
-          <t>2026年02月05日</t>
+          <t>2026年03月26日</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t>4901221847732</t>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>極歯間ブラシ１０本入・Ｓ</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>2026年01月26日</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>4936613072096</t>
+          <t>4901221846940</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>国産良品毎日あんしん綿棒１００本袋（１本包装）</t>
+          <t>ふんわりタッチな歯間ブラシ１０本入・Ｍ</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
-          <t>2026年02月04日</t>
+          <t>2026年03月26日</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t>4901221847749</t>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>極歯間ブラシ１０本入・Ｍ</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>2026年01月26日</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>4547638001550</t>
+          <t>4901221846957</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>リブニット指出し裏起毛手袋</t>
+          <t>ふんわりタッチな歯間ブラシ１０本入・Ｌ</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年03月26日</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t>4901221847756</t>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>極歯間ブラシ１０本入・Ｌ</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>2026年01月26日</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>4547638001567</t>
+          <t>4987643110258</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>ネックウォーマーリブ裏ボア</t>
+          <t>アパガードクリスタル歯ブラシ</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年03月25日</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t>4987643110302</t>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>アパガードクリスタル歯ブラシ　ふつう</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月13日</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>4902407014320</t>
+          <t>4987176238894</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>ノンスメル清水香　ラベンダーの香り　本体</t>
+          <t>パンパース　通気性プラス　パンツ　ビッグサイズ</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t>4987176377968</t>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>パンパース超吸収エアリー</t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>4903301283591</t>
+          <t>4987176238917</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>サニテートＡハンドミスト　ミッフィー</t>
+          <t>パンパース　通気性プラス　パンツ　Ｌサイズ</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t>4987176377951</t>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>パンパース超吸収エアリー</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>4903652003800</t>
+          <t>4987176238931</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>ＥＦＰ紙製卓上ゴミ袋１２枚アクアリウム柄</t>
+          <t>パンパース　通気性プラス　パンツ　Ｍサイズ</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t>4987176377920</t>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>パンパース超吸収エアリー</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>4957589000616</t>
+          <t>4987176285355</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>発熱スマホ対応スベリ止めホカロン</t>
+          <t>レノアハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　超特大サイズ</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t>4987176350367</t>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り詰替用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>4957589000722</t>
+          <t>4987176285362</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>リブ発熱裏起毛ホカロン</t>
+          <t>レノアハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　特大サイズ</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t>4987176350350</t>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り詰替用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>4957589036554</t>
+          <t>4987176285416</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>紳士ジャージスベリ止め</t>
+          <t>レノアハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　詰替え　増量サイズ</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t>4987176350336</t>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り詰替増量サイズ</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>4957589408894</t>
+          <t>4987176319722</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>吸湿発熱ボリュームニット帽子グレー</t>
+          <t>レノア　ハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　本体</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t>4987176350312</t>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り本体</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>4957589883714</t>
+          <t>4580468476402</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>やわらかニット手袋ボーダーグレー</t>
+          <t>ぷよぽよシール</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年01月30日</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>4973307485077</t>
+          <t>4903111523894</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>竹安全箸　１６．５ｃｍ　ディズニー　プリンセス</t>
+          <t>超快適ＳＭＡＲＴＣＯＬＯＲ　ＭｙＰａｌｅｔｔｅ　Ｐｉｎｋ×Ｇｒａｙふつう２０枚</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
-          <t>2025年12月24日</t>
+          <t>2025年09月21日</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>4973307633201</t>
+          <t>4550516475114</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>歯ブラシ　コンパクトヘッド　くまのプーさん</t>
+          <t>エージーデオ２４　パウダースプレー　ヴァンミニョン　Ｌ　１４２Ｇ</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
-          <t>2025年12月24日</t>
+          <t>2025年03月31日</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t>4550516492944</t>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>エージーデオ２４　デオドラントスプレー（ヴァンミニョン）Ｌ</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>2025年02月05日</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>4973307445859</t>
+          <t>4547410260496</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>竹箸　２１ｃｍ　千と千尋の神隠し　カオなし</t>
+          <t>チェキフイルム　インスタックスミニ　シャイニースター　ＷＷ　１</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
-          <t>2025年12月10日</t>
+          <t>2024年12月17日</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>4549395964437</t>
+          <t>4901616010765</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>スコッチブライト　キッチン用汚れ落としクリ－ナ－</t>
+          <t>ガム歯周プロケアペーストうるおいタイプ</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2026年04月06日</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>4902011834185</t>
+          <t>4516825005534</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ローズ　ふつう</t>
+          <t>Ｔｉｐｏ’ｓ超発水剤　弾き！！</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>4902011842715</t>
+          <t>4582559941332</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　ＢＩＧサイズ</t>
+          <t>ゆうゆうグローブＰＥブルーＭ</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>4967576617154</t>
+          <t>4903301364719</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>ナノエアーマスク　立体　ふつうサイズ　５枚　アッシュグレー　ＲＫ－Ｎ５ＭＡＧ</t>
+          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>4964596700163</t>
+          <t>4901080723314</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>サナ　ニューボーン　ラスティングＷブロウＥＸ　Ｎ　０１</t>
+          <t>ポリデントＮＥＯ　入れ歯洗浄剤</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>4902806123388</t>
+          <t>4902011834178</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　プレミアムタイプ　デオドラント　ボディウォッシュ　詰替え</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ピンクベージュ</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
-          <t>2026年01月29日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>4987176336293</t>
+          <t>4956810236688</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　本体</t>
+          <t>バリューチョイス　キッチンスポンジ　ネットタイプ</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
-          <t>2026年01月29日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>4956497008707</t>
+          <t>4971710523690</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>ＴＫ－ＳＦ３　線香一発着火バーナー</t>
+          <t>ウルミナプラス　生つや肌　おしろい乳液</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
-          <t>2026年01月28日</t>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t>4971710633085</t>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>ウルミナプラス　生つや肌　水光おしろいＵＶ乳液　０１（ナチュラルベージュ）</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月20日</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>4972525020800</t>
+          <t>4971710558784</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>匠の技グルーミングキットＬＡ</t>
+          <t>ウルミナプラス　生つや肌　おしろい乳液　イルミネイト</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
-          <t>2026年01月28日</t>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t>4971710633092</t>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>ウルミナプラス　生つや肌　水光おしろいＵＶ乳液　０２（ラベンダー）</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月20日</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>4957589081271</t>
+          <t>0000049795301</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>婦人ストレッチボアタッチグローブ</t>
+          <t>ライオンこどもハミガキ　いちご（アンパンマン）</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>4903301254195</t>
+          <t>4901080093417</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Ｂａｎ　汗ブロックスティック　プレミアムラベル　２０ｇ</t>
+          <t>マモルーム　ゴキブリ用　取替え　２ヵ月用</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
-          <t>2026年01月01日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t>4901080325419</t>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　ゴキブリ用　取替えボトル　２ヵ月用</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>4548404201426</t>
+          <t>4902011102871</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>背中美女　ボディタオル　ピンク</t>
+          <t>グ～ンプラス　敏感肌にやわらかタッチ　ＢＩＧ</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
-          <t>4548404201792</t>
+          <t>4902011115529</t>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>背中美女</t>
+          <t>グーンプラス敏感肌にやわらかタッチ　Ｌサイズ</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>2025年11月04日</t>
+          <t>2024年10月21日</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>4580788530013</t>
+          <t>4902011115512</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>スーパーナノバブルトルネーダＳＰ　洗濯機用　１個</t>
+          <t>グーンプラス敏感肌にやわらかタッチＬサイズ</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t>4902011124323</t>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>グーン　おしっこモレ０へ　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>4589478260261</t>
+          <t>4902011723830</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>ルース　スパークリングシャンプー</t>
+          <t>エリエール消臭プラスコンパクトダブル</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>4589478260308</t>
+          <t>4902011832914</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>ルース　シャンプーバー</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ローズ　ふつう</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>4589478260346</t>
+          <t>4902011842630</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>リホーム　ミクロクレンザー</t>
+          <t>グ～ンプラス　敏感肌設計　Ｓサイズ</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t>4902011124828</t>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　Ｓサイズ</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>4901080045515</t>
+          <t>4902011842722</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>アースガーデン　ハイパーお庭の虫コロリ　速効撃滅ジェット</t>
+          <t>グ～ンプラス　肌快適設計　Ｍサイズ</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t>4902011124842</t>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　パンツＭサイズ</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>4902125150027</t>
+          <t>4903301242260</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>プレミアム毎日香　アクア　大型バラ詰</t>
+          <t>ふんわりソフラン　詰め替え</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t>4903301378402</t>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>ふんわりソフランつめかえ用</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月06日</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>4902125263451</t>
+          <t>4903301252900</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>かたりべラベンダー／白梅　進物　４箱入　化粧箱入</t>
+          <t>ソフトインワン　コンディショナーｉｎシャンプー　サラサラ　つめかえ用　特大</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>4902125266032</t>
+          <t>4903301252917</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>やさしい時間　朝のアールグレイティーの香り　バラ詰</t>
+          <t>ソフトインワン　薬用コンディショナーｉｎシャンプー　スッキリデオドラント　つめかえ用　特大</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>4902125520653</t>
+          <t>4903301363538</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>エスプリドナチュールプラム　リキッドエアーフレッシュナー</t>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　本体</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t>4903301379751</t>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭フローラルアロマの香り本体</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月06日</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>4902125520677</t>
+          <t>4903301363545</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>エスプリ　ド　ナチュール　ツバキリキッド</t>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>4902125667396</t>
+          <t>4903301363613</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>香伝　花の香り　サック２種入</t>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>4902125955158</t>
+          <t>4987176292384</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>毎日ローソク　小３号</t>
+          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　本体</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月06日</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t>4987176362896</t>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ爽やかおひさまとフレッシュサボンの香り本体</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>4902125955196</t>
+          <t>4902806421484</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>毎日ローソク　小７．５号</t>
+          <t>ギャツビー　クレイジークール　ボディウォーター　アイスオーシャン</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月05日</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t>4902806135732</t>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　クレイジークール　ボディウォーター　アイスオーシャン</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>4902393750578</t>
+          <t>4901525010900</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>ＧＶＮ１９　西宮市その他プラ　とって１５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>カウブランド　赤箱</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t>4901525012997</t>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　赤箱</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月12日</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>4902393750585</t>
+          <t>4901525012423</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>ＧＶＮ３１　西宮市その他プラ　とって３０Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>カウブランド　赤箱</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t>4901525013000</t>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　赤箱　３コパック</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月12日</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>4902393750592</t>
+          <t>4547691782236</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>ＧＶＮ４３　西宮市その他プラ　４５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>カシニーナ　ラッキーブルー　Ｍサイズ</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>4902424433845</t>
+          <t>4973512230646</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>ムカデカダン粉剤</t>
+          <t>シャボネットササッとすすぎ　本体</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
-[...14 lines deleted...]
-          <t>2026年01月19日</t>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>4902424448269</t>
+          <t>4548514157392</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>ドラデスパワーまとめて一掃</t>
+          <t>きき湯とアヒル隊長　大冒険セット</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>4902424448283</t>
+          <t>4548514158511</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>ドラデスパワー速効プレミアム</t>
+          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　やさしいラベンダーの香り</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>4902424450064</t>
+          <t>4548514158528</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王ザッソージエース</t>
+          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　ほんのり甘いオレンジ＆ライムの香り</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
-[...14 lines deleted...]
-          <t>2025年02月21日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>4902424450125</t>
+          <t>4548514158535</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>カダンアリカダン粉剤</t>
+          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　すっきり爽やかレモングラスの香り</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
-[...14 lines deleted...]
-          <t>2026年01月19日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>4902424450132</t>
+          <t>4548514159440</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>カダンアリカダン粉剤</t>
+          <t>ナイトアソート</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
-[...14 lines deleted...]
-          <t>2026年01月19日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>4931839216972</t>
+          <t>4548514511460</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>カワイイ女のぜい沢マスクＳｔｙｌｅ×Ｃｏｌｏｒ　フレンチベージュ７枚</t>
+          <t>インセント　スカルプ泡シャンプー</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>4935959041117</t>
+          <t>4548514511477</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>暁　せっけんクレンザー</t>
+          <t>インセント　薬用育毛トニック　スカルプモイスチャー</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>4944109316289</t>
+          <t>4571113808464</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>レイヤースタイルマスク　個別包装　アッシュグレー</t>
+          <t>ホワイトティスキンクリーム</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>4944109316296</t>
+          <t>4580287322836</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>レイヤースタイルマスク　個別包装　ミルキーベージュ</t>
+          <t>ＲＦ０２　難燃性　４５Ｌ　半透明　吊り下げ</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>4944109316777</t>
+          <t>4580287323024</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>耳が痛くなりにくいＫＵＲＯＭＡＳＫ</t>
+          <t>ＧＥ３０再生原料ポリ袋ＢＯＸ３０Ｌ半透明</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>4944109316784</t>
+          <t>4580287323031</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>耳が痛くなりにくいＧＲＡＹＭＡＳＫ</t>
+          <t>ＧＥ４０再生原料ポリ袋ＢＯＸ４５Ｌ半透明</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>4970207120794</t>
+          <t>4580421230676</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>くまモンのプリント１２ロール　ダブル</t>
+          <t>ＥＭＳマッスルパックネオ　本体</t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>4973202304503</t>
+          <t>4580421230683</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>美容成分をはさんだとけだすスキンケアコットンビタミンＣ　ｉｎ</t>
+          <t>ＥＭＳマッスルパックネオ　替パッド</t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>4973202801071</t>
+          <t>4901070129553</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>ダスポン排水口用</t>
+          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　アーバンロマンス</t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>4987176292858</t>
+          <t>4901070129560</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>ボールドジェルボール４Ｄ心弾けるシトラス＆ヴァーベナの香り本体</t>
+          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　グレイスボーテ</t>
         </is>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
-          <t>2025年09月29日</t>
-[...14 lines deleted...]
-          <t>2025年09月29日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>4987176238894</t>
+          <t>4901070129836</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>パンパース　通気性プラス　パンツ　ビッグサイズ</t>
+          <t>クルマの消臭力　プレミアムアロマゲル　アーバンリュクス</t>
         </is>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
-[...14 lines deleted...]
-          <t>2026年03月16日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G282" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>4571113808464</t>
+          <t>4901070130597</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>ホワイトティスキンクリーム</t>
+          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ベルベットムスク</t>
         </is>
       </c>
       <c r="C283" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G283" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>4901070129553</t>
+          <t>4901070130603</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　アーバンロマンス</t>
+          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ムーンライトシャボン</t>
         </is>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>4901070129560</t>
+          <t>4901070131600</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　グレイスボーテ</t>
+          <t>消臭力　コンパクト　トイレ用　本体　リフレッシュサボン</t>
         </is>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G285" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>4901070129836</t>
+          <t>4901070131617</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　プレミアムアロマゲル　アーバンリュクス</t>
+          <t>消臭力　コンパクト　トイレ用　本体　グリーンフルーティー</t>
         </is>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G286" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="0" t="inlineStr">
         <is>
-          <t>4901070130597</t>
+          <t>4901070131624</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ベルベットムスク</t>
+          <t>消臭力　コンパクト　トイレ用　本体　シルキーブーケ</t>
         </is>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>4901070130603</t>
+          <t>4901070131631</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ムーンライトシャボン</t>
+          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　リフレッシュサボン</t>
         </is>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>4901070131600</t>
+          <t>4901070131648</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　リフレッシュサボン</t>
+          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　グリーンフルーティー</t>
         </is>
       </c>
       <c r="C289" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G289" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>4901070131617</t>
+          <t>4901070131655</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　グリーンフルーティー</t>
+          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　シルキーブーケ</t>
         </is>
       </c>
       <c r="C290" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>4901070131624</t>
+          <t>4901070722433</t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　シルキーブーケ</t>
+          <t>ファミリー　ビニールうす手　ロング　腕カバー付き　指先抗ウイルス加工　Ｍ　ピンク</t>
         </is>
       </c>
       <c r="C291" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G291" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>4901070131631</t>
+          <t>4901070754892</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　リフレッシュサボン</t>
+          <t>ファミリー　手肌ケア手袋　フリーサイズ　ホワイト</t>
         </is>
       </c>
       <c r="C292" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G292" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>4901070131648</t>
+          <t>4901070760992</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　グリーンフルーティー</t>
+          <t>ファミリー　ニトリルゴム　極うす手　Ｓ　ホワイト</t>
         </is>
       </c>
       <c r="C293" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G293" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>4901070131655</t>
+          <t>4901070761012</t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　シルキーブーケ</t>
+          <t>ファミリー　ニトリルゴム　極うす手　Ｌ　ホワイト</t>
         </is>
       </c>
       <c r="C294" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G294" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>4901070722433</t>
+          <t>4901070909803</t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニールうす手　ロング　腕カバー付き　指先抗ウイルス加工　Ｍ　ピンク</t>
+          <t>洗浄力　モコ泡わ　ノズル専用クリーナー</t>
         </is>
       </c>
       <c r="C295" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G295" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>4901070754892</t>
+          <t>4901070910267</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　手肌ケア手袋　フリーサイズ　ホワイト</t>
+          <t>新鮮番</t>
         </is>
       </c>
       <c r="C296" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G296" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>4901070760992</t>
+          <t>4901080151810</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ニトリルゴム　極うす手　Ｓ　ホワイト</t>
+          <t>バスロマン　メディテーションタイム　くつろぎアロマ＆おやすみアロマ</t>
         </is>
       </c>
       <c r="C297" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G297" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>4901070761012</t>
+          <t>4901422324469</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ニトリルゴム　極うす手　Ｌ　ホワイト</t>
+          <t>キチントさん　クッキングシート　ミニ</t>
         </is>
       </c>
       <c r="C298" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D298" s="0" t="inlineStr">
+        <is>
+          <t>4901422324544</t>
+        </is>
+      </c>
+      <c r="E298" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）クッキングシート　Ｍ</t>
+        </is>
+      </c>
+      <c r="F298" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G298" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>4901070909803</t>
+          <t>4901422325626</t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
-          <t>洗浄力　モコ泡わ　ノズル専用クリーナー</t>
+          <t>キチントさん　フライパン用ホイルシート　２５Ｘ３M</t>
         </is>
       </c>
       <c r="C299" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D299" s="0" t="inlineStr">
+        <is>
+          <t>4901422325732</t>
+        </is>
+      </c>
+      <c r="E299" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｍ</t>
+        </is>
+      </c>
+      <c r="F299" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G299" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>4901070910267</t>
+          <t>4901422325633</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
-          <t>新鮮番</t>
+          <t>キチントさん　フライパン用ホイルシート　２５Ｘ７M</t>
         </is>
       </c>
       <c r="C300" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D300" s="0" t="inlineStr">
+        <is>
+          <t>4901422325749</t>
+        </is>
+      </c>
+      <c r="E300" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｍ</t>
+        </is>
+      </c>
+      <c r="F300" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G300" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>4901422324452</t>
+          <t>4901422325640</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　クッキングシート</t>
+          <t>キチントさん　フライパン用ホイルシート　３０Ｘ３M</t>
         </is>
       </c>
       <c r="C301" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D301" s="0" t="inlineStr">
+        <is>
+          <t>4901422325756</t>
+        </is>
+      </c>
+      <c r="E301" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｌ</t>
+        </is>
+      </c>
+      <c r="F301" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G301" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>4901422324469</t>
+          <t>4901422325657</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　クッキングシート　ミニ</t>
+          <t>キチントさん　フライパン用ホイルシート　３０Ｘ７M</t>
         </is>
       </c>
       <c r="C302" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D302" s="0" t="inlineStr">
+        <is>
+          <t>4901422325763</t>
+        </is>
+      </c>
+      <c r="E302" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｌ</t>
+        </is>
+      </c>
+      <c r="F302" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G302" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>4901422325626</t>
+          <t>4901422325688</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　２５Ｘ３M</t>
+          <t>フライパン用ホイルート２５＊１５M</t>
         </is>
       </c>
       <c r="C303" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D303" s="0" t="inlineStr">
+        <is>
+          <t>4901422325770</t>
+        </is>
+      </c>
+      <c r="E303" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｍ</t>
+        </is>
+      </c>
+      <c r="F303" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G303" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>4901422325633</t>
+          <t>4901422325701</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　２５Ｘ７M</t>
+          <t>キチントさん　フライパン用ホイルシート１０M</t>
         </is>
       </c>
       <c r="C304" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D304" s="0" t="inlineStr">
+        <is>
+          <t>4901422325787</t>
+        </is>
+      </c>
+      <c r="E304" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｍ</t>
+        </is>
+      </c>
+      <c r="F304" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G304" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>4901422325640</t>
+          <t>4901422335670</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　３０Ｘ３M</t>
+          <t>キチントさん　マチ付きフリーザーバッグ　Ｓ</t>
         </is>
       </c>
       <c r="C305" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D305" s="0" t="inlineStr">
+        <is>
+          <t>4901422336042</t>
+        </is>
+      </c>
+      <c r="E305" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）フリーザーバッグ　Ｓ</t>
+        </is>
+      </c>
+      <c r="F305" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G305" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>4901422325657</t>
+          <t>4901422335687</t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　３０Ｘ７M</t>
+          <t>キチントさん　マチ付きフリーザーバッグ　Ｍ</t>
         </is>
       </c>
       <c r="C306" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D306" s="0" t="inlineStr">
+        <is>
+          <t>4901422336059</t>
+        </is>
+      </c>
+      <c r="E306" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）フリーザーバッグ　Ｍ</t>
+        </is>
+      </c>
+      <c r="F306" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G306" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="0" t="inlineStr">
         <is>
-          <t>4901422325688</t>
+          <t>4901422335694</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
-          <t>フライパン用ホイルート２５＊１５M</t>
+          <t>キチントさん　マチ付きフリーザーバッグ　Ｌ</t>
         </is>
       </c>
       <c r="C307" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D307" s="0" t="inlineStr">
+        <is>
+          <t>4901422336066</t>
+        </is>
+      </c>
+      <c r="E307" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）フリーザーバッグ　Ｌ</t>
+        </is>
+      </c>
+      <c r="F307" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G307" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="0" t="inlineStr">
         <is>
-          <t>4901422325701</t>
+          <t>4901422336554</t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート１０M</t>
+          <t>フリーザーバックおいしさキープＭフック式</t>
         </is>
       </c>
       <c r="C308" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D308" s="0" t="inlineStr">
+        <is>
+          <t>4901422336738</t>
+        </is>
+      </c>
+      <c r="E308" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）フリーザーバッグバリア</t>
+        </is>
+      </c>
+      <c r="F308" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G308" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="0" t="inlineStr">
         <is>
-          <t>4901422335670</t>
+          <t>4901422338923</t>
         </is>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｓ</t>
+          <t>カチッとロックＳ</t>
         </is>
       </c>
       <c r="C309" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D309" s="0" t="inlineStr">
+        <is>
+          <t>4901422339180</t>
+        </is>
+      </c>
+      <c r="E309" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　丸　Ｓ</t>
+        </is>
+      </c>
+      <c r="F309" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G309" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="0" t="inlineStr">
         <is>
-          <t>4901422335687</t>
+          <t>4901422338930</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｍ</t>
+          <t>カチッとロックＭ</t>
         </is>
       </c>
       <c r="C310" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D310" s="0" t="inlineStr">
+        <is>
+          <t>4901422339197</t>
+        </is>
+      </c>
+      <c r="E310" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　丸　Ｍ</t>
+        </is>
+      </c>
+      <c r="F310" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G310" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>4901422335694</t>
+          <t>4901422338954</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｌ</t>
+          <t>キチントさんスマートプッシュＳ</t>
         </is>
       </c>
       <c r="C311" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D311" s="0" t="inlineStr">
+        <is>
+          <t>4901422339128</t>
+        </is>
+      </c>
+      <c r="E311" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｓ</t>
+        </is>
+      </c>
+      <c r="F311" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G311" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="0" t="inlineStr">
         <is>
-          <t>4901422336554</t>
+          <t>4901422338961</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
-          <t>フリーザーバックおいしさキープＭフック式</t>
+          <t>キチントさんスマートプッシュＭ</t>
         </is>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D312" s="0" t="inlineStr">
+        <is>
+          <t>4901422339135</t>
+        </is>
+      </c>
+      <c r="E312" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｍ</t>
+        </is>
+      </c>
+      <c r="F312" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G312" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="0" t="inlineStr">
         <is>
-          <t>4901422338923</t>
+          <t>4901422338978</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
-          <t>カチッとロックＳ</t>
+          <t>キチントさんスマートプッシュＬ</t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D313" s="0" t="inlineStr">
+        <is>
+          <t>4901422339142</t>
+        </is>
+      </c>
+      <c r="E313" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｌ</t>
+        </is>
+      </c>
+      <c r="F313" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G313" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="0" t="inlineStr">
         <is>
-          <t>4901422338930</t>
+          <t>4901422338985</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
-          <t>カチッとロックＭ</t>
+          <t>キチントさんスマートプッシュＳ</t>
         </is>
       </c>
       <c r="C314" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D314" s="0" t="inlineStr">
+        <is>
+          <t>4901422339159</t>
+        </is>
+      </c>
+      <c r="E314" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｓ</t>
+        </is>
+      </c>
+      <c r="F314" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G314" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="0" t="inlineStr">
         <is>
-          <t>4901422338954</t>
+          <t>4901422338992</t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＳ</t>
+          <t>キチントさんスマートプッシュＭ</t>
         </is>
       </c>
       <c r="C315" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D315" s="0" t="inlineStr">
+        <is>
+          <t>4901422339166</t>
+        </is>
+      </c>
+      <c r="E315" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｍ</t>
+        </is>
+      </c>
+      <c r="F315" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G315" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="0" t="inlineStr">
         <is>
-          <t>4901422338961</t>
+          <t>4901422339005</t>
         </is>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＭ</t>
+          <t>キチントさんスマートプッシュＬ</t>
         </is>
       </c>
       <c r="C316" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D316" s="0" t="inlineStr">
+        <is>
+          <t>4901422339173</t>
+        </is>
+      </c>
+      <c r="E316" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｌ</t>
+        </is>
+      </c>
+      <c r="F316" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G316" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="0" t="inlineStr">
         <is>
-          <t>4901422338978</t>
+          <t>4901422339029</t>
         </is>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＬ</t>
+          <t>ごはん冷凍保存容器一膳</t>
         </is>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D317" s="0" t="inlineStr">
+        <is>
+          <t>4901422339074</t>
+        </is>
+      </c>
+      <c r="E317" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　一膳</t>
+        </is>
+      </c>
+      <c r="F317" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G317" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="0" t="inlineStr">
         <is>
-          <t>4901422338985</t>
+          <t>4901422339036</t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＳ</t>
+          <t>ごはん冷凍保存容器一膳</t>
         </is>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D318" s="0" t="inlineStr">
+        <is>
+          <t>4901422339081</t>
+        </is>
+      </c>
+      <c r="E318" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　一膳</t>
+        </is>
+      </c>
+      <c r="F318" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="0" t="inlineStr">
         <is>
-          <t>4901422338992</t>
+          <t>4901422339043</t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＭ</t>
+          <t>ごはん冷凍保存容器小盛</t>
         </is>
       </c>
       <c r="C319" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D319" s="0" t="inlineStr">
+        <is>
+          <t>4901422339098</t>
+        </is>
+      </c>
+      <c r="E319" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　小盛</t>
+        </is>
+      </c>
+      <c r="F319" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G319" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="0" t="inlineStr">
         <is>
-          <t>4901422339005</t>
+          <t>4901422339050</t>
         </is>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＬ</t>
+          <t>ごはん冷凍保存容器小盛</t>
         </is>
       </c>
       <c r="C320" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D320" s="0" t="inlineStr">
+        <is>
+          <t>4901422339104</t>
+        </is>
+      </c>
+      <c r="E320" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　小盛</t>
+        </is>
+      </c>
+      <c r="F320" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G320" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="0" t="inlineStr">
         <is>
-          <t>4901422339029</t>
+          <t>4901422339067</t>
         </is>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器一膳</t>
+          <t>ごはん冷凍保存容器アソートセット</t>
         </is>
       </c>
       <c r="C321" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D321" s="0" t="inlineStr">
+        <is>
+          <t>4901422339111</t>
+        </is>
+      </c>
+      <c r="E321" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　アソートセット</t>
+        </is>
+      </c>
+      <c r="F321" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G321" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="0" t="inlineStr">
         <is>
-          <t>4901422339036</t>
+          <t>4901422351120</t>
         </is>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器一膳</t>
+          <t>キッチンパック</t>
         </is>
       </c>
       <c r="C322" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D322" s="0" t="inlineStr">
+        <is>
+          <t>4901422351199</t>
+        </is>
+      </c>
+      <c r="E322" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）調理パック</t>
+        </is>
+      </c>
+      <c r="F322" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G322" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="0" t="inlineStr">
         <is>
-          <t>4901422339043</t>
+          <t>4901422351144</t>
         </is>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器小盛</t>
+          <t>キッチンパック</t>
         </is>
       </c>
       <c r="C323" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D323" s="0" t="inlineStr">
+        <is>
+          <t>4901422351205</t>
+        </is>
+      </c>
+      <c r="E323" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）調理パック</t>
+        </is>
+      </c>
+      <c r="F323" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G323" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="0" t="inlineStr">
         <is>
-          <t>4901422339050</t>
+          <t>4902125461000</t>
         </is>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器小盛</t>
+          <t>あかり香炉　かゆらぎ　１２０００゜</t>
         </is>
       </c>
       <c r="C324" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G324" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="0" t="inlineStr">
         <is>
-          <t>4901422339067</t>
+          <t>4902125893221</t>
         </is>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器アソートセット</t>
+          <t>アロマベラ　エッセンシャルオイル　ユーカリ　１０ｍｌ</t>
         </is>
       </c>
       <c r="C325" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G325" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="0" t="inlineStr">
         <is>
-          <t>4901422351120</t>
+          <t>4902125893245</t>
         </is>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
-          <t>キッチンパック</t>
+          <t>アロマベラ　エッセンシャルオイル　ゼラニウム　１０ｍｌ</t>
         </is>
       </c>
       <c r="C326" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G326" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="0" t="inlineStr">
         <is>
-          <t>4901422351144</t>
+          <t>4902125893313</t>
         </is>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
-          <t>キッチンパック</t>
+          <t>アロマベラ　エッセンシャルオイル　レモングラス　１０ｍｌ</t>
         </is>
       </c>
       <c r="C327" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G327" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="0" t="inlineStr">
         <is>
-          <t>4902125461000</t>
+          <t>4902125893344</t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
-          <t>あかり香炉　かゆらぎ　１２０００゜</t>
+          <t>アロマベラ　エッセンシャルオイル　オレンジ　１０ｍｌ</t>
         </is>
       </c>
       <c r="C328" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G328" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>4902125893221</t>
+          <t>4906156037920</t>
         </is>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　ユーカリ　１０ｍｌ</t>
+          <t>ヴィートリッチバスタイム除毛クリームしっかり除毛</t>
         </is>
       </c>
       <c r="C329" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G329" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>4902125893245</t>
+          <t>4906156603286</t>
         </is>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　ゼラニウム　１０ｍｌ</t>
+          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＭ－Ｌサイズ</t>
         </is>
       </c>
       <c r="C330" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G330" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="0" t="inlineStr">
         <is>
-          <t>4902125893313</t>
+          <t>4906156603293</t>
         </is>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　レモングラス　１０ｍｌ</t>
+          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＬ－ＬＬサイズ</t>
         </is>
       </c>
       <c r="C331" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G331" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="0" t="inlineStr">
         <is>
-          <t>4902125893344</t>
+          <t>4906156603361</t>
         </is>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　オレンジ　１０ｍｌ</t>
+          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｍ</t>
         </is>
       </c>
       <c r="C332" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G332" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="0" t="inlineStr">
         <is>
-          <t>4906156037920</t>
+          <t>4906156603378</t>
         </is>
       </c>
       <c r="B333" s="0" t="inlineStr">
         <is>
-          <t>ヴィートリッチバスタイム除毛クリームしっかり除毛</t>
+          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｌ</t>
         </is>
       </c>
       <c r="C333" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G333" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="0" t="inlineStr">
         <is>
-          <t>4906156603286</t>
+          <t>4968909056107</t>
         </is>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
-          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＭ－Ｌサイズ</t>
+          <t>キバトール</t>
         </is>
       </c>
       <c r="C334" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D334" s="0" t="inlineStr">
+        <is>
+          <t>4968909056275</t>
+        </is>
+      </c>
+      <c r="E334" s="0" t="inlineStr">
+        <is>
+          <t>キバトール本体</t>
+        </is>
+      </c>
+      <c r="F334" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月01日</t>
+        </is>
+      </c>
       <c r="G334" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="0" t="inlineStr">
         <is>
-          <t>4906156603293</t>
+          <t>4968909056206</t>
         </is>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
-          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＬ－ＬＬサイズ</t>
+          <t>キバトール　詰替え</t>
         </is>
       </c>
       <c r="C335" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D335" s="0" t="inlineStr">
+        <is>
+          <t>4968909056282</t>
+        </is>
+      </c>
+      <c r="E335" s="0" t="inlineStr">
+        <is>
+          <t>キバトール詰替</t>
+        </is>
+      </c>
+      <c r="F335" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月01日</t>
+        </is>
+      </c>
       <c r="G335" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="0" t="inlineStr">
         <is>
-          <t>4906156603361</t>
+          <t>4968909056251</t>
         </is>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｍ</t>
+          <t>キバトール　小便器用</t>
         </is>
       </c>
       <c r="C336" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D336" s="0" t="inlineStr">
+        <is>
+          <t>4968909056299</t>
+        </is>
+      </c>
+      <c r="E336" s="0" t="inlineStr">
+        <is>
+          <t>キバトール小便器用</t>
+        </is>
+      </c>
+      <c r="F336" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月01日</t>
+        </is>
+      </c>
       <c r="G336" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="0" t="inlineStr">
         <is>
-          <t>4906156603378</t>
+          <t>4901140898242</t>
         </is>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｌ</t>
+          <t>カセットフー達人スリムＶ</t>
         </is>
       </c>
       <c r="C337" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月27日</t>
         </is>
       </c>
       <c r="G337" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="0" t="inlineStr">
         <is>
-          <t>4936960108578</t>
+          <t>4957589005253</t>
         </is>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
-          <t>スマートスタイルヘッドホンＢＫ</t>
+          <t>ニット帽子折り返しライン</t>
         </is>
       </c>
       <c r="C338" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年02月27日</t>
         </is>
       </c>
       <c r="G338" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="0" t="inlineStr">
         <is>
-          <t>4936960108585</t>
+          <t>4957589025763</t>
         </is>
       </c>
       <c r="B339" s="0" t="inlineStr">
         <is>
-          <t>スマートスタイルヘッドホンＳＬ</t>
+          <t>紳士合皮</t>
         </is>
       </c>
       <c r="C339" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年02月27日</t>
         </is>
       </c>
       <c r="G339" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="0" t="inlineStr">
         <is>
-          <t>4987176228673</t>
+          <t>4987176160263</t>
         </is>
       </c>
       <c r="B340" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　ブルーミングブロッサムの香り　詰替え　超特大サイズ</t>
+          <t>ヴィーナス　うるもち肌　ココナッツの香り　ホルダー＋替刃２個付き</t>
         </is>
       </c>
       <c r="C340" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="D340" s="0" t="inlineStr">
+        <is>
+          <t>4987176363459</t>
+        </is>
+      </c>
+      <c r="E340" s="0" t="inlineStr">
+        <is>
+          <t>ヴィーナスうるツヤ肌敏感肌むけ３枚刃ホルダー</t>
+        </is>
+      </c>
+      <c r="F340" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G340" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="0" t="inlineStr">
         <is>
-          <t>4987176228734</t>
+          <t>4549980522745</t>
         </is>
       </c>
       <c r="B341" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　ブルーミングブロッサムの香り　詰替え　特大サイズ</t>
+          <t>ＬＤＡ４ＬＧＳＫ４　パルックＬＥＤ電球プレミア　一般電球広配光タイプ</t>
         </is>
       </c>
       <c r="C341" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G341" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="0" t="inlineStr">
         <is>
-          <t>4987176242136</t>
+          <t>4903111533770</t>
         </is>
       </c>
       <c r="B342" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　パステルフローラル＆ブロッサムの香り　詰替え　超特大サイズ</t>
+          <t>超快適マスクプリーツタイプグレーふつう３０枚</t>
         </is>
       </c>
       <c r="C342" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2025年03月19日</t>
         </is>
       </c>
       <c r="G342" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="0" t="inlineStr">
         <is>
-          <t>4987176242143</t>
+          <t>4902011729450</t>
         </is>
       </c>
       <c r="B343" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　アンティークローズ＆フローラルの香り　詰替え　特大サイズ</t>
+          <t>エルフォーレトイレットティシュー１２ロール（シングル）</t>
         </is>
       </c>
       <c r="C343" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2023年03月31日</t>
+        </is>
+      </c>
+      <c r="D343" s="0" t="inlineStr">
+        <is>
+          <t>4902011106886</t>
+        </is>
+      </c>
+      <c r="E343" s="0" t="inlineStr">
+        <is>
+          <t>エルフォーレトイレットティシューシングル</t>
+        </is>
+      </c>
+      <c r="F343" s="0" t="inlineStr">
+        <is>
+          <t>2023年03月11日</t>
         </is>
       </c>
       <c r="G343" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="0" t="inlineStr">
         <is>
-          <t>4987176242198</t>
+          <t>4902011729467</t>
         </is>
       </c>
       <c r="B344" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　パステルフローラル＆ブロッサムの香り　詰替え　特大サイズ</t>
+          <t>エルフォーレトイレットティシュー１２ロール（ダブル）</t>
         </is>
       </c>
       <c r="C344" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2023年03月31日</t>
+        </is>
+      </c>
+      <c r="D344" s="0" t="inlineStr">
+        <is>
+          <t>4902011106893</t>
+        </is>
+      </c>
+      <c r="E344" s="0" t="inlineStr">
+        <is>
+          <t>エルフォーレトイレットティシューダブル</t>
+        </is>
+      </c>
+      <c r="F344" s="0" t="inlineStr">
+        <is>
+          <t>2023年03月11日</t>
         </is>
       </c>
       <c r="G344" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="0" t="inlineStr">
         <is>
-          <t>4987176253897</t>
+          <t>4987176122469</t>
         </is>
       </c>
       <c r="B345" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ベルガモットウッド</t>
+          <t>ヴィーナス　２イン１　クレンザー＋シェーブジェル</t>
         </is>
       </c>
       <c r="C345" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G345" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="0" t="inlineStr">
         <is>
-          <t>4987176253903</t>
+          <t>4987176178596</t>
         </is>
       </c>
       <c r="B346" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　パッションアンバー</t>
+          <t>ヴィーナス　ＶＩＯ　電動トリマー</t>
         </is>
       </c>
       <c r="C346" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G346" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="0" t="inlineStr">
         <is>
-          <t>4987176253910</t>
+          <t>4987176272652</t>
         </is>
       </c>
       <c r="B347" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　パッションアンバー</t>
+          <t>ジレット　マッハシン　スキンテック　ホルダー＋替刃７個付き</t>
         </is>
       </c>
       <c r="C347" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G347" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="0" t="inlineStr">
         <is>
-          <t>4987176256461</t>
+          <t>4589506154005</t>
         </is>
       </c>
       <c r="B348" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ホワイトフローラル</t>
+          <t>クリンクル床キラリフローリングウェットシート２０枚</t>
         </is>
       </c>
       <c r="C348" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G348" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="0" t="inlineStr">
         <is>
-          <t>4987176256478</t>
+          <t>4589506154012</t>
         </is>
       </c>
       <c r="B349" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ホワイトフローラル</t>
+          <t>クリンクル床キラリフローリングウェットＲＧ２０枚</t>
         </is>
       </c>
       <c r="C349" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G349" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="0" t="inlineStr">
         <is>
-          <t>4987176263339</t>
+          <t>4589506154029</t>
         </is>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　ホワイトティー＆シトラス　詰替え</t>
+          <t>クリンクル床キラリフローリングウェットＦＲ２０枚</t>
         </is>
       </c>
       <c r="C350" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G350" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="0" t="inlineStr">
         <is>
-          <t>4987176263377</t>
+          <t>4901080066213</t>
         </is>
       </c>
       <c r="B351" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　フレンチ・リネン＆ジャスミン　詰替え</t>
+          <t>マモルーム　ダニ用　２８８０時間用　取替え　１本入</t>
         </is>
       </c>
       <c r="C351" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D351" s="0" t="inlineStr">
+        <is>
+          <t>4901080326911</t>
+        </is>
+      </c>
+      <c r="E351" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　ダニ用　取替えボトル　２ヵ月用</t>
+        </is>
+      </c>
+      <c r="F351" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
         </is>
       </c>
       <c r="G351" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="0" t="inlineStr">
         <is>
-          <t>4987176263384</t>
+          <t>4902011823974</t>
         </is>
       </c>
       <c r="B352" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　フレンチリネン＆ソープ　詰替え</t>
+          <t>エリエールラクらクックペーパーふきん　２００Ｗ</t>
         </is>
       </c>
       <c r="C352" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G352" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="0" t="inlineStr">
         <is>
-          <t>4987176263407</t>
+          <t>4904546000011</t>
         </is>
       </c>
       <c r="B353" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　ホワイトティー＆シトラス　本体</t>
+          <t>ニード　布袋入洗い粉</t>
         </is>
       </c>
       <c r="C353" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G353" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="0" t="inlineStr">
         <is>
-          <t>4987176263445</t>
+          <t>4976631478920</t>
         </is>
       </c>
       <c r="B354" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　フレンチ・リネン＆ジャスミン　本体＋詰替え</t>
+          <t>ホットウォッシー洗顔石鹸</t>
         </is>
       </c>
       <c r="C354" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G354" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="0" t="inlineStr">
         <is>
-          <t>4987176263452</t>
+          <t>4549660704409</t>
         </is>
       </c>
       <c r="B355" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　スイート・ピオニー＆ミュゲ　詰替え</t>
+          <t>Ｃｌｅａｒ　Ｂｒｕｓｈ　鬼滅の刃</t>
         </is>
       </c>
       <c r="C355" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G355" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="0" t="inlineStr">
         <is>
-          <t>4987176263469</t>
+          <t>4570118048554</t>
         </is>
       </c>
       <c r="B356" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　フレンチリネン＆ソープ　本体</t>
+          <t>びっくらたまご　キミとアイドルプリキュア♪　プリキュアプリティマスコット</t>
         </is>
       </c>
       <c r="C356" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G356" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="0" t="inlineStr">
         <is>
-          <t>4987176263476</t>
+          <t>4902050073071</t>
         </is>
       </c>
       <c r="B357" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　ホワイトティー＆シトラス　本体＋詰替え</t>
+          <t>ノバージュ超濃縮衣料用液体洗剤プッツシュ式詰替</t>
         </is>
       </c>
       <c r="C357" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G357" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="0" t="inlineStr">
         <is>
-          <t>4987176263483</t>
+          <t>4582400833762</t>
         </is>
       </c>
       <c r="B358" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　フレンチリネン＆ソープ　本体＋詰替え</t>
+          <t>Ｐ’ｓフローズンスプレー</t>
         </is>
       </c>
       <c r="C358" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月27日</t>
         </is>
       </c>
       <c r="G358" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="0" t="inlineStr">
         <is>
-          <t>4987176263490</t>
+          <t>4901548600201</t>
         </is>
       </c>
       <c r="B359" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　ホワイト・ティー＆リリー　本体＋詰替え</t>
+          <t>熱中対策　首もと氷ベルト　強冷却タイプ　子供・大人兼用</t>
         </is>
       </c>
       <c r="C359" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月27日</t>
         </is>
       </c>
       <c r="G359" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="0" t="inlineStr">
         <is>
-          <t>4987176263506</t>
+          <t>4987176185655</t>
         </is>
       </c>
       <c r="B360" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　ホワイト・ティー＆リリー　詰替え</t>
+          <t>ヴィーナス　ＶＩＯ　ヘア＆スキン　保湿エッセンス</t>
         </is>
       </c>
       <c r="C360" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月27日</t>
         </is>
       </c>
       <c r="G360" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="0" t="inlineStr">
         <is>
-          <t>4987176263513</t>
+          <t>4516825006203</t>
         </is>
       </c>
       <c r="B361" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　スイート・ピオニー＆ミュゲ　本体＋詰替え</t>
+          <t>Ｔｉｐｏ’ｓ　超はっ水剤弾き！トイレ用　本体</t>
         </is>
       </c>
       <c r="C361" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月26日</t>
         </is>
       </c>
       <c r="G361" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="0" t="inlineStr">
         <is>
-          <t>4987176273178</t>
+          <t>4902011861433</t>
         </is>
       </c>
       <c r="B362" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ベルガモットウッド　本体</t>
+          <t>グ～ンプラス　肌快適設計　ＢＩＧサイズ</t>
         </is>
       </c>
       <c r="C362" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月26日</t>
+        </is>
+      </c>
+      <c r="D362" s="0" t="inlineStr">
+        <is>
+          <t>4902011124422</t>
+        </is>
+      </c>
+      <c r="E362" s="0" t="inlineStr">
+        <is>
+          <t>グーン　長時間でもモレ０へ　パンツ　ＢＩＧサイズ</t>
+        </is>
+      </c>
+      <c r="F362" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G362" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="0" t="inlineStr">
         <is>
-          <t>4987176273185</t>
+          <t>4987234390540</t>
         </is>
       </c>
       <c r="B363" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ベルガモットウッド　本体＋詰替え２個パック</t>
+          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　トパーズモカ</t>
         </is>
       </c>
       <c r="C363" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月26日</t>
         </is>
       </c>
       <c r="G363" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="0" t="inlineStr">
         <is>
-          <t>4987176273208</t>
+          <t>4901750251178</t>
         </is>
       </c>
       <c r="B364" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ホワイトフローラル　本体＋詰替え２個パック</t>
+          <t>クリネックスシスティピンク</t>
         </is>
       </c>
       <c r="C364" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月25日</t>
+        </is>
+      </c>
+      <c r="D364" s="0" t="inlineStr">
+        <is>
+          <t>4901750251291</t>
+        </is>
+      </c>
+      <c r="E364" s="0" t="inlineStr">
+        <is>
+          <t>クリネックスシスティ４ロール（ダブル）ハピネスピンク</t>
+        </is>
+      </c>
+      <c r="F364" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G364" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="0" t="inlineStr">
         <is>
-          <t>4987176273215</t>
+          <t>4973307565977</t>
         </is>
       </c>
       <c r="B365" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　パッションアンバー　本体＋詰替え２個パック</t>
+          <t>不織布マスク　シナモロール</t>
         </is>
       </c>
       <c r="C365" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月25日</t>
         </is>
       </c>
       <c r="G365" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="0" t="inlineStr">
         <is>
-          <t>4987176273222</t>
+          <t>4973307674662</t>
         </is>
       </c>
       <c r="B366" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　パッションアンバー　本体</t>
+          <t>マスコット　リップクリーム　クロミ</t>
         </is>
       </c>
       <c r="C366" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月25日</t>
         </is>
       </c>
       <c r="G366" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="0" t="inlineStr">
         <is>
-          <t>4987176292216</t>
+          <t>4987234390496</t>
         </is>
       </c>
       <c r="B367" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　パッションアンバー　詰替え</t>
+          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　グラビティブルー</t>
         </is>
       </c>
       <c r="C367" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月25日</t>
         </is>
       </c>
       <c r="G367" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="0" t="inlineStr">
         <is>
-          <t>4987176292223</t>
+          <t>4987234390502</t>
         </is>
       </c>
       <c r="B368" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ホワイトフローラル　詰替え</t>
+          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　アンリミテッドイエロー</t>
         </is>
       </c>
       <c r="C368" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月25日</t>
         </is>
       </c>
       <c r="G368" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="0" t="inlineStr">
         <is>
-          <t>4987176292230</t>
+          <t>4560279565212</t>
         </is>
       </c>
       <c r="B369" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ベルガモットウッド　詰替え</t>
+          <t>リーチベジトゥキッズ歯ブラシえだまめ乳歯期用</t>
         </is>
       </c>
       <c r="C369" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
       <c r="G369" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="0" t="inlineStr">
         <is>
-          <t>4987176139412</t>
+          <t>4570060544241</t>
         </is>
       </c>
       <c r="B370" s="0" t="inlineStr">
         <is>
-          <t>パンテーン　マカロンヘアマスク　色つやリッチ</t>
+          <t>湯たんぽみたいなあったかソックス　ピンク</t>
         </is>
       </c>
       <c r="C370" s="0" t="inlineStr">
         <is>
-          <t>2026年02月04日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G370" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="0" t="inlineStr">
         <is>
-          <t>4987115521605</t>
+          <t>4570060547440</t>
         </is>
       </c>
       <c r="B371" s="0" t="inlineStr">
         <is>
-          <t>イヤな虫ムエンダー６０プッシュ</t>
+          <t>アイシーネック保冷ポーチ　アクアグリーン</t>
         </is>
       </c>
       <c r="C371" s="0" t="inlineStr">
         <is>
-          <t>2026年02月01日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G371" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="0" t="inlineStr">
         <is>
-          <t>4987115550308</t>
+          <t>4570060547457</t>
         </is>
       </c>
       <c r="B372" s="0" t="inlineStr">
         <is>
-          <t>蚊に効く虫コナーズプレミアムコンパクトタイプ１５０日用</t>
+          <t>アイシーネック保冷ポーチ　グレージュ</t>
         </is>
       </c>
       <c r="C372" s="0" t="inlineStr">
         <is>
-          <t>2026年02月01日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G372" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="0" t="inlineStr">
         <is>
-          <t>4902407024312</t>
+          <t>4571621440019</t>
         </is>
       </c>
       <c r="B373" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　ミントの香り</t>
+          <t>湯たんぽみたいなあったかナイトソックス　ピンク</t>
         </is>
       </c>
       <c r="C373" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G373" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="0" t="inlineStr">
         <is>
-          <t>4902407024329</t>
+          <t>4571621440064</t>
         </is>
       </c>
       <c r="B374" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　エキストラミントの香り</t>
+          <t>タイムマーカーボトル　ホワイト</t>
         </is>
       </c>
       <c r="C374" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G374" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="0" t="inlineStr">
         <is>
-          <t>4902407024343</t>
+          <t>4571621440071</t>
         </is>
       </c>
       <c r="B375" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　ミントの香り　大容量</t>
+          <t>タイムマーカーボトル　ピンク×オレンジ</t>
         </is>
       </c>
       <c r="C375" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G375" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="0" t="inlineStr">
         <is>
-          <t>4902407024350</t>
+          <t>4571621440088</t>
         </is>
       </c>
       <c r="B376" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　エキストラミントの香り　大容量</t>
+          <t>タイムマーカーボトル　ブルー×パープル</t>
         </is>
       </c>
       <c r="C376" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G376" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="0" t="inlineStr">
         <is>
-          <t>4902407024633</t>
+          <t>4571621440583</t>
         </is>
       </c>
       <c r="B377" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　極冷えボディシート</t>
+          <t>ダイヤカットヘアブラシ　グロッシーホワイト</t>
         </is>
       </c>
       <c r="C377" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G377" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="0" t="inlineStr">
         <is>
-          <t>4902407024657</t>
+          <t>4571621440590</t>
         </is>
       </c>
       <c r="B378" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　エキストラミントの香り　大容量　つめかえ用</t>
+          <t>ダイヤカットヘアブラシ　リッチブラック</t>
         </is>
       </c>
       <c r="C378" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G378" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="0" t="inlineStr">
         <is>
-          <t>4902407024718</t>
+          <t>4571621442211</t>
         </is>
       </c>
       <c r="B379" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　極冷えボディシート　せっけんの香り</t>
+          <t>アイシーヘッド　アイスグレー</t>
         </is>
       </c>
       <c r="C379" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G379" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="0" t="inlineStr">
         <is>
-          <t>4902407024725</t>
+          <t>4571621442266</t>
         </is>
       </c>
       <c r="B380" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　極冷え洗顔シート　２０枚×２個入</t>
+          <t>折り畳めるＵＶつば広ストローハット　ネイビー</t>
         </is>
       </c>
       <c r="C380" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G380" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="0" t="inlineStr">
         <is>
-          <t>4902407024787</t>
+          <t>4571621442273</t>
         </is>
       </c>
       <c r="B381" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　極冷えタオル　ピンク</t>
+          <t>折り畳めるＵＶつば広ストローハット　アイボリー</t>
         </is>
       </c>
       <c r="C381" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G381" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="0" t="inlineStr">
         <is>
-          <t>4902407025111</t>
+          <t>4571621442280</t>
         </is>
       </c>
       <c r="B382" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　金木犀の香り</t>
+          <t>折り畳めるＵＶつば広ストローハット　ベージュ</t>
         </is>
       </c>
       <c r="C382" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G382" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="0" t="inlineStr">
         <is>
-          <t>4902407025128</t>
+          <t>4571621442358</t>
         </is>
       </c>
       <c r="B383" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　ネッククーラー　Ｍサイズ</t>
+          <t>ストッキングのようなＵＶ冷感アームカバー　ノーマルブラック</t>
         </is>
       </c>
       <c r="C383" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G383" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="0" t="inlineStr">
         <is>
-          <t>4902407025135</t>
+          <t>4571621442365</t>
         </is>
       </c>
       <c r="B384" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　ネッククーラー　Ｌサイズ</t>
+          <t>ストッキングのようなＵＶ冷感アームカバー　ノーマルベージュ</t>
         </is>
       </c>
       <c r="C384" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G384" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="0" t="inlineStr">
         <is>
-          <t>4902407025166</t>
+          <t>4571621442372</t>
         </is>
       </c>
       <c r="B385" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　金木犀の香り　つめかえ用</t>
+          <t>ストッキングのようなＵＶ冷感アームカバー　着圧タイプブラック</t>
         </is>
       </c>
       <c r="C385" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G385" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="0" t="inlineStr">
         <is>
-          <t>4973307559556</t>
+          <t>4571621442389</t>
         </is>
       </c>
       <c r="B386" s="0" t="inlineStr">
         <is>
-          <t>竹安全箸　１６．５ｃｍ　アイムドラえもん　宇宙さんぽ</t>
+          <t>ストッキングのようなＵＶ冷感アームカバー　着圧タイプベージュ</t>
         </is>
       </c>
       <c r="C386" s="0" t="inlineStr">
         <is>
-          <t>2026年01月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G386" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="0" t="inlineStr">
         <is>
-          <t>4972453415662</t>
+          <t>4571621442402</t>
         </is>
       </c>
       <c r="B387" s="0" t="inlineStr">
         <is>
-          <t>デオウエットヘッドケアシート</t>
+          <t>アイシー氷嚢マフラー　パールブルー　Ｍ</t>
         </is>
       </c>
       <c r="C387" s="0" t="inlineStr">
         <is>
-          <t>2026年01月23日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G387" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="0" t="inlineStr">
         <is>
-          <t>4987067466603</t>
+          <t>4571621442426</t>
         </is>
       </c>
       <c r="B388" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼るレギュラー</t>
+          <t>アイシー氷嚢マフラー　ストライプブルー　Ｍ</t>
         </is>
       </c>
       <c r="C388" s="0" t="inlineStr">
         <is>
-          <t>2026年01月22日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G388" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="0" t="inlineStr">
         <is>
-          <t>4987067843602</t>
+          <t>4571621442433</t>
         </is>
       </c>
       <c r="B389" s="0" t="inlineStr">
         <is>
-          <t>ぬくぬく当番　くつ下用</t>
+          <t>アイシー氷嚢マフラー　ストライプベージュ　Ｍ</t>
         </is>
       </c>
       <c r="C389" s="0" t="inlineStr">
         <is>
-          <t>2026年01月22日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G389" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="0" t="inlineStr">
         <is>
-          <t>4902424435726</t>
+          <t>4571621442440</t>
         </is>
       </c>
       <c r="B390" s="0" t="inlineStr">
         <is>
-          <t>スキンベープミスト</t>
+          <t>アイシー氷嚢マフラー　マリン　Ｍ</t>
         </is>
       </c>
       <c r="C390" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G390" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="0" t="inlineStr">
         <is>
-          <t>4902424452051</t>
+          <t>4571621442457</t>
         </is>
       </c>
       <c r="B391" s="0" t="inlineStr">
         <is>
-          <t>フマキラーワンショット未来６０回</t>
+          <t>アイシー氷嚢マフラー　パールブルー　Ｌ</t>
         </is>
       </c>
       <c r="C391" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G391" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="0" t="inlineStr">
         <is>
-          <t>4987176277978</t>
+          <t>4571621442464</t>
         </is>
       </c>
       <c r="B392" s="0" t="inlineStr">
         <is>
-          <t>レノア　オードリュクス　シダーウッド＆ベルガモットハーブの香り　超特大サイズ</t>
+          <t>アイシー氷嚢マフラー　ミント　Ｌ</t>
         </is>
       </c>
       <c r="C392" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G392" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="0" t="inlineStr">
         <is>
-          <t>4987176278111</t>
+          <t>4571621442471</t>
         </is>
       </c>
       <c r="B393" s="0" t="inlineStr">
         <is>
-          <t>レノア　オードリュクス　シダーウッド＆ベルガモットハーブの香り　特大サイズ</t>
+          <t>アイシー氷嚢マフラー　ストライプブルー　Ｌ</t>
         </is>
       </c>
       <c r="C393" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G393" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="0" t="inlineStr">
         <is>
-          <t>4906156501445</t>
+          <t>4571621442488</t>
         </is>
       </c>
       <c r="B394" s="0" t="inlineStr">
         <is>
-          <t>フィニッシュパワー＆ピュア　大型</t>
+          <t>アイシー氷嚢マフラー　ストライプベージュ　Ｌ</t>
         </is>
       </c>
       <c r="C394" s="0" t="inlineStr">
         <is>
-          <t>2026年01月19日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G394" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="0" t="inlineStr">
         <is>
-          <t>4987176278128</t>
+          <t>4571621442495</t>
         </is>
       </c>
       <c r="B395" s="0" t="inlineStr">
         <is>
-          <t>レノア　オードリュクス　シダーウッド＆ベルガモットハーブの香り　本体</t>
+          <t>アイシー氷嚢マフラー　マリン　Ｌ</t>
         </is>
       </c>
       <c r="C395" s="0" t="inlineStr">
         <is>
-          <t>2026年01月16日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G395" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="0" t="inlineStr">
         <is>
-          <t>4971671187870</t>
+          <t>4571621442501</t>
         </is>
       </c>
       <c r="B396" s="0" t="inlineStr">
         <is>
-          <t>低・高反発Ｗ効果インソール</t>
+          <t>アイシーネック保冷ポーチ　ラベンダーピンク</t>
         </is>
       </c>
       <c r="C396" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G396" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="0" t="inlineStr">
         <is>
-          <t>4906156800708</t>
+          <t>4571621442679</t>
         </is>
       </c>
       <c r="B397" s="0" t="inlineStr">
         <is>
-          <t>ミューズノータッチ　泡ハンドソープ自動ディスペンサー　キッチン用</t>
+          <t>スカルプケアブラシ　アルガンオイルプラス　パールホワイト</t>
         </is>
       </c>
       <c r="C397" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G397" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="0" t="inlineStr">
         <is>
-          <t>4524963010907</t>
+          <t>4571621442686</t>
         </is>
       </c>
       <c r="B398" s="0" t="inlineStr">
         <is>
-          <t>しみとりマイクロブラシ</t>
+          <t>スカルプケアブラシ　アルガンオイルプラス　ベージュ</t>
         </is>
       </c>
       <c r="C398" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G398" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="0" t="inlineStr">
         <is>
-          <t>4524963011157</t>
+          <t>4571621442860</t>
         </is>
       </c>
       <c r="B399" s="0" t="inlineStr">
         <is>
-          <t>業務用ダイヤモンドパッド　シート＆ホルダーセット</t>
+          <t>ＯＬＵハンディファン　オーロラパープル</t>
         </is>
       </c>
       <c r="C399" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G399" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="0" t="inlineStr">
         <is>
-          <t>4891228301743</t>
+          <t>4571621442877</t>
         </is>
       </c>
       <c r="B400" s="0" t="inlineStr">
         <is>
-          <t>プレミア敏感肌用折りたたみタイプＬディスポ</t>
+          <t>ＯＬＵハンディファン　ストロベリーラテ</t>
         </is>
       </c>
       <c r="C400" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G400" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="0" t="inlineStr">
         <is>
-          <t>4891228302511</t>
+          <t>4571621442884</t>
         </is>
       </c>
       <c r="B401" s="0" t="inlineStr">
         <is>
-          <t>シックハイドロ５パワーセレクトダブルホルダー（替刃２コ付）　ＨＰＳＩ５－２１０</t>
+          <t>ＯＬＵハンディファン　カフェラテ</t>
         </is>
       </c>
       <c r="C401" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G401" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" s="0" t="inlineStr">
         <is>
-          <t>4891228302658</t>
+          <t>4571621442891</t>
         </is>
       </c>
       <c r="B402" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　パワーセレクト　ホルダー　替刃付</t>
+          <t>ＯＬＵハンディファン　クールグレー</t>
         </is>
       </c>
       <c r="C402" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G402" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" s="0" t="inlineStr">
         <is>
-          <t>4891228303679</t>
+          <t>4571621442907</t>
         </is>
       </c>
       <c r="B403" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアムパワーセレクト替刃</t>
+          <t>ＯＬＵハンディファン　ネイビー</t>
         </is>
       </c>
       <c r="C403" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G403" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" s="0" t="inlineStr">
         <is>
-          <t>4891228303686</t>
+          <t>4571621443034</t>
         </is>
       </c>
       <c r="B404" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　パワーセレクト　替刃</t>
+          <t>ストロー付きタイムマーカーボトル　グリーン×パープル</t>
         </is>
       </c>
       <c r="C404" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G404" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" s="0" t="inlineStr">
         <is>
-          <t>4891228303693</t>
+          <t>4571621443041</t>
         </is>
       </c>
       <c r="B405" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５パワーセレクト替刃</t>
+          <t>ストロー付きタイムマーカーボトル　ピンク×ブルー</t>
         </is>
       </c>
       <c r="C405" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G405" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" s="0" t="inlineStr">
         <is>
-          <t>4891228303709</t>
+          <t>4571621443058</t>
         </is>
       </c>
       <c r="B406" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５パワーセレクト替刃</t>
+          <t>ストロー付きタイムマーカーボトル　ブルー×オレンジ</t>
         </is>
       </c>
       <c r="C406" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G406" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" s="0" t="inlineStr">
         <is>
-          <t>4891228310691</t>
+          <t>4571621443065</t>
         </is>
       </c>
       <c r="B407" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　ホルダー　替刃付</t>
+          <t>ストロー付きタイムマーカーボトル　グレー×ブラック</t>
         </is>
       </c>
       <c r="C407" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G407" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" s="0" t="inlineStr">
         <is>
-          <t>4891228310721</t>
+          <t>4571621443164</t>
         </is>
       </c>
       <c r="B408" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　つるり肌へ　替刃</t>
+          <t>ペルチェクールハンディファン　オーロラホワイト</t>
         </is>
       </c>
       <c r="C408" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G408" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" s="0" t="inlineStr">
         <is>
-          <t>4891228310738</t>
+          <t>4571621443386</t>
         </is>
       </c>
       <c r="B409" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　替刃</t>
+          <t>ひんやりジェルシート　ライトブルー</t>
         </is>
       </c>
       <c r="C409" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G409" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" s="0" t="inlineStr">
         <is>
-          <t>4891228310745</t>
+          <t>4571621443454</t>
         </is>
       </c>
       <c r="B410" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　敏感肌　ホルダー（刃付き）</t>
+          <t>ひんやりジェルマット　ミント</t>
         </is>
       </c>
       <c r="C410" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G410" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" s="0" t="inlineStr">
         <is>
-          <t>4891228310776</t>
+          <t>4571621443652</t>
         </is>
       </c>
       <c r="B411" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　敏感肌　替刃</t>
+          <t>粒々クールアイマスク　無香料</t>
         </is>
       </c>
       <c r="C411" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G411" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" s="0" t="inlineStr">
         <is>
-          <t>4891228310783</t>
+          <t>4571621443669</t>
         </is>
       </c>
       <c r="B412" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　敏感肌　替刃</t>
+          <t>粒々クールアイマスク　無香料</t>
         </is>
       </c>
       <c r="C412" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G412" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" s="0" t="inlineStr">
         <is>
-          <t>4891228310790</t>
+          <t>4571621443782</t>
         </is>
       </c>
       <c r="B413" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５ベーシック　ホルダー　替刃付</t>
+          <t>Ｗブレードハンディファン　ホワイト</t>
         </is>
       </c>
       <c r="C413" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G413" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" s="0" t="inlineStr">
         <is>
-          <t>4891228310813</t>
+          <t>4571621443799</t>
         </is>
       </c>
       <c r="B414" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５ベーシック　替刃</t>
+          <t>Ｗブレードハンディファンブルー</t>
         </is>
       </c>
       <c r="C414" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G414" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" s="0" t="inlineStr">
         <is>
-          <t>4891228310820</t>
+          <t>4571621443805</t>
         </is>
       </c>
       <c r="B415" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５　ベーシック　替刃</t>
+          <t>Ｗブレードハンディファンラベンダーピンク</t>
         </is>
       </c>
       <c r="C415" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G415" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" s="0" t="inlineStr">
         <is>
-          <t>4891228310837</t>
+          <t>4571621444116</t>
         </is>
       </c>
       <c r="B416" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５ベーシック　替刃　１２コ入</t>
+          <t>２つ折りコンパクトハンディファン　ホワイト</t>
         </is>
       </c>
       <c r="C416" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G416" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" s="0" t="inlineStr">
         <is>
-          <t>4891228311391</t>
+          <t>4571621444147</t>
         </is>
       </c>
       <c r="B417" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５　ナチュラル　替刃</t>
+          <t>粒々クールアイマスク　ミントの香り</t>
         </is>
       </c>
       <c r="C417" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G417" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" s="0" t="inlineStr">
         <is>
-          <t>4891228311414</t>
+          <t>4571621444154</t>
         </is>
       </c>
       <c r="B418" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５　ナチュラル　替刃</t>
+          <t>粒々クールアイマスク　ミントの香り</t>
         </is>
       </c>
       <c r="C418" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G418" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" s="0" t="inlineStr">
         <is>
-          <t>4891228312220</t>
+          <t>4571621444925</t>
         </is>
       </c>
       <c r="B419" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　しっとり肌　ホルダー（刃付き）お試し用</t>
+          <t>サステナブル室外機カバーデザインエアパネ　ホワイトタイル柄</t>
         </is>
       </c>
       <c r="C419" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G419" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" s="0" t="inlineStr">
         <is>
-          <t>4891228312237</t>
+          <t>4571621445830</t>
         </is>
       </c>
       <c r="B420" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　さっぱりうるおい肌　ホルダー（刃付き＋替刃１コ）</t>
+          <t>湯たんぽみたいなあったかソックス　ディープブルー</t>
         </is>
       </c>
       <c r="C420" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G420" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" s="0" t="inlineStr">
         <is>
-          <t>4891228312275</t>
+          <t>4571621445847</t>
         </is>
       </c>
       <c r="B421" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　さっぱりうるおい肌　替刃</t>
+          <t>湯たんぽみたいなあったかソックス　ローズピンク</t>
         </is>
       </c>
       <c r="C421" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G421" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" s="0" t="inlineStr">
         <is>
-          <t>4891228312398</t>
+          <t>4571621445854</t>
         </is>
       </c>
       <c r="B422" s="0" t="inlineStr">
         <is>
-          <t>シック　ヒゲグルーマー（刃付き）</t>
+          <t>湯たんぽみたいなあったかナイトソックス　ミント</t>
         </is>
       </c>
       <c r="C422" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G422" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" s="0" t="inlineStr">
         <is>
-          <t>4891228314897</t>
+          <t>4571621446172</t>
         </is>
       </c>
       <c r="B423" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５ベーシック　コンボパック（ホルダー（刃付き）＋替刃４コ）</t>
+          <t>湯たんぽみたいなあったかボアソックス　アイボリー</t>
         </is>
       </c>
       <c r="C423" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G423" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" s="0" t="inlineStr">
         <is>
-          <t>4891228314903</t>
+          <t>4571621446189</t>
         </is>
       </c>
       <c r="B424" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　つるり肌へ　コンボパック（ホルダー（刃付き）＋替刃４コ）</t>
+          <t>湯たんぽみたいなあったかボアソックス　モカブラウン</t>
         </is>
       </c>
       <c r="C424" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G424" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" s="0" t="inlineStr">
         <is>
-          <t>4891228314910</t>
+          <t>4571621446196</t>
         </is>
       </c>
       <c r="B425" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　敏感肌　コンボパック（ホルダー（刃付き）＋替刃４コ）</t>
+          <t>湯たんぽみたいなあったかボアソックス　モーヴピンク</t>
         </is>
       </c>
       <c r="C425" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G425" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" s="0" t="inlineStr">
         <is>
-          <t>4891228314934</t>
+          <t>4571621449067</t>
         </is>
       </c>
       <c r="B426" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　ホルダー（刃付き＋替刃１コ）</t>
+          <t>腕時計型ファン　ファンにゃん　ピンク</t>
         </is>
       </c>
       <c r="C426" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G426" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" s="0" t="inlineStr">
         <is>
-          <t>4891228314941</t>
+          <t>4571621449074</t>
         </is>
       </c>
       <c r="B427" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　敏感肌　ホルダー（刃付き＋替刃１コ）</t>
+          <t>腕時計型ファン　ファンにゃん　パープル</t>
         </is>
       </c>
       <c r="C427" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G427" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" s="0" t="inlineStr">
         <is>
-          <t>4891228314958</t>
+          <t>4571621449081</t>
         </is>
       </c>
       <c r="B428" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　替刃（４コ入）</t>
+          <t>腕時計型ファン　ファンにゃん　チャコール</t>
         </is>
       </c>
       <c r="C428" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G428" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" s="0" t="inlineStr">
         <is>
-          <t>4891228314965</t>
+          <t>4571621449098</t>
         </is>
       </c>
       <c r="B429" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　替刃（８コ入）</t>
+          <t>腕時計型ファン　ファンにゃん　ブルー</t>
         </is>
       </c>
       <c r="C429" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G429" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" s="0" t="inlineStr">
         <is>
-          <t>4891228314972</t>
+          <t>4903111317509</t>
         </is>
       </c>
       <c r="B430" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　敏感肌　替刃（４コ入）</t>
+          <t>ソフィふわごこち無香料３８枚×３個</t>
         </is>
       </c>
       <c r="C430" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G430" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" s="0" t="inlineStr">
         <is>
-          <t>4891228314989</t>
+          <t>4903111317684</t>
         </is>
       </c>
       <c r="B431" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　敏感肌　替刃（８コ入）</t>
+          <t>ソフィふわごこちピンクローズの香り３８枚×３個</t>
         </is>
       </c>
       <c r="C431" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G431" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" s="0" t="inlineStr">
         <is>
-          <t>4891228314996</t>
+          <t>4903111341856</t>
         </is>
       </c>
       <c r="B432" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　コンボパック（ホルダー（刃付き）＋替刃４コ）</t>
+          <t>ソフィセンターインふわふわタイプふつうの日羽つき</t>
         </is>
       </c>
       <c r="C432" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G432" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="0" t="inlineStr">
         <is>
-          <t>4891228315009</t>
+          <t>4903111487202</t>
         </is>
       </c>
       <c r="B433" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　敏感肌　コンボパック（ホルダー（刃付き）＋替刃４コ）</t>
+          <t>シルコット除菌ウェットアルコール替４０枚×３個</t>
         </is>
       </c>
       <c r="C433" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="D433" s="0" t="inlineStr">
+        <is>
+          <t>4903111020812</t>
+        </is>
+      </c>
+      <c r="E433" s="0" t="inlineStr">
+        <is>
+          <t>シルコットアルコール除菌ウェットティッシュ詰替４０枚×３個パック</t>
+        </is>
+      </c>
+      <c r="F433" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
         </is>
       </c>
       <c r="G433" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" s="0" t="inlineStr">
         <is>
-          <t>4891228315719</t>
+          <t>4903111526413</t>
         </is>
       </c>
       <c r="B434" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５ナチュラル　ホルダー（刃付き＋替刃１コ）</t>
+          <t>ライフリーすっきりスタイルパンツピンクＭ</t>
         </is>
       </c>
       <c r="C434" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G434" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="0" t="inlineStr">
         <is>
-          <t>4891228315726</t>
+          <t>4903111527007</t>
         </is>
       </c>
       <c r="B435" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　つるり肌へ　ホルダー（刃付き＋替刃１コ）</t>
+          <t>ライフリーすっきりスタイルパンツブルーＭ</t>
         </is>
       </c>
       <c r="C435" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G435" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" s="0" t="inlineStr">
         <is>
-          <t>4891228315733</t>
+          <t>4903111540570</t>
         </is>
       </c>
       <c r="B436" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　敏感肌　ホルダー（刃付き＋替刃１コ）</t>
+          <t>ライフリー一晩肌あんしん尿とり４回</t>
         </is>
       </c>
       <c r="C436" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G436" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" s="0" t="inlineStr">
         <is>
-          <t>4901750883331</t>
+          <t>4903111540662</t>
         </is>
       </c>
       <c r="B437" s="0" t="inlineStr">
         <is>
-          <t>ポイズ肌ケアパッド超スリム＆コンパクト軽快Ｌ</t>
+          <t>ライフリー一晩肌あんしん尿とり６回</t>
         </is>
       </c>
       <c r="C437" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G437" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" s="0" t="inlineStr">
         <is>
-          <t>4903601652691</t>
+          <t>4903111543953</t>
         </is>
       </c>
       <c r="B438" s="0" t="inlineStr">
         <is>
-          <t>ハイドロシェービングジェル</t>
+          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド６回</t>
         </is>
       </c>
       <c r="C438" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G438" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" s="0" t="inlineStr">
         <is>
-          <t>4903601652714</t>
+          <t>4903111544202</t>
         </is>
       </c>
       <c r="B439" s="0" t="inlineStr">
         <is>
-          <t>ハイドロプレミアムシェービングジェル</t>
+          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド６回</t>
         </is>
       </c>
       <c r="C439" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G439" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" s="0" t="inlineStr">
         <is>
-          <t>4973307626135</t>
+          <t>4903111544493</t>
         </is>
       </c>
       <c r="B440" s="0" t="inlineStr">
         <is>
-          <t>子供立体マスク　チップ＆デール</t>
+          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド８回</t>
         </is>
       </c>
       <c r="C440" s="0" t="inlineStr">
         <is>
-          <t>2025年12月18日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G440" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" s="0" t="inlineStr">
         <is>
-          <t>4973307626159</t>
+          <t>4903111544912</t>
         </is>
       </c>
       <c r="B441" s="0" t="inlineStr">
         <is>
-          <t>子供立体マスク　くまのプーさん</t>
+          <t>ライフリーズレずに安心紙パンツ専用パッド８回</t>
         </is>
       </c>
       <c r="C441" s="0" t="inlineStr">
         <is>
-          <t>2025年12月18日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G441" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="0" t="inlineStr">
         <is>
-          <t>4973307627231</t>
+          <t>4903111923403</t>
         </is>
       </c>
       <c r="B442" s="0" t="inlineStr">
         <is>
-          <t>子供立体マスク　Ｓサイズ　いないいないばあっ！</t>
+          <t>ライフリーお肌あんしん尿とりＰ３回</t>
         </is>
       </c>
       <c r="C442" s="0" t="inlineStr">
         <is>
-          <t>2025年12月18日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G442" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="0" t="inlineStr">
         <is>
-          <t>4973307511042</t>
+          <t>4582527716771</t>
         </is>
       </c>
       <c r="B443" s="0" t="inlineStr">
         <is>
-          <t>ハンドクリーム　すみっコぐらし　ねこ</t>
+          <t>水着素材の接触冷感マスク　ＦＩＴＭＡＳＫホワイト　Ｓ　２枚</t>
         </is>
       </c>
       <c r="C443" s="0" t="inlineStr">
         <is>
-          <t>2025年12月09日</t>
+          <t>2026年03月18日</t>
         </is>
       </c>
       <c r="G443" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" s="0" t="inlineStr">
         <is>
-          <t>4902875030617</t>
+          <t>4582527723243</t>
         </is>
       </c>
       <c r="B444" s="0" t="inlineStr">
         <is>
-          <t>緑の魔女ランドリー詰替６２０ＭＬ</t>
+          <t>９９０－００１ＦＩＴＭＡＳＫオフホワイト　Ｍ　２枚</t>
         </is>
       </c>
       <c r="C444" s="0" t="inlineStr">
         <is>
-          <t>2025年12月01日</t>
+          <t>2026年03月18日</t>
         </is>
       </c>
       <c r="G444" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" s="0" t="inlineStr">
         <is>
-          <t>4901559213483</t>
+          <t>4582527723250</t>
         </is>
       </c>
       <c r="B445" s="0" t="inlineStr">
         <is>
-          <t>ＨＥＲＳバスラボクール　ＳＰＡＲＫＬＩＮＧ　ＳＵＭＭＥＲ　１２錠入</t>
+          <t>９９０－００１ＦＩＴＭＡＳＫオフホワイト　Ｓ　２枚</t>
         </is>
       </c>
       <c r="C445" s="0" t="inlineStr">
         <is>
-          <t>2025年10月31日</t>
+          <t>2026年03月18日</t>
         </is>
       </c>
       <c r="G445" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" s="0" t="inlineStr">
         <is>
-          <t>4901559213971</t>
+          <t>4902806487718</t>
         </is>
       </c>
       <c r="B446" s="0" t="inlineStr">
         <is>
-          <t>いい湯旅立ち　納涼にごり炭酸湯　そよかぜの宿</t>
+          <t>ルシード　カラダと頭皮のデオペーパー</t>
         </is>
       </c>
       <c r="C446" s="0" t="inlineStr">
         <is>
-          <t>2025年10月31日</t>
+          <t>2026年03月18日</t>
         </is>
       </c>
       <c r="G446" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" s="0" t="inlineStr">
         <is>
-          <t>4902407267375</t>
+          <t>4987072063866</t>
         </is>
       </c>
       <c r="B447" s="0" t="inlineStr">
         <is>
-          <t>お肌の虫よけシート　すみっコぐらし</t>
+          <t>消臭元　タバコ用　イオンシトラス</t>
         </is>
       </c>
       <c r="C447" s="0" t="inlineStr">
         <is>
-          <t>2025年10月31日</t>
+          <t>2026年03月17日</t>
         </is>
       </c>
       <c r="G447" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" s="0" t="inlineStr">
         <is>
-          <t>4901601231687</t>
+          <t>4987072029701</t>
         </is>
       </c>
       <c r="B448" s="0" t="inlineStr">
         <is>
-          <t>ＨＣ０８３３ニュースタンダードツメキリＬ</t>
+          <t>トイレの消臭元　心なごむリラックスアロマ</t>
         </is>
       </c>
       <c r="C448" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年03月03日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G448" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" s="0" t="inlineStr">
         <is>
-          <t>4901601301021</t>
+          <t>4901121203294</t>
         </is>
       </c>
       <c r="B449" s="0" t="inlineStr">
         <is>
-          <t>ＨＣ３６００ニュースタンダードツメキリＳ</t>
+          <t>ネピアトイレットロールシングル</t>
         </is>
       </c>
       <c r="C449" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月13日</t>
         </is>
       </c>
       <c r="D449" s="0" t="inlineStr">
         <is>
-          <t>4901601079326</t>
+          <t>4901121203317</t>
         </is>
       </c>
       <c r="E449" s="0" t="inlineStr">
         <is>
-          <t>ＨＣ４０００　クレアートリー　ニュースタンダードツメキリＳ</t>
+          <t>ネピア　トイレットロール　４ロールシングル　５５Ｍ</t>
         </is>
       </c>
       <c r="F449" s="0" t="inlineStr">
         <is>
-          <t>2025年03月03日</t>
+          <t>2026年03月21日</t>
         </is>
       </c>
       <c r="G449" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" s="0" t="inlineStr">
         <is>
-          <t>4901601301038</t>
+          <t>4901121269375</t>
         </is>
       </c>
       <c r="B450" s="0" t="inlineStr">
         <is>
-          <t>ニュースタンダードツメキリＭ　ＨＣ３６０１</t>
+          <t>ネピアトイレットロールダブル</t>
         </is>
       </c>
       <c r="C450" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年03月13日</t>
         </is>
       </c>
       <c r="D450" s="0" t="inlineStr">
         <is>
-          <t>4901601079333</t>
+          <t>4901121269399</t>
         </is>
       </c>
       <c r="E450" s="0" t="inlineStr">
         <is>
-          <t>ＨＣ４００１　クレアートリー　ニュースタンダードツメキリＭ</t>
+          <t>ネピア　トイレットロール　４ロールダブル　３０Ｍ</t>
         </is>
       </c>
       <c r="F450" s="0" t="inlineStr">
         <is>
-          <t>2025年03月03日</t>
+          <t>2026年03月21日</t>
         </is>
       </c>
       <c r="G450" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" s="0" t="inlineStr">
         <is>
-          <t>4901601301069</t>
+          <t>4901121697581</t>
         </is>
       </c>
       <c r="B451" s="0" t="inlineStr">
         <is>
-          <t>ニューネイルクリッパー　Ｍ　ＨＣ３６０４</t>
+          <t>ネピアＷＥＴＯＭＯお肌うるおう保湿ウエット</t>
         </is>
       </c>
       <c r="C451" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年03月03日</t>
+          <t>2026年03月13日</t>
         </is>
       </c>
       <c r="G451" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" s="0" t="inlineStr">
         <is>
-          <t>4901601283235</t>
+          <t>4901121697598</t>
         </is>
       </c>
       <c r="B452" s="0" t="inlineStr">
         <is>
-          <t>アイラッシュカーラーライトカーブ</t>
+          <t>ネピアＷＥＴＯＭＯ除菌ウエットウイルス除去</t>
         </is>
       </c>
       <c r="C452" s="0" t="inlineStr">
         <is>
-          <t>2025年02月12日</t>
+          <t>2026年03月13日</t>
         </is>
       </c>
       <c r="G452" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" s="0" t="inlineStr">
         <is>
-          <t>4901601283259</t>
+          <t>4987176239051</t>
         </is>
       </c>
       <c r="B453" s="0" t="inlineStr">
         <is>
-          <t>アイラッシュカーラーディープカーブ</t>
+          <t>除菌　ジョイ　コンパクト　贅沢グレープフルーツの香り　キャップ付き詰替え</t>
         </is>
       </c>
       <c r="C453" s="0" t="inlineStr">
         <is>
-          <t>2025年02月12日</t>
+          <t>2026年03月13日</t>
         </is>
       </c>
       <c r="G453" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" s="0" t="inlineStr">
         <is>
-          <t>4901601283297</t>
+          <t>4976631482057</t>
         </is>
       </c>
       <c r="B454" s="0" t="inlineStr">
         <is>
-          <t>ＫＱ３１６５　アイラッシュカーラー替ゴム（４コ入）</t>
+          <t>ペリカン　モイスチャーソープ　アロエ</t>
         </is>
       </c>
       <c r="C454" s="0" t="inlineStr">
         <is>
-          <t>2025年02月12日</t>
+          <t>2026年03月11日</t>
         </is>
       </c>
       <c r="G454" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="0" t="inlineStr">
         <is>
-          <t>4987115545878</t>
+          <t>4976631482064</t>
         </is>
       </c>
       <c r="B455" s="0" t="inlineStr">
         <is>
-          <t>虫コナーズビーズタイプ２５０日　無香性</t>
+          <t>ペリカン　モイスチャーソープ　桃の葉</t>
         </is>
       </c>
       <c r="C455" s="0" t="inlineStr">
         <is>
-          <t>2025年01月31日</t>
+          <t>2026年03月11日</t>
         </is>
       </c>
       <c r="G455" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="0" t="inlineStr">
         <is>
-          <t>4987115545892</t>
+          <t>4976631482088</t>
         </is>
       </c>
       <c r="B456" s="0" t="inlineStr">
         <is>
-          <t>虫コナーズビーズタイプ２５０日シベリアンフォレストの香り</t>
+          <t>モイスチャーソープ３ＡＭＨ１０Ｐ</t>
         </is>
       </c>
       <c r="C456" s="0" t="inlineStr">
         <is>
-          <t>2025年01月31日</t>
+          <t>2026年03月11日</t>
         </is>
       </c>
       <c r="G456" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" s="0" t="inlineStr">
         <is>
-          <t>4904510997071</t>
+          <t>4580287292191</t>
         </is>
       </c>
       <c r="B457" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋リッチネ薄手Ｓピンク</t>
+          <t>臭いをブロック４５Ｌ半透明　ＡＢ４４</t>
         </is>
       </c>
       <c r="C457" s="0" t="inlineStr">
         <is>
-          <t>2024年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G457" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" s="0" t="inlineStr">
         <is>
-          <t>4904510997095</t>
+          <t>4580287320795</t>
         </is>
       </c>
       <c r="B458" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋リッチネ薄手Ｍグリーン</t>
+          <t>ＫＦ４０　コンパクトポリ袋４５Ｌ　半透明　１５枚　０．０１２</t>
         </is>
       </c>
       <c r="C458" s="0" t="inlineStr">
         <is>
-          <t>2024年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G458" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" s="0" t="inlineStr">
         <is>
-          <t>4904510997101</t>
+          <t>4580287320801</t>
         </is>
       </c>
       <c r="B459" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋リッチネ薄手Ｌグリーン</t>
+          <t>ＫＦ７０　コンパクトポリ袋７０Ｌ　半透明　０．０１７</t>
         </is>
       </c>
       <c r="C459" s="0" t="inlineStr">
         <is>
-          <t>2024年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G459" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" s="0" t="inlineStr">
         <is>
-          <t>4904681303589</t>
+          <t>4580287320818</t>
         </is>
       </c>
       <c r="B460" s="0" t="inlineStr">
         <is>
-          <t>かわいいお箸ハローキティ２膳（Ｋ）（１５）</t>
+          <t>ＫＦ９０　コンパクトポリ袋９０Ｌ　半透明　５枚　０．０１７</t>
         </is>
       </c>
       <c r="C460" s="0" t="inlineStr">
         <is>
-          <t>2024年11月07日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G460" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" s="0" t="inlineStr">
         <is>
-          <t>4987115860902</t>
+          <t>4580287323130</t>
         </is>
       </c>
       <c r="B461" s="0" t="inlineStr">
         <is>
-          <t>1プッシュで瞬間消臭 トイレのニオイがなくなるスプレー トイレ用 消臭剤 200回分 無香性 45ml</t>
+          <t>ＡＢ４２臭いを防ぐポリ袋吊り下げ　４５Ｌ　白</t>
         </is>
       </c>
       <c r="C461" s="0" t="inlineStr">
         <is>
-          <t>2024年01月31日</t>
-[...14 lines deleted...]
-          <t>2024年02月02日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G461" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" s="0" t="inlineStr">
         <is>
-          <t>4987115860926</t>
+          <t>4580287323147</t>
         </is>
       </c>
       <c r="B462" s="0" t="inlineStr">
         <is>
-          <t>クリーンフロートイレのニオイがなくなるスプレー200回用シトラスソープの香り</t>
+          <t>ＡＢ４５臭いを防ぐポリ袋　４５Ｌ　白</t>
         </is>
       </c>
       <c r="C462" s="0" t="inlineStr">
         <is>
-          <t>2024年01月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G462" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" s="0" t="inlineStr">
         <is>
-          <t>4987115860940</t>
+          <t>4987072092583</t>
         </is>
       </c>
       <c r="B463" s="0" t="inlineStr">
         <is>
-          <t>クリーンフロートイレのニオイがなくなるスプレーラグジュアリーローズの香り</t>
+          <t>フェミニーナ　モイスキープ　デリケートゾーン　化粧水</t>
         </is>
       </c>
       <c r="C463" s="0" t="inlineStr">
         <is>
-          <t>2024年01月31日</t>
+          <t>2026年02月27日</t>
         </is>
       </c>
       <c r="G463" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" s="0" t="inlineStr">
         <is>
-          <t>4901601283457</t>
+          <t>4901727601135</t>
         </is>
       </c>
       <c r="B464" s="0" t="inlineStr">
         <is>
-          <t>ＫＫ２５２６キティ和風ニュースタンダードツメキリＭ富士山ダース</t>
+          <t>ファンデュープラスＲ　ＵＶコンシーラーファンデーション１２．自然な肌色</t>
         </is>
       </c>
       <c r="C464" s="0" t="inlineStr">
         <is>
-          <t>2023年05月15日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G464" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" s="0" t="inlineStr">
         <is>
-          <t>4901601306996</t>
+          <t>4987072005361</t>
         </is>
       </c>
       <c r="B465" s="0" t="inlineStr">
         <is>
-          <t>KK1497 カット＆スキハサミ（くまのプーさん）</t>
+          <t>ブレスケア　レモン　５０粒</t>
         </is>
       </c>
       <c r="C465" s="0" t="inlineStr">
         <is>
-          <t>2021年09月30日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G465" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" s="0" t="inlineStr">
         <is>
-          <t>4513574007406</t>
+          <t>4987072005378</t>
         </is>
       </c>
       <c r="B466" s="0" t="inlineStr">
         <is>
-          <t>ソフトスクリット　ボディソープ</t>
+          <t>シコンコート</t>
         </is>
       </c>
       <c r="C466" s="0" t="inlineStr">
         <is>
-          <t>2019年08月31日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G466" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" s="0" t="inlineStr">
         <is>
-          <t>4513574007413</t>
+          <t>4987072008072</t>
         </is>
       </c>
       <c r="B467" s="0" t="inlineStr">
         <is>
-          <t>ソフトスクリット　リンスインシャンプー</t>
+          <t>ブレスケア　つめ替用　レモン</t>
         </is>
       </c>
       <c r="C467" s="0" t="inlineStr">
         <is>
-          <t>2019年08月31日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G467" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" s="0" t="inlineStr">
         <is>
-          <t>4582559941998</t>
+          <t>4987072014400</t>
         </is>
       </c>
       <c r="B468" s="0" t="inlineStr">
         <is>
-          <t>ＨＩＮＩＣＨＩＪＯＵまな板シート</t>
+          <t>医学オドイーター足の外反対策</t>
         </is>
       </c>
       <c r="C468" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G468" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" s="0" t="inlineStr">
         <is>
-          <t>4525636322679</t>
+          <t>4987072014813</t>
         </is>
       </c>
       <c r="B469" s="0" t="inlineStr">
         <is>
-          <t>すみっコぐらし　タオルキャップ３　えびふらい</t>
+          <t>オドイーター足ムレ対策　さらさらメッシュ</t>
         </is>
       </c>
       <c r="C469" s="0" t="inlineStr">
         <is>
-          <t>2026年01月16日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G469" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" s="0" t="inlineStr">
         <is>
-          <t>4973307384790</t>
+          <t>4987072014844</t>
         </is>
       </c>
       <c r="B470" s="0" t="inlineStr">
         <is>
-          <t>竹箸　２１ｃｍ　魔女の宅急便　ジジ　バラ</t>
+          <t>オドイーター足臭対策　革風仕立て</t>
         </is>
       </c>
       <c r="C470" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G470" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" s="0" t="inlineStr">
         <is>
-          <t>4987067827800</t>
+          <t>4987072018323</t>
         </is>
       </c>
       <c r="B471" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　くつ用</t>
+          <t>噛むブレスケア　ボトル　レモンミント</t>
         </is>
       </c>
       <c r="C471" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G471" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" s="0" t="inlineStr">
         <is>
-          <t>4562378466179</t>
+          <t>4987072026274</t>
         </is>
       </c>
       <c r="B472" s="0" t="inlineStr">
         <is>
-          <t>鼻美盛鼻うがい洗浄器具付</t>
+          <t>Ｒｉｆｆ　あせワキパット　ホワイト</t>
         </is>
       </c>
       <c r="C472" s="0" t="inlineStr">
         <is>
-          <t>2026年01月14日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G472" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" s="0" t="inlineStr">
         <is>
-          <t>4957589025671</t>
+          <t>4987072027103</t>
         </is>
       </c>
       <c r="B473" s="0" t="inlineStr">
         <is>
-          <t>紳士合皮防水斜めデザイン切替</t>
+          <t>噛むブレスケア　ボトル　アソート</t>
         </is>
       </c>
       <c r="C473" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G473" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" s="0" t="inlineStr">
         <is>
-          <t>4964596420917</t>
+          <t>4987072030073</t>
         </is>
       </c>
       <c r="B474" s="0" t="inlineStr">
         <is>
-          <t>サナ　ボディリファイニング　ローション</t>
+          <t>生葉　お試しサイズ　４０ｇ</t>
         </is>
       </c>
       <c r="C474" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G474" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" s="0" t="inlineStr">
         <is>
-          <t>4570118048530</t>
+          <t>4987072052495</t>
         </is>
       </c>
       <c r="B475" s="0" t="inlineStr">
         <is>
-          <t>救急ばんそうこう　キミとアイドルプリキュア♪</t>
+          <t>Ｓａｗａｄａｙ　香るＳＴＩＣＫ　パルファム　グリ　本体</t>
         </is>
       </c>
       <c r="C475" s="0" t="inlineStr">
         <is>
-          <t>2026年01月07日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G475" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" s="0" t="inlineStr">
         <is>
-          <t>4901696540589</t>
+          <t>4987072052501</t>
         </is>
       </c>
       <c r="B476" s="0" t="inlineStr">
         <is>
-          <t>夢みるバーム　赤泥リンクルモイスチャー</t>
+          <t>Ｓａｗａｄａｙ　香るＳＴＩＣＫ　パルファム　グリ　詰替え</t>
         </is>
       </c>
       <c r="C476" s="0" t="inlineStr">
         <is>
-          <t>2025年12月19日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G476" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" s="0" t="inlineStr">
         <is>
-          <t>4971825017404</t>
+          <t>4987072058763</t>
         </is>
       </c>
       <c r="B477" s="0" t="inlineStr">
         <is>
-          <t>デオナチュレ　直ヌリジェル石けん</t>
+          <t>スマートフォンふきふき２０包</t>
         </is>
       </c>
       <c r="C477" s="0" t="inlineStr">
         <is>
-          <t>2025年12月19日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G477" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" s="0" t="inlineStr">
         <is>
-          <t>4582400833618</t>
+          <t>4987072059852</t>
         </is>
       </c>
       <c r="B478" s="0" t="inlineStr">
         <is>
-          <t>ＭＡＳＳＥＭＯＬＬＹホワイトムスクボディクリーム</t>
+          <t>サラサーティコットン１００　２倍吸収４０個</t>
         </is>
       </c>
       <c r="C478" s="0" t="inlineStr">
         <is>
-          <t>2025年12月18日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G478" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" s="0" t="inlineStr">
         <is>
-          <t>4975810180111</t>
+          <t>4987072082997</t>
         </is>
       </c>
       <c r="B479" s="0" t="inlineStr">
         <is>
-          <t>ＤＮ　プラスチックカップ２２０ＭＬ</t>
+          <t>噛むブレスケア　ボトル　スッキリクールミント　８０粒</t>
         </is>
       </c>
       <c r="C479" s="0" t="inlineStr">
         <is>
-          <t>2025年12月18日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G479" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" s="0" t="inlineStr">
         <is>
-          <t>4580495320143</t>
+          <t>4987072085080</t>
         </is>
       </c>
       <c r="B480" s="0" t="inlineStr">
         <is>
-          <t>エドレミット　オリーブ石けん</t>
+          <t>サラサーティ　クリーン　膣洗浄機</t>
         </is>
       </c>
       <c r="C480" s="0" t="inlineStr">
         <is>
-          <t>2025年12月15日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G480" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" s="0" t="inlineStr">
         <is>
-          <t>4901696541876</t>
+          <t>4987072087985</t>
         </is>
       </c>
       <c r="B481" s="0" t="inlineStr">
         <is>
-          <t>ロゼット洗顔パスタ　氷河泥クレンズ</t>
+          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　フルーツ　マスカット＆リーフの香り</t>
         </is>
       </c>
       <c r="C481" s="0" t="inlineStr">
         <is>
-          <t>2025年12月15日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G481" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" s="0" t="inlineStr">
         <is>
-          <t>4901696541883</t>
+          <t>4987072089552</t>
         </is>
       </c>
       <c r="B482" s="0" t="inlineStr">
         <is>
-          <t>ロゼット洗顔パスタ　レッドリンクル</t>
+          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　ＴｈｅＴｅａ　アールグレイ</t>
         </is>
       </c>
       <c r="C482" s="0" t="inlineStr">
         <is>
-          <t>2025年12月15日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G482" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" s="0" t="inlineStr">
         <is>
-          <t>4964596700217</t>
+          <t>4987072089569</t>
         </is>
       </c>
       <c r="B483" s="0" t="inlineStr">
         <is>
-          <t>サナ　毛穴パテ職人　カラールースパウダー　０２</t>
+          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　ＴｈｅＴｅａ　アールグレイ　詰替え</t>
         </is>
       </c>
       <c r="C483" s="0" t="inlineStr">
         <is>
-          <t>2025年12月15日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G483" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" s="0" t="inlineStr">
         <is>
-          <t>4901792039536</t>
+          <t>4907884333315</t>
         </is>
       </c>
       <c r="B484" s="0" t="inlineStr">
         <is>
-          <t>＃８４７　きれいな手　つかいきりグローブ　１００枚入　Ｌ</t>
+          <t>ひえっぺ</t>
         </is>
       </c>
       <c r="C484" s="0" t="inlineStr">
         <is>
-          <t>2025年12月11日</t>
+          <t>2026年01月09日</t>
         </is>
       </c>
       <c r="G484" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" s="0" t="inlineStr">
         <is>
-          <t>4973307384783</t>
+          <t>4907884333414</t>
         </is>
       </c>
       <c r="B485" s="0" t="inlineStr">
         <is>
-          <t>竹箸　２１ｃｍ　魔女の宅急便　ジジ　小花</t>
+          <t>ひえっぺ　デラックス</t>
         </is>
       </c>
       <c r="C485" s="0" t="inlineStr">
         <is>
-          <t>2025年12月10日</t>
+          <t>2026年01月09日</t>
         </is>
       </c>
       <c r="G485" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" s="0" t="inlineStr">
         <is>
-          <t>4973307626517</t>
+          <t>4901070910281</t>
         </is>
       </c>
       <c r="B486" s="0" t="inlineStr">
         <is>
-          <t>不織布子供マスク　トミカ</t>
+          <t>ドライペット　ウォークインクローゼット専用</t>
         </is>
       </c>
       <c r="C486" s="0" t="inlineStr">
         <is>
-          <t>2025年12月10日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G486" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" s="0" t="inlineStr">
         <is>
-          <t>4987973221365</t>
+          <t>4902011834383</t>
         </is>
       </c>
       <c r="B487" s="0" t="inlineStr">
         <is>
-          <t>三次元ダイヤモンドマスク　プラチナシリーズ　フリーサイズ　カモフラージュマスタード</t>
+          <t>エリエール　除菌できるアルコールタオル　流せるタイプ３０枚×３Ｐ</t>
         </is>
       </c>
       <c r="C487" s="0" t="inlineStr">
         <is>
-          <t>2025年12月10日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G487" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" s="0" t="inlineStr">
         <is>
-          <t>4903301225492</t>
+          <t>4902011724011</t>
         </is>
       </c>
       <c r="B488" s="0" t="inlineStr">
         <is>
-          <t>リードホットクッキングシート　中</t>
+          <t>エリエール　超吸収キッチンタオル（70カット）</t>
         </is>
       </c>
       <c r="C488" s="0" t="inlineStr">
         <is>
-          <t>2025年12月02日</t>
+          <t>2024年03月31日</t>
         </is>
       </c>
       <c r="G488" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" s="0" t="inlineStr">
         <is>
-          <t>4976366016732</t>
+          <t>4902011820164</t>
         </is>
       </c>
       <c r="B489" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦピンク　２００枚　ＳＳ</t>
+          <t>エリエール消臭＋トイレットティシューほのかに香るナチュラルクリアの香り１８Ｒ（ダブル）</t>
         </is>
       </c>
       <c r="C489" s="0" t="inlineStr">
         <is>
-          <t>2025年12月01日</t>
+          <t>2023年11月22日</t>
         </is>
       </c>
       <c r="G489" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" s="0" t="inlineStr">
         <is>
-          <t>4976366016749</t>
+          <t>4902011826050</t>
         </is>
       </c>
       <c r="B490" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦピンク　２００枚　Ｓ</t>
+          <t>ＥチョウキュウシュウＫＴ１５０Ｃ４Ｒ</t>
         </is>
       </c>
       <c r="C490" s="0" t="inlineStr">
         <is>
-          <t>2025年12月01日</t>
+          <t>2023年04月13日</t>
         </is>
       </c>
       <c r="G490" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" s="0" t="inlineStr">
         <is>
-          <t>4976366016756</t>
+          <t>4902011734546</t>
         </is>
       </c>
       <c r="B491" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦピンク　２００枚　Ｍ</t>
+          <t>エリエール除菌できるアルコールタオル携帯用10枚×3P</t>
         </is>
       </c>
       <c r="C491" s="0" t="inlineStr">
         <is>
-          <t>2025年12月01日</t>
+          <t>2021年01月29日</t>
         </is>
       </c>
       <c r="G491" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" s="0" t="inlineStr">
         <is>
-          <t>4902424440881</t>
+          <t>4976366010198</t>
         </is>
       </c>
       <c r="B492" s="0" t="inlineStr">
         <is>
-          <t>カダンスズメバチバスーカジェット５５０ＭＬ</t>
-[...19 lines deleted...]
-          <t>2025年01月20日</t>
+          <t>クイン天然ゴム手袋Ｍ</t>
         </is>
       </c>
       <c r="G492" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" s="0" t="inlineStr">
         <is>
-          <t>4902424440898</t>
+          <t>4902430304078</t>
         </is>
       </c>
       <c r="B493" s="0" t="inlineStr">
         <is>
-          <t>カダンハチ・アブダブルジェット４８０ｍｌ</t>
+          <t>ジレット　シェービング　フォーム　ピュア＆センシティブ</t>
         </is>
       </c>
       <c r="C493" s="0" t="inlineStr">
         <is>
-          <t>2025年07月31日</t>
-[...14 lines deleted...]
-          <t>2025年01月20日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G493" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" s="0" t="inlineStr">
         <is>
-          <t>4902424439298</t>
+          <t>4906156801224</t>
         </is>
       </c>
       <c r="B494" s="0" t="inlineStr">
         <is>
-          <t>犬猫まわれ右　粒剤　ローズの香り</t>
+          <t>液体ミューズオリジナルジャンボ詰替</t>
         </is>
       </c>
       <c r="C494" s="0" t="inlineStr">
         <is>
-          <t>2025年01月17日</t>
-[...14 lines deleted...]
-          <t>2012年02月02日</t>
+          <t>2026年03月23日</t>
         </is>
       </c>
       <c r="G494" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" s="0" t="inlineStr">
         <is>
-          <t>4902424426045</t>
+          <t>4973307626647</t>
         </is>
       </c>
       <c r="B495" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王オールキラー粒剤　2kg</t>
+          <t>子供立体マスク　プラレール</t>
         </is>
       </c>
       <c r="C495" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月22日</t>
+          <t>2026年03月23日</t>
         </is>
       </c>
       <c r="G495" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" s="0" t="inlineStr">
         <is>
-          <t>4902424426069</t>
+          <t>4570118005472</t>
         </is>
       </c>
       <c r="B496" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王オールキラー粒剤</t>
+          <t>こどもハブラシ　ナンバーワン戦隊ゴジュウジャー</t>
         </is>
       </c>
       <c r="C496" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年03月19日</t>
         </is>
       </c>
       <c r="G496" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" s="0" t="inlineStr">
         <is>
-          <t>4902424426076</t>
+          <t>4570118048516</t>
         </is>
       </c>
       <c r="B497" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王オールキラー粒剤　900g</t>
+          <t>こどもハブラシ　キミとアイドルプリキュア♪</t>
         </is>
       </c>
       <c r="C497" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年03月19日</t>
         </is>
       </c>
       <c r="G497" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" s="0" t="inlineStr">
         <is>
-          <t>4902424426410</t>
+          <t>4973307652806</t>
         </is>
       </c>
       <c r="B498" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王オールキラー粒剤　3kg</t>
+          <t>子供立体マスク　Ｓサイズ　プラレール</t>
         </is>
       </c>
       <c r="C498" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年03月18日</t>
         </is>
       </c>
       <c r="G498" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" s="0" t="inlineStr">
         <is>
-          <t>4902424433807</t>
+          <t>4901670116885</t>
         </is>
       </c>
       <c r="B499" s="0" t="inlineStr">
         <is>
-          <t>カダン　アリカダン粉剤７００ｇ</t>
+          <t>ジップロック　デザインバッグ　リボン　Ｍ</t>
         </is>
       </c>
       <c r="C499" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年03月17日</t>
         </is>
       </c>
       <c r="G499" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" s="0" t="inlineStr">
         <is>
-          <t>4902424433814</t>
+          <t>4973307566004</t>
         </is>
       </c>
       <c r="B500" s="0" t="inlineStr">
         <is>
-          <t>カダン　アリカダン粉剤徳用１．２ｋｇ</t>
+          <t>高機能　立体マスク　子供用　アイムドラえもん　宇宙さんぽ</t>
         </is>
       </c>
       <c r="C500" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G500" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" s="0" t="inlineStr">
         <is>
-          <t>4902424440911</t>
+          <t>4987176143112</t>
         </is>
       </c>
       <c r="B501" s="0" t="inlineStr">
         <is>
-          <t>虫よけ除草王2L</t>
+          <t>ｈ＆ｓ　モイスチャー　シャンプー　つめかえ</t>
         </is>
       </c>
       <c r="C501" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
+          <t>2026年03月13日</t>
         </is>
       </c>
       <c r="D501" s="0" t="inlineStr">
         <is>
-          <t>4902424449990</t>
+          <t>4987176370440</t>
         </is>
       </c>
       <c r="E501" s="0" t="inlineStr">
         <is>
-          <t>カダン虫よけ除草王</t>
+          <t>ＨＳモイスチャーシャンプーつめかえ</t>
         </is>
       </c>
       <c r="F501" s="0" t="inlineStr">
         <is>
-          <t>2024年01月24日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G501" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" s="0" t="inlineStr">
         <is>
-          <t>4902424440928</t>
+          <t>4582559940557</t>
         </is>
       </c>
       <c r="B502" s="0" t="inlineStr">
         <is>
-          <t>虫よけ除草王１０００ＭＬ</t>
+          <t>ゆうゆうグローブＰＥクリアＳ</t>
         </is>
       </c>
       <c r="C502" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年03月12日</t>
         </is>
       </c>
       <c r="G502" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" s="0" t="inlineStr">
         <is>
-          <t>4902424444636</t>
+          <t>4582559941851</t>
         </is>
       </c>
       <c r="B503" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王ビネガ－キラ－2L</t>
+          <t>マイクロファイバータオルホワイト２０枚入り</t>
         </is>
       </c>
       <c r="C503" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年03月12日</t>
         </is>
       </c>
       <c r="G503" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" s="0" t="inlineStr">
         <is>
-          <t>4548514062146</t>
+          <t>4987176062307</t>
         </is>
       </c>
       <c r="B504" s="0" t="inlineStr">
         <is>
-          <t>きき湯清涼炭酸湯　レモンの香り　３６０ｇ</t>
+          <t>アリエールジェルボール４Ｄ　微香　本体　１２個</t>
         </is>
       </c>
       <c r="C504" s="0" t="inlineStr">
         <is>
-          <t>2023年07月31日</t>
-[...14 lines deleted...]
-          <t>2024年03月12日</t>
+          <t>2026年03月12日</t>
         </is>
       </c>
       <c r="G504" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" s="0" t="inlineStr">
         <is>
-          <t>4548514062108</t>
+          <t>4987176284471</t>
         </is>
       </c>
       <c r="B505" s="0" t="inlineStr">
         <is>
-          <t>きき湯清涼炭酸湯　ミント＆ライムの香り　３０ｇ</t>
+          <t>アリエール　ジェルボール　プロ　部屋干し用　本体</t>
         </is>
       </c>
       <c r="C505" s="0" t="inlineStr">
         <is>
-          <t>2023年03月31日</t>
+          <t>2026年03月11日</t>
         </is>
       </c>
       <c r="D505" s="0" t="inlineStr">
         <is>
-          <t>4548514062160</t>
+          <t>4987176369963</t>
         </is>
       </c>
       <c r="E505" s="0" t="inlineStr">
         <is>
-          <t>きき湯清涼炭酸湯　レモンの香り　３０ｇ</t>
+          <t>アリエールジェルボールプロ部屋干し＆スポーツ本体</t>
         </is>
       </c>
       <c r="F505" s="0" t="inlineStr">
         <is>
-          <t>2023年03月07日</t>
+          <t>2026年04月20日</t>
         </is>
       </c>
       <c r="G505" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" s="0" t="inlineStr">
         <is>
-          <t>4906156801873</t>
+          <t>4987176284648</t>
         </is>
       </c>
       <c r="B506" s="0" t="inlineStr">
         <is>
-          <t>ミューズメン石鹸</t>
+          <t>アリエール　ジェルボール　プロ　本体</t>
         </is>
       </c>
       <c r="C506" s="0" t="inlineStr">
         <is>
-          <t>2023年03月20日</t>
+          <t>2026年03月11日</t>
+        </is>
+      </c>
+      <c r="D506" s="0" t="inlineStr">
+        <is>
+          <t>4987176369734</t>
+        </is>
+      </c>
+      <c r="E506" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルボールプロ本体</t>
+        </is>
+      </c>
+      <c r="F506" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月20日</t>
         </is>
       </c>
       <c r="G506" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" s="0" t="inlineStr">
         <is>
-          <t>4548514062085</t>
+          <t>4987176292377</t>
         </is>
       </c>
       <c r="B507" s="0" t="inlineStr">
         <is>
-          <t>きき湯涼炭酸湯　ミント＆ライムの香り　つめかえ用　４８０ｇ</t>
+          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　本体</t>
         </is>
       </c>
       <c r="C507" s="0" t="inlineStr">
         <is>
-          <t>2022年08月24日</t>
+          <t>2026年03月11日</t>
         </is>
       </c>
       <c r="D507" s="0" t="inlineStr">
         <is>
-          <t>4548514062153</t>
+          <t>4987176362919</t>
         </is>
       </c>
       <c r="E507" s="0" t="inlineStr">
         <is>
-          <t>きき湯涼炭酸湯　レモンの香り　つめかえ用　４８０ｇ</t>
+          <t>ボールドジェルボール４Ｄ華やかおひさまとプレミアムブロッサムの香り本体</t>
         </is>
       </c>
       <c r="F507" s="0" t="inlineStr">
         <is>
-          <t>2023年03月07日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G507" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" s="0" t="inlineStr">
         <is>
-          <t>4548514510746</t>
+          <t>4936960108578</t>
         </is>
       </c>
       <c r="B508" s="0" t="inlineStr">
         <is>
-          <t>モウガインセント育毛トニック無香料</t>
+          <t>スマートスタイルヘッドホンＢＫ</t>
         </is>
       </c>
       <c r="C508" s="0" t="inlineStr">
         <is>
-          <t>2022年03月31日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G508" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" s="0" t="inlineStr">
         <is>
-          <t>4548514510760</t>
+          <t>4936960108585</t>
         </is>
       </c>
       <c r="B509" s="0" t="inlineStr">
         <is>
-          <t>モウガインセントトニックプレミアムクール</t>
+          <t>スマートスタイルヘッドホンＳＬ</t>
         </is>
       </c>
       <c r="C509" s="0" t="inlineStr">
         <is>
-          <t>2022年03月31日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G509" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" s="0" t="inlineStr">
         <is>
-          <t>4548514510784</t>
+          <t>4957589883721</t>
         </is>
       </c>
       <c r="B510" s="0" t="inlineStr">
         <is>
-          <t>新モウガインセント薬用育毛トニック無香料</t>
+          <t>やわらかニット手袋ボーダー黒</t>
         </is>
       </c>
       <c r="C510" s="0" t="inlineStr">
         <is>
-          <t>2022年03月31日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G510" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" s="0" t="inlineStr">
         <is>
-          <t>4548514510791</t>
+          <t>4964596701245</t>
         </is>
       </c>
       <c r="B511" s="0" t="inlineStr">
         <is>
-          <t>新モウガインセント育毛トニックプレミアムクール</t>
+          <t>サナ　ラクトステップ　クレンジングバーム</t>
         </is>
       </c>
       <c r="C511" s="0" t="inlineStr">
         <is>
-          <t>2022年03月31日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G511" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" s="0" t="inlineStr">
         <is>
-          <t>4548514511217</t>
+          <t>4973307476020</t>
         </is>
       </c>
       <c r="B512" s="0" t="inlineStr">
         <is>
-          <t>インセント　薬用育毛トニック　微香性</t>
+          <t>竹箸　２１ｃｍ　となりのトトロ</t>
         </is>
       </c>
       <c r="C512" s="0" t="inlineStr">
         <is>
-          <t>2022年03月31日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G512" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" s="0" t="inlineStr">
         <is>
-          <t>4548514511224</t>
+          <t>4987072029626</t>
         </is>
       </c>
       <c r="B513" s="0" t="inlineStr">
         <is>
-          <t>インセント 薬用育毛トニック 微香性</t>
+          <t>トイレの消臭元　ふんわり清潔せっけん</t>
         </is>
       </c>
       <c r="C513" s="0" t="inlineStr">
         <is>
-          <t>2022年02月08日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G513" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" s="0" t="inlineStr">
         <is>
-          <t>4548514061804</t>
+          <t>4987072029633</t>
         </is>
       </c>
       <c r="B514" s="0" t="inlineStr">
         <is>
-          <t>きき湯清涼炭酸湯　ミントの香り</t>
+          <t>トイレの消臭元　爽やかはじけるレモン</t>
         </is>
       </c>
       <c r="C514" s="0" t="inlineStr">
         <is>
-          <t>2021年03月31日</t>
-[...14 lines deleted...]
-          <t>2021年03月09日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G514" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" s="0" t="inlineStr">
         <is>
-          <t>4548514154353</t>
+          <t>4987072029640</t>
         </is>
       </c>
       <c r="B515" s="0" t="inlineStr">
         <is>
-          <t>バスクリン メディカルAD 分包40g</t>
+          <t>トイレの消臭元　もぎたて白桃</t>
         </is>
       </c>
       <c r="C515" s="0" t="inlineStr">
         <is>
-          <t>2021年03月31日</t>
-[...14 lines deleted...]
-          <t>2021年03月09日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G515" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" s="0" t="inlineStr">
         <is>
-          <t>4548514139121</t>
+          <t>4987072029664</t>
         </is>
       </c>
       <c r="B516" s="0" t="inlineStr">
         <is>
-          <t>きき湯ファインヒート レモングラスの香り 400g</t>
+          <t>トイレの消臭元　心がなごむ炭の香り</t>
         </is>
       </c>
       <c r="C516" s="0" t="inlineStr">
         <is>
-          <t>2020年09月30日</t>
-[...14 lines deleted...]
-          <t>2020年08月21日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G516" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" s="0" t="inlineStr">
         <is>
-          <t>4548514139169</t>
+          <t>4987072029695</t>
         </is>
       </c>
       <c r="B517" s="0" t="inlineStr">
         <is>
-          <t>きき湯ファインヒート レモングラスの香り 50g</t>
+          <t>トイレの消臭元　幸せはこぶフェアリーローズ</t>
         </is>
       </c>
       <c r="C517" s="0" t="inlineStr">
         <is>
-          <t>2020年09月30日</t>
-[...14 lines deleted...]
-          <t>2020年08月21日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G517" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" s="0" t="inlineStr">
         <is>
-          <t>4548514153677</t>
+          <t>4987072032060</t>
         </is>
       </c>
       <c r="B518" s="0" t="inlineStr">
         <is>
-          <t>きき湯ファインヒート リセットナイト 400g</t>
+          <t>お部屋の消臭元　カモミール＆アロマの香り</t>
         </is>
       </c>
       <c r="C518" s="0" t="inlineStr">
         <is>
-          <t>2020年09月30日</t>
-[...14 lines deleted...]
-          <t>2020年08月21日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G518" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" s="0" t="inlineStr">
         <is>
-          <t>4548514157392</t>
+          <t>4987072032664</t>
         </is>
       </c>
       <c r="B519" s="0" t="inlineStr">
         <is>
-          <t>きき湯とアヒル隊長　大冒険セット</t>
+          <t>サニボン　泡パワー　つけ替え用　４００ＭＬ</t>
         </is>
       </c>
       <c r="C519" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G519" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" s="0" t="inlineStr">
         <is>
-          <t>4548514158511</t>
+          <t>4987072050668</t>
         </is>
       </c>
       <c r="B520" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　やさしいラベンダーの香り</t>
+          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　ロゼ</t>
         </is>
       </c>
       <c r="C520" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G520" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" s="0" t="inlineStr">
         <is>
-          <t>4548514158528</t>
+          <t>4987072053782</t>
         </is>
       </c>
       <c r="B521" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　ほんのり甘いオレンジ＆ライムの香り</t>
+          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　ボタニカル　ナチュラルブロッサム</t>
         </is>
       </c>
       <c r="C521" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G521" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" s="0" t="inlineStr">
         <is>
-          <t>4548514158535</t>
+          <t>4987072054987</t>
         </is>
       </c>
       <c r="B522" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　すっきり爽やかレモングラスの香り</t>
+          <t>トイレの消臭元　癒やしをはこぶキンモクセイ</t>
         </is>
       </c>
       <c r="C522" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G522" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" s="0" t="inlineStr">
         <is>
-          <t>4548514159440</t>
+          <t>4987072055021</t>
         </is>
       </c>
       <c r="B523" s="0" t="inlineStr">
         <is>
-          <t>ナイトアソート</t>
+          <t>お部屋の消臭元　癒やしをはこぶキンモクセイ</t>
         </is>
       </c>
       <c r="C523" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G523" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" s="0" t="inlineStr">
         <is>
-          <t>4548514511460</t>
+          <t>4987072056967</t>
         </is>
       </c>
       <c r="B524" s="0" t="inlineStr">
         <is>
-          <t>インセント　スカルプ泡シャンプー</t>
+          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ</t>
         </is>
       </c>
       <c r="C524" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G524" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" s="0" t="inlineStr">
         <is>
-          <t>4548514511477</t>
+          <t>4987072059975</t>
         </is>
       </c>
       <c r="B525" s="0" t="inlineStr">
         <is>
-          <t>インセント　薬用育毛トニック　スカルプモイスチャー</t>
+          <t>ブルーレットスタンピー除菌フレグランス　フレグランスラベンダー</t>
         </is>
       </c>
       <c r="C525" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G525" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" s="0" t="inlineStr">
         <is>
-          <t>4973202501216</t>
+          <t>4987072061794</t>
         </is>
       </c>
       <c r="B526" s="0" t="inlineStr">
         <is>
-          <t>コットン・ラボ　コットンのラクごこちマスク小さめサイズ７マイ</t>
+          <t>お部屋の消臭元　幸せはこぶフェアリーローズ</t>
         </is>
       </c>
       <c r="C526" s="0" t="inlineStr">
         <is>
-          <t>2026年01月19日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G526" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" s="0" t="inlineStr">
         <is>
-          <t>4973202611854</t>
+          <t>4987072068489</t>
         </is>
       </c>
       <c r="B527" s="0" t="inlineStr">
         <is>
-          <t>除菌セフティハンター携帯用１０枚６個パック</t>
+          <t>お部屋の消臭元　心がなごむ炭の香り</t>
         </is>
       </c>
       <c r="C527" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G527" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" s="0" t="inlineStr">
         <is>
-          <t>4901234305663</t>
+          <t>4987072068922</t>
         </is>
       </c>
       <c r="B528" s="0" t="inlineStr">
         <is>
-          <t>プロカリテ　縮毛ジュレ　ミニ</t>
+          <t>お部屋の消臭元　やすらぎそよぐラベンダー</t>
         </is>
       </c>
       <c r="C528" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G528" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" s="0" t="inlineStr">
         <is>
-          <t>4901234305816</t>
+          <t>4987072068939</t>
         </is>
       </c>
       <c r="B529" s="0" t="inlineStr">
         <is>
-          <t>プロカリテ　ヘアメンテナンスエマルジョン</t>
+          <t>お部屋の消臭元　もぎたて白桃</t>
         </is>
       </c>
       <c r="C529" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G529" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" s="0" t="inlineStr">
         <is>
-          <t>4901234388116</t>
+          <t>4987072068946</t>
         </is>
       </c>
       <c r="B530" s="0" t="inlineStr">
         <is>
-          <t>オーマイイージー　デイリートナーパッド</t>
+          <t>お部屋の消臭元　ふんわり清潔せっけん</t>
         </is>
       </c>
       <c r="C530" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G530" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" s="0" t="inlineStr">
         <is>
-          <t>4901234388123</t>
+          <t>4987072087817</t>
         </is>
       </c>
       <c r="B531" s="0" t="inlineStr">
         <is>
-          <t>オーマイイージーデイリーポイントケアパッドＭＯ</t>
+          <t>ブルーレットおくだけ　つめ替　ピンクソープ　２５ＭＬ</t>
         </is>
       </c>
       <c r="C531" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G531" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" s="0" t="inlineStr">
         <is>
-          <t>4901405006429</t>
+          <t>4987072087930</t>
         </is>
       </c>
       <c r="B532" s="0" t="inlineStr">
         <is>
-          <t>香りの記憶蜜柑バラ詰</t>
+          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　ホワイトムスク</t>
         </is>
       </c>
       <c r="C532" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G532" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" s="0" t="inlineStr">
         <is>
-          <t>4901417615718</t>
+          <t>4987072091128</t>
         </is>
       </c>
       <c r="B533" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケア　トリートメント</t>
+          <t>液体ブルーレット　おくだけ　アロマ　エキゾチックなオリエンタルアロマの香り　つけ替用</t>
         </is>
       </c>
       <c r="C533" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G533" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" s="0" t="inlineStr">
         <is>
-          <t>4901417615725</t>
+          <t>4987072092606</t>
         </is>
       </c>
       <c r="B534" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケア　トリートメント</t>
+          <t>トイレの消臭元　カモミール＆アロマの香り</t>
         </is>
       </c>
       <c r="C534" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G534" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" s="0" t="inlineStr">
         <is>
-          <t>4901417615787</t>
+          <t>4987072092828</t>
         </is>
       </c>
       <c r="B535" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　トリートメント</t>
+          <t>液体ブルーレット　おくだけ　除菌ＥＸ　フレグランス　アロマティックソープ</t>
         </is>
       </c>
       <c r="C535" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G535" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" s="0" t="inlineStr">
         <is>
-          <t>4901417722447</t>
+          <t>4987072093085</t>
         </is>
       </c>
       <c r="B536" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアコンディショナー　ポンプ</t>
+          <t>液体ブルーレット　おくだけ　除菌ＥＸ　スーパーアクアソープの香り</t>
         </is>
       </c>
       <c r="C536" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G536" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" s="0" t="inlineStr">
         <is>
-          <t>4901417722515</t>
+          <t>4987072096048</t>
         </is>
       </c>
       <c r="B537" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケアシャンプー　詰替用</t>
+          <t>クルマの消臭元　ＳＡＶＯＮ　クリップ　ブルーソープ</t>
         </is>
       </c>
       <c r="C537" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G537" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" s="0" t="inlineStr">
         <is>
-          <t>4901417722522</t>
+          <t>4987072096253</t>
         </is>
       </c>
       <c r="B538" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケアコンディショナー詰替用</t>
+          <t>クルマの消臭元　ＳＡＶＯＮ　クリップ　フローラル</t>
         </is>
       </c>
       <c r="C538" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G538" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" s="0" t="inlineStr">
         <is>
-          <t>4901417722539</t>
+          <t>4987072099179</t>
         </is>
       </c>
       <c r="B539" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアシャンプー　詰替用</t>
+          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　キンモクセイ</t>
         </is>
       </c>
       <c r="C539" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G539" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" s="0" t="inlineStr">
         <is>
-          <t>4901417722546</t>
+          <t>4987072314951</t>
         </is>
       </c>
       <c r="B540" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアコンディショナー　詰替用</t>
+          <t>トイレその後に携帯用　フレッシュグリ－ン</t>
         </is>
       </c>
       <c r="C540" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G540" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" s="0" t="inlineStr">
         <is>
-          <t>4901417722614</t>
+          <t>4987072315163</t>
         </is>
       </c>
       <c r="B541" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケアシャンプー詰替用２回分</t>
+          <t>トイレその後に　携帯用　無香料</t>
         </is>
       </c>
       <c r="C541" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G541" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" s="0" t="inlineStr">
         <is>
-          <t>4901417722621</t>
+          <t>4973307572333</t>
         </is>
       </c>
       <c r="B542" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケアコンディショナー詰替用２回分</t>
+          <t>竹安全箸　１６．５ｃｍ　パウ・パトロール</t>
         </is>
       </c>
       <c r="C542" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月13日</t>
         </is>
       </c>
       <c r="G542" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" s="0" t="inlineStr">
         <is>
-          <t>4901417722638</t>
+          <t>4901957410132</t>
         </is>
       </c>
       <c r="B543" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアシャンプー詰替用２回分</t>
+          <t>レッグオン　男のかかとケアＢＫ　１足</t>
         </is>
       </c>
       <c r="C543" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月12日</t>
         </is>
       </c>
       <c r="G543" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" s="0" t="inlineStr">
         <is>
-          <t>4901417722645</t>
+          <t>4903301239024</t>
         </is>
       </c>
       <c r="B544" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアコンディショナー詰替用２回分</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　本体</t>
         </is>
       </c>
       <c r="C544" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月12日</t>
         </is>
       </c>
       <c r="G544" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" s="0" t="inlineStr">
         <is>
-          <t>4901417723338</t>
+          <t>4570118198730</t>
         </is>
       </c>
       <c r="B545" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　シャンプー　詰替用</t>
+          <t>カルビー　ポテトチップス　除菌アルコールウェットティシュ</t>
         </is>
       </c>
       <c r="C545" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月10日</t>
         </is>
       </c>
       <c r="G545" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" s="0" t="inlineStr">
         <is>
-          <t>4901417723345</t>
+          <t>4901080696014</t>
         </is>
       </c>
       <c r="B546" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　コンディショナー　詰替用</t>
+          <t>モンダミン口内バリアＪｒ．</t>
         </is>
       </c>
       <c r="C546" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月10日</t>
         </is>
       </c>
       <c r="G546" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" s="0" t="inlineStr">
         <is>
-          <t>4901417723369</t>
+          <t>4903301326434</t>
         </is>
       </c>
       <c r="B547" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　コンディショナー　詰替用２回分</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）泡で出てくる薬用デオドラントボディソープ　ハーバルソープの香り　本体</t>
         </is>
       </c>
       <c r="C547" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年02月10日</t>
         </is>
       </c>
       <c r="G547" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" s="0" t="inlineStr">
         <is>
-          <t>4901435213903</t>
+          <t>4973307644092</t>
         </is>
       </c>
       <c r="B548" s="0" t="inlineStr">
         <is>
-          <t>ちとせうた　６種の香り　桐</t>
+          <t>不織布子供マスク　ノンタン</t>
         </is>
       </c>
       <c r="C548" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年02月10日</t>
         </is>
       </c>
       <c r="G548" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" s="0" t="inlineStr">
         <is>
-          <t>4971633910706</t>
+          <t>4901080081810</t>
         </is>
       </c>
       <c r="B549" s="0" t="inlineStr">
         <is>
-          <t>エルモア　不織布マスク　ふつうサイズ　５枚・４８</t>
+          <t>バスロマン薬泉　肌いたわり浴</t>
         </is>
       </c>
       <c r="C549" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G549" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" s="0" t="inlineStr">
         <is>
-          <t>4901730075183</t>
+          <t>4901080082312</t>
         </is>
       </c>
       <c r="B550" s="0" t="inlineStr">
         <is>
-          <t>ジョンソン　すこやかナチュラルローション</t>
+          <t>モンダミンペパーミントパウチタイプ１．７Ｌ</t>
         </is>
       </c>
       <c r="C550" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D550" s="0" t="inlineStr">
+        <is>
+          <t>4901080246813</t>
+        </is>
+      </c>
+      <c r="E550" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　クリアミント　つめかえ大容量</t>
+        </is>
+      </c>
+      <c r="F550" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G550" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" s="0" t="inlineStr">
         <is>
-          <t>4901730110228</t>
+          <t>4901080082510</t>
         </is>
       </c>
       <c r="B551" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンベビーうるおい全身シャンプー　泡タイプ　詰替用</t>
+          <t>モンダミンプレミアムケア　パウチタイプ　１．７Ｌ</t>
         </is>
       </c>
       <c r="C551" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D551" s="0" t="inlineStr">
+        <is>
+          <t>4901080246912</t>
+        </is>
+      </c>
+      <c r="E551" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ゴールドミント　つめかえ大容量</t>
+        </is>
+      </c>
+      <c r="F551" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G551" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" s="0" t="inlineStr">
         <is>
-          <t>4901730180054</t>
+          <t>4901080083913</t>
         </is>
       </c>
       <c r="B552" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンベビーローション　無香料</t>
+          <t>バスロマン　メディテーションタイム　パロサントツリーの香り　５４０ｇ</t>
         </is>
       </c>
       <c r="C552" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G552" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" s="0" t="inlineStr">
         <is>
-          <t>4901730180061</t>
+          <t>4901080089618</t>
         </is>
       </c>
       <c r="B553" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンベビーローション　無香料</t>
+          <t>モンダミン　プレミアムケア　センシティブ　大容量パウチ　１．７Ｌ</t>
         </is>
       </c>
       <c r="C553" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D553" s="0" t="inlineStr">
+        <is>
+          <t>4901080246714</t>
+        </is>
+      </c>
+      <c r="E553" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ホワイトミント　つめかえ</t>
+        </is>
+      </c>
+      <c r="F553" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G553" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" s="0" t="inlineStr">
         <is>
-          <t>4901730180078</t>
+          <t>4901080504517</t>
         </is>
       </c>
       <c r="B554" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンベビーローション　微香性</t>
+          <t>モンダミン　ペパーミント　３８０ＭＬ</t>
         </is>
       </c>
       <c r="C554" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D554" s="0" t="inlineStr">
+        <is>
+          <t>4901080247216</t>
+        </is>
+      </c>
+      <c r="E554" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　クリアミント</t>
+        </is>
+      </c>
+      <c r="F554" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G554" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" s="0" t="inlineStr">
         <is>
-          <t>4901730180085</t>
+          <t>4901080504715</t>
         </is>
       </c>
       <c r="B555" s="0" t="inlineStr">
         <is>
-          <t>ジョンソン　すやすやタイム　ローション</t>
+          <t>モンダミン　ペパーミント　１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C555" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D555" s="0" t="inlineStr">
+        <is>
+          <t>4901080247315</t>
+        </is>
+      </c>
+      <c r="E555" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　クリアミント</t>
+        </is>
+      </c>
+      <c r="F555" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G555" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" s="0" t="inlineStr">
         <is>
-          <t>4903301347699</t>
+          <t>4901080505118</t>
         </is>
       </c>
       <c r="B556" s="0" t="inlineStr">
         <is>
-          <t>リード　クッキングペーパー　レギュラー</t>
+          <t>モンダミン　ストロングミント　３８０ＭＬ</t>
         </is>
       </c>
       <c r="C556" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G556" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" s="0" t="inlineStr">
         <is>
-          <t>4903301347705</t>
+          <t>4901080505316</t>
         </is>
       </c>
       <c r="B557" s="0" t="inlineStr">
         <is>
-          <t>リード　クッキングペーパー　スマートタイプ</t>
+          <t>モンダミン　ストロングミント　１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C557" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D557" s="0" t="inlineStr">
+        <is>
+          <t>4901080248015</t>
+        </is>
+      </c>
+      <c r="E557" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　スパイシーミント</t>
+        </is>
+      </c>
+      <c r="F557" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G557" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" s="0" t="inlineStr">
         <is>
-          <t>4903301347712</t>
+          <t>4901080505613</t>
         </is>
       </c>
       <c r="B558" s="0" t="inlineStr">
         <is>
-          <t>リード　クッキングペーパー　ダブル</t>
+          <t>モンダミン　センシティブ　３８０ＭＬ</t>
         </is>
       </c>
       <c r="C558" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D558" s="0" t="inlineStr">
+        <is>
+          <t>4901080247612</t>
+        </is>
+      </c>
+      <c r="E558" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　マイルドミント</t>
+        </is>
+      </c>
+      <c r="F558" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G558" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" s="0" t="inlineStr">
         <is>
-          <t>4903301348894</t>
+          <t>4901080505811</t>
         </is>
       </c>
       <c r="B559" s="0" t="inlineStr">
         <is>
-          <t>業務用　プロ用リードペーパー１００　中サイズ</t>
+          <t>モンダミン　センシティブ　１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C559" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D559" s="0" t="inlineStr">
+        <is>
+          <t>4901080247711</t>
+        </is>
+      </c>
+      <c r="E559" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　マイルドミント</t>
+        </is>
+      </c>
+      <c r="F559" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G559" s="0" t="inlineStr">
         <is>
-          <t>2025年10月09日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" s="0" t="inlineStr">
         <is>
-          <t>4987176145666</t>
+          <t>4901080506115</t>
         </is>
       </c>
       <c r="B560" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　コンディショナー　ポンプ</t>
+          <t>モンダミン　プレミアムケア　３８０ＭＬ</t>
         </is>
       </c>
       <c r="C560" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="D560" s="0" t="inlineStr">
         <is>
-          <t>4987176370426</t>
+          <t>4901080248411</t>
         </is>
       </c>
       <c r="E560" s="0" t="inlineStr">
         <is>
-          <t>ＨＳモイスチャーコンディショナーポンプ</t>
+          <t>モンダミン　プレミアムケア　ゴールドミント</t>
         </is>
       </c>
       <c r="F560" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G560" s="0" t="inlineStr">
         <is>
-          <t>2024年01月30日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" s="0" t="inlineStr">
         <is>
+          <t>4901080506313</t>
+        </is>
+      </c>
+      <c r="B561" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　１０８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C561" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D561" s="0" t="inlineStr">
+        <is>
+          <t>4901080248619</t>
+        </is>
+      </c>
+      <c r="E561" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ゴールドミント</t>
+        </is>
+      </c>
+      <c r="F561" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
+        </is>
+      </c>
+      <c r="G561" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="562" spans="1:7">
+      <c r="A562" s="0" t="inlineStr">
+        <is>
+          <t>4901080506818</t>
+        </is>
+      </c>
+      <c r="B562" s="0" t="inlineStr">
+        <is>
+          <t>モンダミンプレミアムケアセンシティブ３８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C562" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D562" s="0" t="inlineStr">
+        <is>
+          <t>4901080250513</t>
+        </is>
+      </c>
+      <c r="E562" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ホワイトミント</t>
+        </is>
+      </c>
+      <c r="F562" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
+        </is>
+      </c>
+      <c r="G562" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="563" spans="1:7">
+      <c r="A563" s="0" t="inlineStr">
+        <is>
+          <t>4901080507013</t>
+        </is>
+      </c>
+      <c r="B563" s="0" t="inlineStr">
+        <is>
+          <t>モンダミンプレミアムケアセンシティブ１０８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C563" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D563" s="0" t="inlineStr">
+        <is>
+          <t>4901080250612</t>
+        </is>
+      </c>
+      <c r="E563" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ホワイトミント</t>
+        </is>
+      </c>
+      <c r="F563" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
+        </is>
+      </c>
+      <c r="G563" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="564" spans="1:7">
+      <c r="A564" s="0" t="inlineStr">
+        <is>
+          <t>4901080507419</t>
+        </is>
+      </c>
+      <c r="B564" s="0" t="inlineStr">
+        <is>
+          <t>モンダミンペパーミント１３００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C564" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="G564" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="565" spans="1:7">
+      <c r="A565" s="0" t="inlineStr">
+        <is>
+          <t>4901080507518</t>
+        </is>
+      </c>
+      <c r="B565" s="0" t="inlineStr">
+        <is>
+          <t>モンダミンストロングミント１３００ｍｌ</t>
+        </is>
+      </c>
+      <c r="C565" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="G565" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="566" spans="1:7">
+      <c r="A566" s="0" t="inlineStr">
+        <is>
+          <t>4901080507617</t>
+        </is>
+      </c>
+      <c r="B566" s="0" t="inlineStr">
+        <is>
+          <t>モンダミンセンシティブ１３００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C566" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="G566" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="567" spans="1:7">
+      <c r="A567" s="0" t="inlineStr">
+        <is>
+          <t>4901080519917</t>
+        </is>
+      </c>
+      <c r="B567" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ストロングミント　１３００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C567" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="G567" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="568" spans="1:7">
+      <c r="A568" s="0" t="inlineStr">
+        <is>
+          <t>4901080579218</t>
+        </is>
+      </c>
+      <c r="B568" s="0" t="inlineStr">
+        <is>
+          <t>バスロマン　にごり浴さくらの香り</t>
+        </is>
+      </c>
+      <c r="C568" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="G568" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="569" spans="1:7">
+      <c r="A569" s="0" t="inlineStr">
+        <is>
+          <t>4901080579812</t>
+        </is>
+      </c>
+      <c r="B569" s="0" t="inlineStr">
+        <is>
+          <t>バスロマン　スキンケア　Ｗコラーゲン　６００Ｇ</t>
+        </is>
+      </c>
+      <c r="C569" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="G569" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="570" spans="1:7">
+      <c r="A570" s="0" t="inlineStr">
+        <is>
+          <t>4901080580016</t>
+        </is>
+      </c>
+      <c r="B570" s="0" t="inlineStr">
+        <is>
+          <t>バスロマンスキンケアＷセラミド</t>
+        </is>
+      </c>
+      <c r="C570" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="G570" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="571" spans="1:7">
+      <c r="A571" s="0" t="inlineStr">
+        <is>
+          <t>4901080583116</t>
+        </is>
+      </c>
+      <c r="B571" s="0" t="inlineStr">
+        <is>
+          <t>ヘルパータスケ　らくハピ　アルコール除菌ＥＸワイド　４２０ｍＬ</t>
+        </is>
+      </c>
+      <c r="C571" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="G571" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="572" spans="1:7">
+      <c r="A572" s="0" t="inlineStr">
+        <is>
+          <t>4901080585813</t>
+        </is>
+      </c>
+      <c r="B572" s="0" t="inlineStr">
+        <is>
+          <t>バスロマン　プレレミアム　発汗保温浴</t>
+        </is>
+      </c>
+      <c r="C572" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="G572" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="573" spans="1:7">
+      <c r="A573" s="0" t="inlineStr">
+        <is>
+          <t>4901080587015</t>
+        </is>
+      </c>
+      <c r="B573" s="0" t="inlineStr">
+        <is>
+          <t>モンダミンプレミアムケア　センシティブ　プレミアムシトラスミント　１０８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C573" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D573" s="0" t="inlineStr">
+        <is>
+          <t>4901080311917</t>
+        </is>
+      </c>
+      <c r="E573" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　シトラスミント</t>
+        </is>
+      </c>
+      <c r="F573" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
+        </is>
+      </c>
+      <c r="G573" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="574" spans="1:7">
+      <c r="A574" s="0" t="inlineStr">
+        <is>
+          <t>4901080588616</t>
+        </is>
+      </c>
+      <c r="B574" s="0" t="inlineStr">
+        <is>
+          <t>モンダミンナイトクリア１０８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C574" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D574" s="0" t="inlineStr">
+        <is>
+          <t>4901080312310</t>
+        </is>
+      </c>
+      <c r="E574" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　ナイトクリア</t>
+        </is>
+      </c>
+      <c r="F574" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
+        </is>
+      </c>
+      <c r="G574" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="575" spans="1:7">
+      <c r="A575" s="0" t="inlineStr">
+        <is>
+          <t>4901080698612</t>
+        </is>
+      </c>
+      <c r="B575" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ミニボトル　１００ミリリットル</t>
+        </is>
+      </c>
+      <c r="C575" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D575" s="0" t="inlineStr">
+        <is>
+          <t>4901080248213</t>
+        </is>
+      </c>
+      <c r="E575" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ゴールドミント</t>
+        </is>
+      </c>
+      <c r="F575" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
+        </is>
+      </c>
+      <c r="G575" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="576" spans="1:7">
+      <c r="A576" s="0" t="inlineStr">
+        <is>
+          <t>4901080698810</t>
+        </is>
+      </c>
+      <c r="B576" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　ストロングミント　ミニボトル　１００ｍＬ</t>
+        </is>
+      </c>
+      <c r="C576" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D576" s="0" t="inlineStr">
+        <is>
+          <t>4901080247919</t>
+        </is>
+      </c>
+      <c r="E576" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　スパイシーミント</t>
+        </is>
+      </c>
+      <c r="F576" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
+        </is>
+      </c>
+      <c r="G576" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="577" spans="1:7">
+      <c r="A577" s="0" t="inlineStr">
+        <is>
+          <t>4901080698919</t>
+        </is>
+      </c>
+      <c r="B577" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　ペパーミント　ミニボトル　１００ｍＬ</t>
+        </is>
+      </c>
+      <c r="C577" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D577" s="0" t="inlineStr">
+        <is>
+          <t>4901080247018</t>
+        </is>
+      </c>
+      <c r="E577" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　クリアミント</t>
+        </is>
+      </c>
+      <c r="F577" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
+        </is>
+      </c>
+      <c r="G577" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="578" spans="1:7">
+      <c r="A578" s="0" t="inlineStr">
+        <is>
+          <t>4538353811951</t>
+        </is>
+      </c>
+      <c r="B578" s="0" t="inlineStr">
+        <is>
+          <t>カラーズＰＫ</t>
+        </is>
+      </c>
+      <c r="C578" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月06日</t>
+        </is>
+      </c>
+      <c r="G578" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="579" spans="1:7">
+      <c r="A579" s="0" t="inlineStr">
+        <is>
+          <t>4901080588814</t>
+        </is>
+      </c>
+      <c r="B579" s="0" t="inlineStr">
+        <is>
+          <t>モンダミンメディカルクリア１０８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C579" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月30日</t>
+        </is>
+      </c>
+      <c r="G579" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="580" spans="1:7">
+      <c r="A580" s="0" t="inlineStr">
+        <is>
+          <t>4901080732415</t>
+        </is>
+      </c>
+      <c r="B580" s="0" t="inlineStr">
+        <is>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型コンパクト（やわらかめ）</t>
+        </is>
+      </c>
+      <c r="C580" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D580" s="0" t="inlineStr">
+        <is>
+          <t>4987977001369</t>
+        </is>
+      </c>
+      <c r="E580" s="0" t="inlineStr">
+        <is>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３Ｄフィット設計　薄型超コンパクト（やわらかめ）</t>
+        </is>
+      </c>
+      <c r="F580" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
+        </is>
+      </c>
+      <c r="G580" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="581" spans="1:7">
+      <c r="A581" s="0" t="inlineStr">
+        <is>
+          <t>4904585021725</t>
+        </is>
+      </c>
+      <c r="B581" s="0" t="inlineStr">
+        <is>
+          <t>リフレはくパンツうす型長時間安心おでかけパックＳ</t>
+        </is>
+      </c>
+      <c r="C581" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G581" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="582" spans="1:7">
+      <c r="A582" s="0" t="inlineStr">
+        <is>
+          <t>4904585042003</t>
+        </is>
+      </c>
+      <c r="B582" s="0" t="inlineStr">
+        <is>
+          <t>リフレ　はくパンツ下着のようなベージュタイプＭ</t>
+        </is>
+      </c>
+      <c r="C582" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G582" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="583" spans="1:7">
+      <c r="A583" s="0" t="inlineStr">
+        <is>
+          <t>4904585042010</t>
+        </is>
+      </c>
+      <c r="B583" s="0" t="inlineStr">
+        <is>
+          <t>リフレ　はくパンツ下着のようなベージュタイプＬ</t>
+        </is>
+      </c>
+      <c r="C583" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G583" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="584" spans="1:7">
+      <c r="A584" s="0" t="inlineStr">
+        <is>
+          <t>4904585045370</t>
+        </is>
+      </c>
+      <c r="B584" s="0" t="inlineStr">
+        <is>
+          <t>リフレ　超うす安心パッド羽つき１３０ｃｃ</t>
+        </is>
+      </c>
+      <c r="C584" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G584" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="585" spans="1:7">
+      <c r="A585" s="0" t="inlineStr">
+        <is>
+          <t>4904585045387</t>
+        </is>
+      </c>
+      <c r="B585" s="0" t="inlineStr">
+        <is>
+          <t>リフレ　超うす安心パッド羽つき１８０ｃｃ</t>
+        </is>
+      </c>
+      <c r="C585" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G585" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="586" spans="1:7">
+      <c r="A586" s="0" t="inlineStr">
+        <is>
+          <t>4904585045394</t>
+        </is>
+      </c>
+      <c r="B586" s="0" t="inlineStr">
+        <is>
+          <t>リフレ　超うす安心パッド羽つき２１０ＣＣ</t>
+        </is>
+      </c>
+      <c r="C586" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G586" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="587" spans="1:7">
+      <c r="A587" s="0" t="inlineStr">
+        <is>
+          <t>4904650008538</t>
+        </is>
+      </c>
+      <c r="B587" s="0" t="inlineStr">
+        <is>
+          <t>ハイルック　プチスリム　よごれ落とし</t>
+        </is>
+      </c>
+      <c r="C587" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G587" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="588" spans="1:7">
+      <c r="A588" s="0" t="inlineStr">
+        <is>
+          <t>4562384607764</t>
+        </is>
+      </c>
+      <c r="B588" s="0" t="inlineStr">
+        <is>
+          <t>抗菌ビタットレギュラーモンポケおやすみタイム</t>
+        </is>
+      </c>
+      <c r="C588" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G588" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="589" spans="1:7">
+      <c r="A589" s="0" t="inlineStr">
+        <is>
+          <t>4562384607795</t>
+        </is>
+      </c>
+      <c r="B589" s="0" t="inlineStr">
+        <is>
+          <t>抗菌ビタットモンポケ　ミニタイプ　ピカチュウフェイス</t>
+        </is>
+      </c>
+      <c r="C589" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G589" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="590" spans="1:7">
+      <c r="A590" s="0" t="inlineStr">
+        <is>
+          <t>4562384607801</t>
+        </is>
+      </c>
+      <c r="B590" s="0" t="inlineStr">
+        <is>
+          <t>抗菌ビタットモンポケ　レギュラータイプ　ひょっこり</t>
+        </is>
+      </c>
+      <c r="C590" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G590" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="591" spans="1:7">
+      <c r="A591" s="0" t="inlineStr">
+        <is>
+          <t>4562384607818</t>
+        </is>
+      </c>
+      <c r="B591" s="0" t="inlineStr">
+        <is>
+          <t>抗菌ビタットワンプッシュ　モンポケ　仲間</t>
+        </is>
+      </c>
+      <c r="C591" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G591" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="592" spans="1:7">
+      <c r="A592" s="0" t="inlineStr">
+        <is>
+          <t>4562384608310</t>
+        </is>
+      </c>
+      <c r="B592" s="0" t="inlineStr">
+        <is>
+          <t>ビタット　モンポケ　ゲンガー　スター柄　レギュラー</t>
+        </is>
+      </c>
+      <c r="C592" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G592" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="593" spans="1:7">
+      <c r="A593" s="0" t="inlineStr">
+        <is>
+          <t>4562384608501</t>
+        </is>
+      </c>
+      <c r="B593" s="0" t="inlineStr">
+        <is>
+          <t>抗菌ビタットモンポケ　レギュラータイプ　ピクニック</t>
+        </is>
+      </c>
+      <c r="C593" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G593" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="594" spans="1:7">
+      <c r="A594" s="0" t="inlineStr">
+        <is>
+          <t>4562384609003</t>
+        </is>
+      </c>
+      <c r="B594" s="0" t="inlineStr">
+        <is>
+          <t>ビタット　モンポケ　ハッピースリープ　ワンプッシュ</t>
+        </is>
+      </c>
+      <c r="C594" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G594" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="595" spans="1:7">
+      <c r="A595" s="0" t="inlineStr">
+        <is>
+          <t>4562384609171</t>
+        </is>
+      </c>
+      <c r="B595" s="0" t="inlineStr">
+        <is>
+          <t>ビタット　いなばあ　モコモコバルーン　ミニ</t>
+        </is>
+      </c>
+      <c r="C595" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G595" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="596" spans="1:7">
+      <c r="A596" s="0" t="inlineStr">
+        <is>
+          <t>4562384609188</t>
+        </is>
+      </c>
+      <c r="B596" s="0" t="inlineStr">
+        <is>
+          <t>ビタット　いなばあ　ハローフラワー　レギュラー</t>
+        </is>
+      </c>
+      <c r="C596" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G596" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="597" spans="1:7">
+      <c r="A597" s="0" t="inlineStr">
+        <is>
+          <t>4562384609195</t>
+        </is>
+      </c>
+      <c r="B597" s="0" t="inlineStr">
+        <is>
+          <t>ビタット　イナバア　カラフルミュージック　ワンプッシュ</t>
+        </is>
+      </c>
+      <c r="C597" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G597" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="598" spans="1:7">
+      <c r="A598" s="0" t="inlineStr">
+        <is>
+          <t>4562384609218</t>
+        </is>
+      </c>
+      <c r="B598" s="0" t="inlineStr">
+        <is>
+          <t>ビタット　モンポケ　ゲンガー　ドット柄　ミニ</t>
+        </is>
+      </c>
+      <c r="C598" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G598" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="599" spans="1:7">
+      <c r="A599" s="0" t="inlineStr">
+        <is>
+          <t>4571631971435</t>
+        </is>
+      </c>
+      <c r="B599" s="0" t="inlineStr">
+        <is>
+          <t>ビタット抗菌　ＭＯＭ／クラシカルベイビー／ＭＯ</t>
+        </is>
+      </c>
+      <c r="C599" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G599" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="600" spans="1:7">
+      <c r="A600" s="0" t="inlineStr">
+        <is>
+          <t>4982757811350</t>
+        </is>
+      </c>
+      <c r="B600" s="0" t="inlineStr">
+        <is>
+          <t>くまモンの重曹</t>
+        </is>
+      </c>
+      <c r="C600" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G600" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="601" spans="1:7">
+      <c r="A601" s="0" t="inlineStr">
+        <is>
+          <t>4982757915225</t>
+        </is>
+      </c>
+      <c r="B601" s="0" t="inlineStr">
+        <is>
+          <t>Ｔｉ‐ｉｎａ　フェイシャルフォーム　泡洗顔料</t>
+        </is>
+      </c>
+      <c r="C601" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G601" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="602" spans="1:7">
+      <c r="A602" s="0" t="inlineStr">
+        <is>
+          <t>4982757930068</t>
+        </is>
+      </c>
+      <c r="B602" s="0" t="inlineStr">
+        <is>
+          <t>ティーナ　ポアクレンジングジェル</t>
+        </is>
+      </c>
+      <c r="C602" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G602" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="603" spans="1:7">
+      <c r="A603" s="0" t="inlineStr">
+        <is>
+          <t>4571621447193</t>
+        </is>
+      </c>
+      <c r="B603" s="0" t="inlineStr">
+        <is>
+          <t>う米炊きマイスター竹炭ちゃん</t>
+        </is>
+      </c>
+      <c r="C603" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G603" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="604" spans="1:7">
+      <c r="A604" s="0" t="inlineStr">
+        <is>
+          <t>4901609010871</t>
+        </is>
+      </c>
+      <c r="B604" s="0" t="inlineStr">
+        <is>
+          <t>消臭センサー＆スプレー アロマソープ本体</t>
+        </is>
+      </c>
+      <c r="C604" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G604" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+    </row>
+    <row r="605" spans="1:7">
+      <c r="A605" s="0" t="inlineStr">
+        <is>
+          <t>4901750771188</t>
+        </is>
+      </c>
+      <c r="B605" s="0" t="inlineStr">
+        <is>
+          <t>スコッティ消毒ノンアルコール４０枚＊３Ｐ</t>
+        </is>
+      </c>
+      <c r="C605" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G605" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+    </row>
+    <row r="606" spans="1:7">
+      <c r="A606" s="0" t="inlineStr">
+        <is>
+          <t>4901750771270</t>
+        </is>
+      </c>
+      <c r="B606" s="0" t="inlineStr">
+        <is>
+          <t>スコッティ消毒アルコール４０枚＊３Ｐ</t>
+        </is>
+      </c>
+      <c r="C606" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G606" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+    </row>
+    <row r="607" spans="1:7">
+      <c r="A607" s="0" t="inlineStr">
+        <is>
+          <t>4987176284426</t>
+        </is>
+      </c>
+      <c r="B607" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェルボールプロパワー超抗菌　本体</t>
+        </is>
+      </c>
+      <c r="C607" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月17日</t>
+        </is>
+      </c>
+      <c r="G607" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="608" spans="1:7">
+      <c r="A608" s="0" t="inlineStr">
+        <is>
+          <t>4571429810960</t>
+        </is>
+      </c>
+      <c r="B608" s="0" t="inlineStr">
+        <is>
+          <t>ミセラ激爽快さらさら洗顔シート５０枚</t>
+        </is>
+      </c>
+      <c r="C608" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G608" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="609" spans="1:7">
+      <c r="A609" s="0" t="inlineStr">
+        <is>
+          <t>4901080016515</t>
+        </is>
+      </c>
+      <c r="B609" s="0" t="inlineStr">
+        <is>
+          <t>アース　虫よけネットＥＸ　１６０日用</t>
+        </is>
+      </c>
+      <c r="C609" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D609" s="0" t="inlineStr">
+        <is>
+          <t>4901080324610</t>
+        </is>
+      </c>
+      <c r="E609" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　虫よけ吊るだけプレート　６ヵ月用</t>
+        </is>
+      </c>
+      <c r="F609" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
+        </is>
+      </c>
+      <c r="G609" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="610" spans="1:7">
+      <c r="A610" s="0" t="inlineStr">
+        <is>
+          <t>4901080016713</t>
+        </is>
+      </c>
+      <c r="B610" s="0" t="inlineStr">
+        <is>
+          <t>アース　虫よけネットＥＸ　２６０日用</t>
+        </is>
+      </c>
+      <c r="C610" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D610" s="0" t="inlineStr">
+        <is>
+          <t>4901080324511</t>
+        </is>
+      </c>
+      <c r="E610" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　虫よけ吊るだけプレート９月ヵ用</t>
+        </is>
+      </c>
+      <c r="F610" s="0" t="inlineStr">
+        <is>
+          <t>2025年11月04日</t>
+        </is>
+      </c>
+      <c r="G610" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="611" spans="1:7">
+      <c r="A611" s="0" t="inlineStr">
+        <is>
+          <t>4901080017116</t>
+        </is>
+      </c>
+      <c r="B611" s="0" t="inlineStr">
+        <is>
+          <t>アース虫よけネットＥＸ　１年用</t>
+        </is>
+      </c>
+      <c r="C611" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D611" s="0" t="inlineStr">
+        <is>
+          <t>4901080324719</t>
+        </is>
+      </c>
+      <c r="E611" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　虫よけ吊るだけプレート　１年用</t>
+        </is>
+      </c>
+      <c r="F611" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
+        </is>
+      </c>
+      <c r="G611" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="612" spans="1:7">
+      <c r="A612" s="0" t="inlineStr">
+        <is>
+          <t>4901080017314</t>
+        </is>
+      </c>
+      <c r="B612" s="0" t="inlineStr">
+        <is>
+          <t>アース　虫よけネットＥＸ　玄関用　１６０日用</t>
+        </is>
+      </c>
+      <c r="C612" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D612" s="0" t="inlineStr">
+        <is>
+          <t>4901080326119</t>
+        </is>
+      </c>
+      <c r="E612" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　虫よけ吊るだけプレート玄関用　６ヵ月</t>
+        </is>
+      </c>
+      <c r="F612" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
+        </is>
+      </c>
+      <c r="G612" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="613" spans="1:7">
+      <c r="A613" s="0" t="inlineStr">
+        <is>
+          <t>4901080017413</t>
+        </is>
+      </c>
+      <c r="B613" s="0" t="inlineStr">
+        <is>
+          <t>アース　虫よけネットＥＸ　玄関用　２６０日用</t>
+        </is>
+      </c>
+      <c r="C613" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D613" s="0" t="inlineStr">
+        <is>
+          <t>4901080324412</t>
+        </is>
+      </c>
+      <c r="E613" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　虫よけ吊るだけプレート　玄関用９ヵ月</t>
+        </is>
+      </c>
+      <c r="F613" s="0" t="inlineStr">
+        <is>
+          <t>2025年11月04日</t>
+        </is>
+      </c>
+      <c r="G613" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="614" spans="1:7">
+      <c r="A614" s="0" t="inlineStr">
+        <is>
+          <t>4901080024015</t>
+        </is>
+      </c>
+      <c r="B614" s="0" t="inlineStr">
+        <is>
+          <t>おすだけコバエアーススプレー　６０回分</t>
+        </is>
+      </c>
+      <c r="C614" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D614" s="0" t="inlineStr">
+        <is>
+          <t>4901080335517</t>
+        </is>
+      </c>
+      <c r="E614" s="0" t="inlineStr">
+        <is>
+          <t>アースコバエ　１プッシュ式スプレー　９０回分</t>
+        </is>
+      </c>
+      <c r="F614" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
+        </is>
+      </c>
+      <c r="G614" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="615" spans="1:7">
+      <c r="A615" s="0" t="inlineStr">
+        <is>
+          <t>4901080037015</t>
+        </is>
+      </c>
+      <c r="B615" s="0" t="inlineStr">
+        <is>
+          <t>虫よけブレスα　ミッキー＆ミニー</t>
+        </is>
+      </c>
+      <c r="C615" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D615" s="0" t="inlineStr">
+        <is>
+          <t>4901080327918</t>
+        </is>
+      </c>
+      <c r="E615" s="0" t="inlineStr">
+        <is>
+          <t>虫よけブレスレット　ミッキー＆ミニー</t>
+        </is>
+      </c>
+      <c r="F615" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
+        </is>
+      </c>
+      <c r="G615" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="616" spans="1:7">
+      <c r="A616" s="0" t="inlineStr">
+        <is>
+          <t>4901080037114</t>
+        </is>
+      </c>
+      <c r="B616" s="0" t="inlineStr">
+        <is>
+          <t>虫よけパッチα　シールタイプ　ミッキー＆ミニー</t>
+        </is>
+      </c>
+      <c r="C616" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D616" s="0" t="inlineStr">
+        <is>
+          <t>4901080327710</t>
+        </is>
+      </c>
+      <c r="E616" s="0" t="inlineStr">
+        <is>
+          <t>虫よけシール　ミッキー＆ミニー</t>
+        </is>
+      </c>
+      <c r="F616" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
+        </is>
+      </c>
+      <c r="G616" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="617" spans="1:7">
+      <c r="A617" s="0" t="inlineStr">
+        <is>
+          <t>4901080037213</t>
+        </is>
+      </c>
+      <c r="B617" s="0" t="inlineStr">
+        <is>
+          <t>虫よけパッチα　シールタイプ　ミッキー＆ミニー</t>
+        </is>
+      </c>
+      <c r="C617" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D617" s="0" t="inlineStr">
+        <is>
+          <t>4901080327819</t>
+        </is>
+      </c>
+      <c r="E617" s="0" t="inlineStr">
+        <is>
+          <t>虫よけシール　ミッキー＆ミニー</t>
+        </is>
+      </c>
+      <c r="F617" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
+        </is>
+      </c>
+      <c r="G617" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="618" spans="1:7">
+      <c r="A618" s="0" t="inlineStr">
+        <is>
+          <t>4901080095213</t>
+        </is>
+      </c>
+      <c r="B618" s="0" t="inlineStr">
+        <is>
+          <t>アース虫よけテープ　あみ戸サッシ用　４ヵ月用</t>
+        </is>
+      </c>
+      <c r="C618" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G618" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="619" spans="1:7">
+      <c r="A619" s="0" t="inlineStr">
+        <is>
+          <t>4901080148414</t>
+        </is>
+      </c>
+      <c r="B619" s="0" t="inlineStr">
+        <is>
+          <t>アースコバエ１プッシュ式スプレー　スピードスター　６０回分</t>
+        </is>
+      </c>
+      <c r="C619" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D619" s="0" t="inlineStr">
+        <is>
+          <t>4901080335616</t>
+        </is>
+      </c>
+      <c r="E619" s="0" t="inlineStr">
+        <is>
+          <t>アースコバエ　キッチンまるごと　１プッシュ式スプレー　１００回分</t>
+        </is>
+      </c>
+      <c r="F619" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
+        </is>
+      </c>
+      <c r="G619" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="620" spans="1:7">
+      <c r="A620" s="0" t="inlineStr">
+        <is>
+          <t>4901080222916</t>
+        </is>
+      </c>
+      <c r="B620" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　蚊に効く吊るだけプレート　７カ月用</t>
+        </is>
+      </c>
+      <c r="C620" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G620" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="621" spans="1:7">
+      <c r="A621" s="0" t="inlineStr">
+        <is>
+          <t>4901080235213</t>
+        </is>
+      </c>
+      <c r="B621" s="0" t="inlineStr">
+        <is>
+          <t>ダニバリア　ダニよけゲル　ハーバルソープの香り</t>
+        </is>
+      </c>
+      <c r="C621" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G621" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="622" spans="1:7">
+      <c r="A622" s="0" t="inlineStr">
+        <is>
+          <t>4901080235916</t>
+        </is>
+      </c>
+      <c r="B622" s="0" t="inlineStr">
+        <is>
+          <t>アースコバエ　ゴミ箱用　シトラスミントの香り</t>
+        </is>
+      </c>
+      <c r="C622" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G622" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="623" spans="1:7">
+      <c r="A623" s="0" t="inlineStr">
+        <is>
+          <t>4901080277015</t>
+        </is>
+      </c>
+      <c r="B623" s="0" t="inlineStr">
+        <is>
+          <t>バポナ　あみ戸に貼るだけ　１６０日用</t>
+        </is>
+      </c>
+      <c r="C623" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D623" s="0" t="inlineStr">
+        <is>
+          <t>4901080325716</t>
+        </is>
+      </c>
+      <c r="E623" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　虫よけ貼るだけプレート　あみ戸用　６ヵ月用</t>
+        </is>
+      </c>
+      <c r="F623" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
+        </is>
+      </c>
+      <c r="G623" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="624" spans="1:7">
+      <c r="A624" s="0" t="inlineStr">
+        <is>
+          <t>4901080277213</t>
+        </is>
+      </c>
+      <c r="B624" s="0" t="inlineStr">
+        <is>
+          <t>バポナ　あみ戸に貼るだけ　２６０日用</t>
+        </is>
+      </c>
+      <c r="C624" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D624" s="0" t="inlineStr">
+        <is>
+          <t>4901080324313</t>
+        </is>
+      </c>
+      <c r="E624" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム虫よけ貼るだけプレートあみ戸用９ヵ月用</t>
+        </is>
+      </c>
+      <c r="F624" s="0" t="inlineStr">
+        <is>
+          <t>2025年11月04日</t>
+        </is>
+      </c>
+      <c r="G624" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="625" spans="1:7">
+      <c r="A625" s="0" t="inlineStr">
+        <is>
+          <t>4901601282498</t>
+        </is>
+      </c>
+      <c r="B625" s="0" t="inlineStr">
+        <is>
+          <t>ヘアケアブラシ</t>
+        </is>
+      </c>
+      <c r="C625" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G625" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="626" spans="1:7">
+      <c r="A626" s="0" t="inlineStr">
+        <is>
+          <t>4901601282870</t>
+        </is>
+      </c>
+      <c r="B626" s="0" t="inlineStr">
+        <is>
+          <t>スキハサミ　シャギー用（キャップ付）</t>
+        </is>
+      </c>
+      <c r="C626" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G626" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="627" spans="1:7">
+      <c r="A627" s="0" t="inlineStr">
+        <is>
+          <t>4901601304619</t>
+        </is>
+      </c>
+      <c r="B627" s="0" t="inlineStr">
+        <is>
+          <t>ＫＱ１８１８クシ付きマユトリマー　ＣＡ</t>
+        </is>
+      </c>
+      <c r="C627" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G627" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="628" spans="1:7">
+      <c r="A628" s="0" t="inlineStr">
+        <is>
+          <t>4901987224013</t>
+        </is>
+      </c>
+      <c r="B628" s="0" t="inlineStr">
+        <is>
+          <t>キッチンテープ　５０ｍｍ</t>
+        </is>
+      </c>
+      <c r="C628" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G628" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="629" spans="1:7">
+      <c r="A629" s="0" t="inlineStr">
+        <is>
+          <t>4901987224020</t>
+        </is>
+      </c>
+      <c r="B629" s="0" t="inlineStr">
+        <is>
+          <t>キッチンテープ　７０ｍｍ</t>
+        </is>
+      </c>
+      <c r="C629" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G629" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="630" spans="1:7">
+      <c r="A630" s="0" t="inlineStr">
+        <is>
+          <t>4902806112641</t>
+        </is>
+      </c>
+      <c r="B630" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　フェイシャルペーパー　アイスタイプ　せっけんの香り</t>
+        </is>
+      </c>
+      <c r="C630" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G630" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="631" spans="1:7">
+      <c r="A631" s="0" t="inlineStr">
+        <is>
+          <t>4902806118506</t>
+        </is>
+      </c>
+      <c r="B631" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　バイオコア　デオドラント　ボディペーパー　クリアシャボン</t>
+        </is>
+      </c>
+      <c r="C631" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G631" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="632" spans="1:7">
+      <c r="A632" s="0" t="inlineStr">
+        <is>
+          <t>4902806118766</t>
+        </is>
+      </c>
+      <c r="B632" s="0" t="inlineStr">
+        <is>
+          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ</t>
+        </is>
+      </c>
+      <c r="C632" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G632" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="633" spans="1:7">
+      <c r="A633" s="0" t="inlineStr">
+        <is>
+          <t>4902806123135</t>
+        </is>
+      </c>
+      <c r="B633" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　マイクロスパークリング泡洗顔　ホワイトクレイ</t>
+        </is>
+      </c>
+      <c r="C633" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G633" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="634" spans="1:7">
+      <c r="A634" s="0" t="inlineStr">
+        <is>
+          <t>4902806123289</t>
+        </is>
+      </c>
+      <c r="B634" s="0" t="inlineStr">
+        <is>
+          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ　詰替え</t>
+        </is>
+      </c>
+      <c r="C634" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G634" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="635" spans="1:7">
+      <c r="A635" s="0" t="inlineStr">
+        <is>
+          <t>4902806123364</t>
+        </is>
+      </c>
+      <c r="B635" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　プレミアムタイプ　デオドラント　ボディウォッシュ</t>
+        </is>
+      </c>
+      <c r="C635" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G635" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="636" spans="1:7">
+      <c r="A636" s="0" t="inlineStr">
+        <is>
+          <t>4902806127850</t>
+        </is>
+      </c>
+      <c r="B636" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ＥＸプレミアムタイプ　デオドラントスプレー　無香料</t>
+        </is>
+      </c>
+      <c r="C636" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G636" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="637" spans="1:7">
+      <c r="A637" s="0" t="inlineStr">
+        <is>
+          <t>4902806129700</t>
+        </is>
+      </c>
+      <c r="B637" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビ―　マイクロスパークリング　泡洗顔　アクネケア</t>
+        </is>
+      </c>
+      <c r="C637" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G637" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="638" spans="1:7">
+      <c r="A638" s="0" t="inlineStr">
+        <is>
+          <t>4902806387841</t>
+        </is>
+      </c>
+      <c r="B638" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　クレイジークール　ボディウォーター　アイスアイスシトラス</t>
+        </is>
+      </c>
+      <c r="C638" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G638" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="639" spans="1:7">
+      <c r="A639" s="0" t="inlineStr">
+        <is>
+          <t>4902806435245</t>
+        </is>
+      </c>
+      <c r="B639" s="0" t="inlineStr">
+        <is>
+          <t>ベビーベール　ヘアフレグランス　アクアティックブーケ</t>
+        </is>
+      </c>
+      <c r="C639" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G639" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="640" spans="1:7">
+      <c r="A640" s="0" t="inlineStr">
+        <is>
+          <t>4903301363606</t>
+        </is>
+      </c>
+      <c r="B640" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　本体</t>
+        </is>
+      </c>
+      <c r="C640" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D640" s="0" t="inlineStr">
+        <is>
+          <t>4903301379768</t>
+        </is>
+      </c>
+      <c r="E640" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭アロマソープの香り本体</t>
+        </is>
+      </c>
+      <c r="F640" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月06日</t>
+        </is>
+      </c>
+      <c r="G640" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="641" spans="1:7">
+      <c r="A641" s="0" t="inlineStr">
+        <is>
+          <t>4903301363651</t>
+        </is>
+      </c>
+      <c r="B641" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　ウルトラジャンボ</t>
+        </is>
+      </c>
+      <c r="C641" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D641" s="0" t="inlineStr">
+        <is>
+          <t>4903301379379</t>
+        </is>
+      </c>
+      <c r="E641" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭アロマソープの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F641" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月06日</t>
+        </is>
+      </c>
+      <c r="G641" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="642" spans="1:7">
+      <c r="A642" s="0" t="inlineStr">
+        <is>
+          <t>4970458820771</t>
+        </is>
+      </c>
+      <c r="B642" s="0" t="inlineStr">
+        <is>
+          <t>ピュレア　クリアエッセンスマスク　７枚</t>
+        </is>
+      </c>
+      <c r="C642" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D642" s="0" t="inlineStr">
+        <is>
+          <t>4970458724093</t>
+        </is>
+      </c>
+      <c r="E642" s="0" t="inlineStr">
+        <is>
+          <t>ピュレア　クリアリポエッセンスマスク</t>
+        </is>
+      </c>
+      <c r="F642" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月17日</t>
+        </is>
+      </c>
+      <c r="G642" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="643" spans="1:7">
+      <c r="A643" s="0" t="inlineStr">
+        <is>
+          <t>4970458821396</t>
+        </is>
+      </c>
+      <c r="B643" s="0" t="inlineStr">
+        <is>
+          <t>ピュレア　レチビタエッセンスマスク　７枚</t>
+        </is>
+      </c>
+      <c r="C643" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D643" s="0" t="inlineStr">
+        <is>
+          <t>4970458724109</t>
+        </is>
+      </c>
+      <c r="E643" s="0" t="inlineStr">
+        <is>
+          <t>ピュレア　レチビタリポエッセンスマスク</t>
+        </is>
+      </c>
+      <c r="F643" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月17日</t>
+        </is>
+      </c>
+      <c r="G643" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="644" spans="1:7">
+      <c r="A644" s="0" t="inlineStr">
+        <is>
+          <t>4970458822638</t>
+        </is>
+      </c>
+      <c r="B644" s="0" t="inlineStr">
+        <is>
+          <t>ピュレア　リジュオンリペアエッセンスマスク</t>
+        </is>
+      </c>
+      <c r="C644" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D644" s="0" t="inlineStr">
+        <is>
+          <t>4970458724116</t>
+        </is>
+      </c>
+      <c r="E644" s="0" t="inlineStr">
+        <is>
+          <t>ピュレア　リジュオンリポリペアエッセンスマスク</t>
+        </is>
+      </c>
+      <c r="F644" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月17日</t>
+        </is>
+      </c>
+      <c r="G644" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="645" spans="1:7">
+      <c r="A645" s="0" t="inlineStr">
+        <is>
+          <t>4971633162976</t>
+        </is>
+      </c>
+      <c r="B645" s="0" t="inlineStr">
+        <is>
+          <t>エルモア　１２ロール　シングル　５５Ｍ　花の香り</t>
+        </is>
+      </c>
+      <c r="C645" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G645" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="646" spans="1:7">
+      <c r="A646" s="0" t="inlineStr">
+        <is>
+          <t>4971633163010</t>
+        </is>
+      </c>
+      <c r="B646" s="0" t="inlineStr">
+        <is>
+          <t>エルモア　１２ロール　ピンクダブル　３０Ｍ　花の香り</t>
+        </is>
+      </c>
+      <c r="C646" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G646" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="647" spans="1:7">
+      <c r="A647" s="0" t="inlineStr">
+        <is>
+          <t>4902430744966</t>
+        </is>
+      </c>
+      <c r="B647" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒｍｅｎ　スカルプゴールド　コンディショナー　詰替　３００Ｇ</t>
+        </is>
+      </c>
+      <c r="C647" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D647" s="0" t="inlineStr">
+        <is>
+          <t>4987176370839</t>
+        </is>
+      </c>
+      <c r="E647" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸシャンプーつめかえ</t>
+        </is>
+      </c>
+      <c r="F647" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G647" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="648" spans="1:7">
+      <c r="A648" s="0" t="inlineStr">
+        <is>
+          <t>4902430744973</t>
+        </is>
+      </c>
+      <c r="B648" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒｍｅｎ　スカルプゴールド　シャンプー　詰替　３００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C648" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D648" s="0" t="inlineStr">
+        <is>
+          <t>4987176370822</t>
+        </is>
+      </c>
+      <c r="E648" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸコンディショナーつめかえ</t>
+        </is>
+      </c>
+      <c r="F648" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G648" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="649" spans="1:7">
+      <c r="A649" s="0" t="inlineStr">
+        <is>
+          <t>4987176021960</t>
+        </is>
+      </c>
+      <c r="B649" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプゴールドシャンプー超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C649" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D649" s="0" t="inlineStr">
+        <is>
+          <t>4987176370785</t>
+        </is>
+      </c>
+      <c r="E649" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸシャンプーつめかえ超特大サイズ３倍</t>
+        </is>
+      </c>
+      <c r="F649" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G649" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="650" spans="1:7">
+      <c r="A650" s="0" t="inlineStr">
+        <is>
+          <t>4987176023056</t>
+        </is>
+      </c>
+      <c r="B650" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプゴールドコンディショナー超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C650" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D650" s="0" t="inlineStr">
+        <is>
+          <t>4987176370792</t>
+        </is>
+      </c>
+      <c r="E650" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸコンディショナーつめかえ超特大サイズ３倍</t>
+        </is>
+      </c>
+      <c r="F650" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G650" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="651" spans="1:7">
+      <c r="A651" s="0" t="inlineStr">
+        <is>
+          <t>4987176143044</t>
+        </is>
+      </c>
+      <c r="B651" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　コンディショナー　つめかえ</t>
+        </is>
+      </c>
+      <c r="C651" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D651" s="0" t="inlineStr">
+        <is>
+          <t>4987176370457</t>
+        </is>
+      </c>
+      <c r="E651" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーコンディショナーつめかえ</t>
+        </is>
+      </c>
+      <c r="F651" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G651" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="652" spans="1:7">
+      <c r="A652" s="0" t="inlineStr">
+        <is>
+          <t>4987176243256</t>
+        </is>
+      </c>
+      <c r="B652" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C652" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D652" s="0" t="inlineStr">
+        <is>
+          <t>4987176370709</t>
+        </is>
+      </c>
+      <c r="E652" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールコンディショナーつめかえ超特大サイズ２．８倍</t>
+        </is>
+      </c>
+      <c r="F652" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G652" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="653" spans="1:7">
+      <c r="A653" s="0" t="inlineStr">
+        <is>
+          <t>4987176243287</t>
+        </is>
+      </c>
+      <c r="B653" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C653" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D653" s="0" t="inlineStr">
+        <is>
+          <t>4987176370549</t>
+        </is>
+      </c>
+      <c r="E653" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールシャンプーつめかえ超特大サイズ５．８倍</t>
+        </is>
+      </c>
+      <c r="F653" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G653" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="654" spans="1:7">
+      <c r="A654" s="0" t="inlineStr">
+        <is>
+          <t>4987176243294</t>
+        </is>
+      </c>
+      <c r="B654" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C654" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D654" s="0" t="inlineStr">
+        <is>
+          <t>4987176370778</t>
+        </is>
+      </c>
+      <c r="E654" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳグリーンゼラニウムシャンプーポンプ</t>
+        </is>
+      </c>
+      <c r="F654" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G654" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="655" spans="1:7">
+      <c r="A655" s="0" t="inlineStr">
+        <is>
+          <t>4987176243300</t>
+        </is>
+      </c>
+      <c r="B655" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C655" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D655" s="0" t="inlineStr">
+        <is>
+          <t>4987176370730</t>
+        </is>
+      </c>
+      <c r="E655" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳグリーンゼラニウムシャンプーつめかえ超特大サイズ２．８倍</t>
+        </is>
+      </c>
+      <c r="F655" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G655" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="656" spans="1:7">
+      <c r="A656" s="0" t="inlineStr">
+        <is>
+          <t>4987176243317</t>
+        </is>
+      </c>
+      <c r="B656" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　詰替え</t>
+        </is>
+      </c>
+      <c r="C656" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="G656" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="657" spans="1:7">
+      <c r="A657" s="0" t="inlineStr">
+        <is>
+          <t>4987176243324</t>
+        </is>
+      </c>
+      <c r="B657" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C657" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D657" s="0" t="inlineStr">
+        <is>
+          <t>4987176370716</t>
+        </is>
+      </c>
+      <c r="E657" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールシャンプーつめかえ超特大サイズ２．８倍</t>
+        </is>
+      </c>
+      <c r="F657" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G657" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="658" spans="1:7">
+      <c r="A658" s="0" t="inlineStr">
+        <is>
+          <t>4987176243348</t>
+        </is>
+      </c>
+      <c r="B658" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え</t>
+        </is>
+      </c>
+      <c r="C658" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="G658" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="659" spans="1:7">
+      <c r="A659" s="0" t="inlineStr">
+        <is>
+          <t>4987176243355</t>
+        </is>
+      </c>
+      <c r="B659" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C659" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D659" s="0" t="inlineStr">
+        <is>
+          <t>4987176370655</t>
+        </is>
+      </c>
+      <c r="E659" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールシャンプーポンプ</t>
+        </is>
+      </c>
+      <c r="F659" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G659" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="660" spans="1:7">
+      <c r="A660" s="0" t="inlineStr">
+        <is>
+          <t>4987176243393</t>
+        </is>
+      </c>
+      <c r="B660" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　詰替え</t>
+        </is>
+      </c>
+      <c r="C660" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="G660" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="661" spans="1:7">
+      <c r="A661" s="0" t="inlineStr">
+        <is>
+          <t>4987176243409</t>
+        </is>
+      </c>
+      <c r="B661" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C661" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D661" s="0" t="inlineStr">
+        <is>
+          <t>4987176370648</t>
+        </is>
+      </c>
+      <c r="E661" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールコンディショナーポンプ</t>
+        </is>
+      </c>
+      <c r="F661" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G661" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="662" spans="1:7">
+      <c r="A662" s="0" t="inlineStr">
+        <is>
+          <t>4987176271198</t>
+        </is>
+      </c>
+      <c r="B662" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプ　ゴールド　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C662" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D662" s="0" t="inlineStr">
+        <is>
+          <t>4987176370853</t>
+        </is>
+      </c>
+      <c r="E662" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸシャンプーポンプ</t>
+        </is>
+      </c>
+      <c r="F662" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G662" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="663" spans="1:7">
+      <c r="A663" s="0" t="inlineStr">
+        <is>
+          <t>4987176271211</t>
+        </is>
+      </c>
+      <c r="B663" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプ　ゴールド　コンディショナー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C663" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D663" s="0" t="inlineStr">
+        <is>
+          <t>4987176370846</t>
+        </is>
+      </c>
+      <c r="E663" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸコンディショナーポンプ</t>
+        </is>
+      </c>
+      <c r="F663" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G663" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="664" spans="1:7">
+      <c r="A664" s="0" t="inlineStr">
+        <is>
+          <t>4987176310729</t>
+        </is>
+      </c>
+      <c r="B664" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　シャンプー　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C664" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D664" s="0" t="inlineStr">
+        <is>
+          <t>4987176370471</t>
+        </is>
+      </c>
+      <c r="E664" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーシャンプーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="F664" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G664" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="665" spans="1:7">
+      <c r="A665" s="0" t="inlineStr">
+        <is>
+          <t>4987176310736</t>
+        </is>
+      </c>
+      <c r="B665" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　コンディショナー　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C665" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D665" s="0" t="inlineStr">
+        <is>
+          <t>4987176370464</t>
+        </is>
+      </c>
+      <c r="E665" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーコンディショナーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="F665" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G665" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="666" spans="1:7">
+      <c r="A666" s="0" t="inlineStr">
+        <is>
+          <t>4987176310774</t>
+        </is>
+      </c>
+      <c r="B666" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　コンディショナー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C666" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D666" s="0" t="inlineStr">
+        <is>
+          <t>4987176370495</t>
+        </is>
+      </c>
+      <c r="E666" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーコンディショナーつめかえ超特大サイズ３倍</t>
+        </is>
+      </c>
+      <c r="F666" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G666" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="667" spans="1:7">
+      <c r="A667" s="0" t="inlineStr">
+        <is>
+          <t>4987176310811</t>
+        </is>
+      </c>
+      <c r="B667" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　シャンプー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C667" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D667" s="0" t="inlineStr">
+        <is>
+          <t>4987176370488</t>
+        </is>
+      </c>
+      <c r="E667" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーシャンプーつめかえ超特大サイズ３倍</t>
+        </is>
+      </c>
+      <c r="F667" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G667" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="668" spans="1:7">
+      <c r="A668" s="0" t="inlineStr">
+        <is>
+          <t>4595121169423</t>
+        </is>
+      </c>
+      <c r="B668" s="0" t="inlineStr">
+        <is>
+          <t>クールネックリング　ベージュ無地　Ｓ</t>
+        </is>
+      </c>
+      <c r="C668" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G668" s="0" t="inlineStr">
+        <is>
+          <t>2026年01月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="669" spans="1:7">
+      <c r="A669" s="0" t="inlineStr">
+        <is>
+          <t>4595121169447</t>
+        </is>
+      </c>
+      <c r="B669" s="0" t="inlineStr">
+        <is>
+          <t>クールネックリング　マットグレー無地　Ｍ</t>
+        </is>
+      </c>
+      <c r="C669" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G669" s="0" t="inlineStr">
+        <is>
+          <t>2026年01月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="670" spans="1:7">
+      <c r="A670" s="0" t="inlineStr">
+        <is>
+          <t>4595121169454</t>
+        </is>
+      </c>
+      <c r="B670" s="0" t="inlineStr">
+        <is>
+          <t>クールネックリング　ピンク２ＷＡＹ　Ｍ</t>
+        </is>
+      </c>
+      <c r="C670" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G670" s="0" t="inlineStr">
+        <is>
+          <t>2026年01月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="671" spans="1:7">
+      <c r="A671" s="0" t="inlineStr">
+        <is>
+          <t>4595121169461</t>
+        </is>
+      </c>
+      <c r="B671" s="0" t="inlineStr">
+        <is>
+          <t>クールネックリング　オレンジ２ＷＡＹ　Ｍ</t>
+        </is>
+      </c>
+      <c r="C671" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G671" s="0" t="inlineStr">
+        <is>
+          <t>2026年01月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="672" spans="1:7">
+      <c r="A672" s="0" t="inlineStr">
+        <is>
+          <t>4595121169478</t>
+        </is>
+      </c>
+      <c r="B672" s="0" t="inlineStr">
+        <is>
+          <t>クールネックリング　ブルー無地　Ｌ</t>
+        </is>
+      </c>
+      <c r="C672" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G672" s="0" t="inlineStr">
+        <is>
+          <t>2026年01月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="673" spans="1:7">
+      <c r="A673" s="0" t="inlineStr">
+        <is>
+          <t>4595121169485</t>
+        </is>
+      </c>
+      <c r="B673" s="0" t="inlineStr">
+        <is>
+          <t>クールネックリング　ホワイト極細　ＭＬ</t>
+        </is>
+      </c>
+      <c r="C673" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G673" s="0" t="inlineStr">
+        <is>
+          <t>2026年01月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="674" spans="1:7">
+      <c r="A674" s="0" t="inlineStr">
+        <is>
+          <t>4582527716788</t>
+        </is>
+      </c>
+      <c r="B674" s="0" t="inlineStr">
+        <is>
+          <t>水着素材の接触冷感マスク　ＦＩＴＭＡＳＫホワイト　Ｍ　２枚</t>
+        </is>
+      </c>
+      <c r="C674" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月18日</t>
+        </is>
+      </c>
+      <c r="G674" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月09日</t>
+        </is>
+      </c>
+    </row>
+    <row r="675" spans="1:7">
+      <c r="A675" s="0" t="inlineStr">
+        <is>
+          <t>4987176145666</t>
+        </is>
+      </c>
+      <c r="B675" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　コンディショナー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C675" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D675" s="0" t="inlineStr">
+        <is>
+          <t>4987176370426</t>
+        </is>
+      </c>
+      <c r="E675" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーコンディショナーポンプ</t>
+        </is>
+      </c>
+      <c r="F675" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G675" s="0" t="inlineStr">
+        <is>
+          <t>2024年01月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="676" spans="1:7">
+      <c r="A676" s="0" t="inlineStr">
+        <is>
+          <t>4582527716795</t>
+        </is>
+      </c>
+      <c r="B676" s="0" t="inlineStr">
+        <is>
+          <t>水着素材の接触冷感マスク　ＦＩＴＭＡＳＫホワイト　Ｌ　２枚</t>
+        </is>
+      </c>
+      <c r="C676" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月18日</t>
+        </is>
+      </c>
+      <c r="G676" s="0" t="inlineStr">
+        <is>
+          <t>2023年05月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="677" spans="1:7">
+      <c r="A677" s="0" t="inlineStr">
+        <is>
+          <t>4902011100372</t>
+        </is>
+      </c>
+      <c r="B677" s="0" t="inlineStr">
+        <is>
+          <t>アテントうす型パンツ下着気分シンプルホワイトお試し</t>
+        </is>
+      </c>
+      <c r="C677" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
+      <c r="G677" s="0" t="inlineStr">
+        <is>
+          <t>2023年01月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="678" spans="1:7">
+      <c r="A678" s="0" t="inlineStr">
+        <is>
+          <t>4902011100396</t>
+        </is>
+      </c>
+      <c r="B678" s="0" t="inlineStr">
+        <is>
+          <t>アテントうす型パンツ下着気分シンプルホワイトＬ２枚お試しパック</t>
+        </is>
+      </c>
+      <c r="C678" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
+      <c r="G678" s="0" t="inlineStr">
+        <is>
+          <t>2023年01月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="679" spans="1:7">
+      <c r="A679" s="0" t="inlineStr">
+        <is>
           <t>4987176145710</t>
         </is>
       </c>
-      <c r="B561" s="0" t="inlineStr">
+      <c r="B679" s="0" t="inlineStr">
         <is>
           <t>ｈ＆ｓ　モイスチャー　シャンプー　ポンプ</t>
         </is>
       </c>
-      <c r="C561" s="0" t="inlineStr">
+      <c r="C679" s="0" t="inlineStr">
         <is>
           <t>2026年03月27日</t>
         </is>
       </c>
-      <c r="D561" s="0" t="inlineStr">
+      <c r="D679" s="0" t="inlineStr">
         <is>
           <t>4987176370433</t>
         </is>
       </c>
-      <c r="E561" s="0" t="inlineStr">
+      <c r="E679" s="0" t="inlineStr">
         <is>
           <t>ＨＳモイスチャーシャンプーポンプ</t>
         </is>
       </c>
-      <c r="F561" s="0" t="inlineStr">
+      <c r="F679" s="0" t="inlineStr">
         <is>
           <t>2026年03月30日</t>
         </is>
       </c>
-      <c r="G561" s="0" t="inlineStr">
+      <c r="G679" s="0" t="inlineStr">
         <is>
           <t>2022年10月26日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>