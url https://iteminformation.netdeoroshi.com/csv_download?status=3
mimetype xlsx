--- v3 (2026-04-17)
+++ v4 (2026-07-14)
@@ -97,17966 +97,23707 @@
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>後継品JAN</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>後継品商品名</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>後継品発売日</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4987176297228</t>
+          <t>4901435212760</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
+          <t>安心ローソク立て</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4987176297273</t>
+          <t>4904510667851</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　ピンク</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4987176297303</t>
+          <t>4904510667868</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　グリーン</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4987176297310</t>
+          <t>4904510667875</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｌサイズ　グリーン</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4987176297327</t>
+          <t>4904510996326</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
+          <t>ニトリル　極うす手袋　オートミール　内面加工　Мサイズ</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4987176297334</t>
+          <t>4904510996333</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｌ</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4987176297341</t>
+          <t>4904510997187</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｓサイズ　ピンク</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4987176297358</t>
+          <t>4904510997194</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ピンク</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4987176297365</t>
+          <t>4904510997200</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ブルー</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4987176297389</t>
+          <t>4904510997217</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
+          <t>樹から生まれた手袋グッドネ薄手Ｌブルー</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4987176297396</t>
+          <t>4906156036237</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
+          <t>デュレックス　潤滑ゼリー　ウォーム</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4987176297419</t>
+          <t>4906156100228</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
+          <t>クレアラシル　薬用　洗顔フォーム　マイルド</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4987176297426</t>
+          <t>4906156100327</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
+          <t>クレアラシル　薬用洗顔フォーム　１０ｘ</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4987176297433</t>
+          <t>4906156500653</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
+          <t>フィニッシュ　リンス</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>4987176376787</t>
+          <t>4906156501636</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズイージークリップタバコ用</t>
+          <t>フィニッシュリンス</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年08月19日</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4987176304605</t>
+          <t>4906156602760</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
+          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｍ</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4987176304612</t>
+          <t>4906156602777</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
+          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｌ</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4970458821938</t>
+          <t>4906156801637</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　クリアエッセンス　エッセンシャルトナー　２００ＭＬ</t>
+          <t>ノータッチ　フルーティフレッシュ　詰替え</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4970458821945</t>
+          <t>4906156802764</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　クリアエッセンス　セラム　５０ＭＬ</t>
+          <t>ミューズ　ノータッチ　ピーチローズ　つけかえボトル</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4978951061165</t>
+          <t>4973202504118</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>ラブラインファブリックソフターホワイトムスク替</t>
+          <t>ベビー清浄綿</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4977033311914</t>
+          <t>4973202611861</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>サンリオキャラクターズナチュラル１２ロールＷ</t>
+          <t>セフティハンター　厚手大判</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年04月15日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4901329500164</t>
+          <t>4973512258688</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>レモン石鹸ハンドソープ</t>
+          <t>アラウ．ベビー　ミルキーローション</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年04月10日</t>
-[...14 lines deleted...]
-          <t>2026年05月01日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4978951040757</t>
+          <t>4973512259296</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>ハーバルフレッシュコンパクトフレッシュオレンジ</t>
+          <t>アラウ．ベビー　ミルキーローション　詰替え</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4978951040764</t>
+          <t>4973512259463</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ハーバルフレッシュコンパクトグリーンライム８００</t>
+          <t>アラウ．ベビー　やわらか消臭仕上げ剤</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4516825006821</t>
+          <t>4973512259487</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>超はっ水剤弾き　ミニタイプ</t>
+          <t>アラウ．ベビー　やわらか消臭仕上げ剤　詰替用</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4903301310440</t>
+          <t>4973512263415</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>ファイナル　アルコール</t>
+          <t>ハンドラボ　薬用　泡ハンドソープ　詰替え</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4904651180684</t>
+          <t>4973512263439</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>パルティカラーフォーム　レッド　４０Ｇ</t>
+          <t>ハンドラボ　薬用　泡ハンドソープ　本体</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4973307575136</t>
+          <t>4973512263446</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>不織布子供マスク（３０枚入り　ベイビーシャーク　ＭＳＫＰ３０</t>
+          <t>ハンドラボ　薬用　泡ハンドソープ</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4987067828104</t>
+          <t>4973512263897</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　靴下用</t>
+          <t>ＳＡＲＡＹＡ　ウイルス細菌除去スプレー</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年04月06日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4970458821952</t>
+          <t>4973512308499</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　クリアエッセンス　クリーム　８０Ｇ</t>
+          <t>アラウ　洗たく用せっけん</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年04月02日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4902011705089</t>
+          <t>4973512308581</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>エルヴェールペーパータオルエコドライシングル２００枚（中判）</t>
+          <t>アラウ　洗たく用せっけん詰替え</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4902011761429</t>
+          <t>4973512308741</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>アテントＳケア前側吸収おしりさらさらパツド３２枚</t>
+          <t>アラウ　洗たく用せっけん　詰替え</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4902011762662</t>
+          <t>4973512308765</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>業務用アテントうす型ＳＦパンツＭ２２</t>
+          <t>アラウ　洗たく用せっけんゼラニウム</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4902011762679</t>
+          <t>4973512308772</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>アテントＲケアうす型ＦパンツＬ－ＬＬ２０枚</t>
+          <t>アラウ　洗たくせっけん　ゼラニウム　詰替え</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4902011765755</t>
+          <t>4903111253173</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>業務アテントＳケア夜１枚パッド多い３０枚</t>
+          <t>チャームナップ長時間快適用消臭タイプ</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年08月21日</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4902011768985</t>
+          <t>4210201347828</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>アテントＳケア長時間安心パッドダブルブロックタイプ３６枚　業務用</t>
+          <t>オーラルＢ　ＰＲＯ　６００　ブラックエディション　Ｚ</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4902011770070</t>
+          <t>4543268105187</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>アテント安心パッドスーパー吸収５４枚業務用</t>
+          <t>クレンジングジェルバーム</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4902011771367</t>
+          <t>4543268107761</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>アテントＳケア夜１枚安心パッド多いタイプスーパー２４枚　業務用</t>
+          <t>ナイトモイスチャーローション</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4902011775389</t>
+          <t>4543268108560</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>アテント昼安心通気パッド多いタイプワイドロング４２枚　業務用</t>
+          <t>ＬＵＬＵＭＩＮＡモーニングモイスチャーローション</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4902011834161</t>
+          <t>4543268109758</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　グレー　ふつう</t>
+          <t>シャルドネ香るシートマスク</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4902011834192</t>
+          <t>4543268110006</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ナチュラルホワイト</t>
+          <t>あんずとアゼライン酸フェイス＆ネックマスク</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4902011834208</t>
+          <t>4901234381513</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　グレー　小さめ</t>
+          <t>ミーアンドハー　ミルキィグロスジェル</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4902011834215</t>
+          <t>4901234381995</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ピンクベージュ</t>
+          <t>ミーアンドハー　ミルキィグロスジェル　モアシャイン</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4902011834222</t>
+          <t>4902125384811</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ローズ　小さめ</t>
+          <t>かゆらぎ　今昔香　沈香</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4902011834239</t>
+          <t>4902125384835</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ナチュラルホワイト</t>
+          <t>かゆらぎ　今昔香　金木犀</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4902011842685</t>
+          <t>4902125384842</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　Ｓサイズ　６２枚×２Ｐ</t>
+          <t>かゆらぎ　今昔香　桜</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4902011842708</t>
+          <t>4902125384859</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　Ｌサイズ　４４枚×２Ｐ</t>
+          <t>かゆらぎ　今昔香　緑茶</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>0000049469806</t>
+          <t>4902806130607</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>はだまも　ミスト</t>
+          <t>ゼットフェイス　フェイストレーニング　ミネラルクリーム</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2025年11月04日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>0000049795318</t>
+          <t>4902806130614</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>ライオンこどもハミガキ　メロン（アンパンマン）</t>
+          <t>ゼットフェイス　バイタライジング　ミネラルクリーム</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4513574025295</t>
+          <t>4902806130621</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>ディブ　３種のオイル　シャンプー（馬油・椿油・ココナッツオイル）　本体</t>
+          <t>ゼットフェイス　バイタライジング　ミネラルエッセンス</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4538353823657</t>
+          <t>4973202414042</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>ペット食器洗剤レギュラー２０　ネコ</t>
+          <t>うふっと　スウヨタオルふんわり大判ロールタイプ</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4544434902357</t>
+          <t>4973202703016</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>こどものハブラシ５Ｐ　０６－２３５</t>
+          <t>油流し隊</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4595121169430</t>
+          <t>4525636322969</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>クールネックリング　ホワイト無地　Ｍ</t>
+          <t>ボディスポンジ２　ハンギョドン</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4901080017710</t>
+          <t>4571537797214</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>アース虫よけネットＥＸ　玄関用　１年用</t>
+          <t>リーチクライデン　ピュアミントの香り</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4901080039514</t>
+          <t>4973227314563</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>マモルーム　ダニ用　１４４０時間用　取替え</t>
+          <t>デンタルプロ歯間ブラシ　Ｉ字　５０Ｐ　サイズ２（ＳＳ）</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4901080039712</t>
+          <t>4902125384828</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>マモルーム　蚊用　１４４０時間用　取替え</t>
+          <t>かゆらぎ　今昔香　白檀</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年07月06日</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4901080064318</t>
+          <t>4573475401635</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>サラテクト　ＡＣＴ　ＦＩＴ　カードタイプ</t>
+          <t>エアコン室外機保護パネル</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4901080067517</t>
+          <t>4987241190874</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>コバエがホイホイ　つめかえ　エコパック</t>
+          <t>スキンアクア　スーパーモイスチャー　エッセンス</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4901080208118</t>
+          <t>4513574037502</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>ブラックキャップ　スキマ用</t>
+          <t>麗白　ハトムギ　ボディローション　無香料タイプ</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4901080208217</t>
+          <t>4570084523628</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>ナチュラス　凍らすジェット　ゴキブリ秒殺</t>
+          <t>すべり止めシール　肉球ピタット　Ｓ</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4901080281012</t>
+          <t>4570084523635</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>カメムシコロリ</t>
+          <t>すべり止めシール　肉球ピタット　Ｍ</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4901080731517</t>
+          <t>4570084523642</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型レギュラー（ふつう）</t>
+          <t>すべり止めシール　肉球ピタット　Ｌ</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4901080731616</t>
+          <t>4570084524809</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型レギュラー（やわらかめ）</t>
+          <t>ＡＷＡＮソープディスペンサー</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4901080731715</t>
+          <t>4570084524939</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型コンパクト（ふつう）</t>
+          <t>ＭＯＣＯＮＡペット用ドライタオル</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4901080731814</t>
+          <t>4571113802158</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型コンパクト（やわらかめ）</t>
+          <t>全身洗浄料ＩＣＥじゃん詰替用</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4901080731913</t>
+          <t>4571113808037</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型ワイド（ふつう）</t>
+          <t>泡ボディソープレモン　本体</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4901080732019</t>
+          <t>4571113808044</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ極細シルキー毛　薄型ワイド（やわらかめ）</t>
+          <t>泡ボディソープ椿咲　本体</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4901080732118</t>
+          <t>4571113808150</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型レギュラー（ふつう）</t>
+          <t>オリエンタルムスクボディソープ本体</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4901080732217</t>
+          <t>4571113808273</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型レギュラー（やわらかめ）</t>
+          <t>Ｃプラス泡ボディソープ本体</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4901080732316</t>
+          <t>4571113808358</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型コンパクト（ふつう）</t>
+          <t>Ｃプラスレモン石鹸</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4901080732514</t>
+          <t>4901405006528</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型ワイド（ふつう）</t>
+          <t>香りの記憶チョコレートバラ詰</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4901080732613</t>
+          <t>4901435212074</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型ワイド（やわらかめ）</t>
+          <t>花げしきプチ　さくら</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4901080758712</t>
+          <t>4901435212081</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>アクアフレッシュトラベルソフトケース</t>
+          <t>花げしきプチ　ばら</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4901329220833</t>
+          <t>4901435212098</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>油処理剤　固めっ子</t>
+          <t>花げしきプチ　ラベンダー</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4901329220840</t>
+          <t>4901435212104</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>カネヨ　パイプキング</t>
+          <t>花げしきプチ　しゃぼん</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4901329230733</t>
+          <t>4901435212111</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>ジカヌール　エリソデポイントジェル</t>
+          <t>花げしきプチ　森林</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4901329260518</t>
+          <t>4901435212128</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>エリゼ化粧石鹸　３Ｐ　８０ｇ×３</t>
+          <t>花げしきプチ　白檀</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4901329271880</t>
+          <t>4903367093608</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>ソープンライム　本体</t>
+          <t>バスタブクリーナー詰替用</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4901329271897</t>
+          <t>4903367093639</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>ソープンライム詰替</t>
+          <t>アロエマイルド食器用洗剤　詰替用</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4901329271903</t>
+          <t>4903367093653</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>ソープンオレンジ　本体</t>
+          <t>トイレ泡クレンジング大容量　詰替用</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4901329271910</t>
+          <t>4903367093684</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>ソープンオレンジ詰替</t>
+          <t>オリエンタルムスク消臭剤詰替用</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4901329271996</t>
+          <t>4903367093943</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>濃縮台所洗剤　緑茶の香り</t>
+          <t>柔軟剤ウルトラ消臭クエン酸イン詰替用</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4901329290386</t>
+          <t>4903367306340</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>洗たく槽クリーナー</t>
+          <t>アロエマイルド食器用洗剤　本体</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4901331003066</t>
+          <t>4903367306371</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>ｂｉーｈａｄａ　ｏｍｐａ（ビハダオンパ）　Ｔ　ホルダー替刃２ヶ付</t>
+          <t>トイレ泡クレンジング　本体</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2024年03月04日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4901331003080</t>
+          <t>4973202414110</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>ｂｉーｈａｄａ　ｏｍｐａ（ビハダオンパ）　Ｔ　替刃</t>
+          <t>コットン・ラボ　うふっとスウヨタオルふんわり携帯用</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2025年03月03日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4901417621559</t>
+          <t>4977033411591</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>肌美精　リンクルケア　濃密潤い美容液</t>
+          <t>かんたん除菌ウエットノンアルコール</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4901417665829</t>
+          <t>4976558004615</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>プロスタイル　エアリーウェーブシェイクムース</t>
+          <t>ライフフェイシャルタオル２５枚入</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4901417667328</t>
+          <t>4977033411522</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>プロスタイル　ニュアンスメイクオイル　詰替用</t>
+          <t>ポケモンノンアル除菌ウェット２０枚</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月26日</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4901417840431</t>
+          <t>4931839218037</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>エピラット　除毛クリーム　リッチオイルケア</t>
+          <t>にゃんとクールなひんやりシート　ミケ柄</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4901435877532</t>
+          <t>4931839218044</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>黒缶線香</t>
+          <t>にゃんとクールなひんやりシート　サバトラ柄</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4901508973499</t>
+          <t>4931839218051</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>ツバキオイル　オイルミスト</t>
+          <t>にゃんとクールなひんやりシート　ハチワレ柄</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月27日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4901601070156</t>
+          <t>4931839218068</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>ねこのパフ　０００ＨＣ２２０６</t>
+          <t>にゃんとクールなひんやりネックリング　ミケ柄</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4901601071078</t>
+          <t>4931839218075</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>マスカラフィックススティック　０００ＫＱ３１４７</t>
+          <t>にゃんとクールなひんやりネックリング　ハチワレ柄</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4901601073966</t>
+          <t>4931839218082</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>ｃｏｓｍｅｕｐ　熊野筆　スライドリップブラシ　先丸（ＰＢＴ）</t>
+          <t>にゃんとクールなひんやりネックリング　サバトラ柄</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4901601177978</t>
+          <t>4987067465309</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>ＫＫ　キッチンバサミ（Ｐ柄）</t>
+          <t>新ぬくぬく当番　貼らない　レギュラー</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>4901601278248</t>
+          <t>4987067465408</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>ＨＬ０３０２アイシヤド－ブラシ２Ｐ</t>
+          <t>新ぬくぬく当番貼らないレギュラー</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4901601278279</t>
+          <t>4987067466504</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>ＨＬ０３０５ＳＳ　クシ付マユブラシマユズミ　ＢＫ</t>
+          <t>新ぬくぬく当番貼らないミニ</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4901601278309</t>
+          <t>4987067466801</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>ＳＳスクロールブラシ付マユズミＢＫ　ＨＬ０３０８</t>
+          <t>新ぬくぬく当番貼るミニ</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4901601278415</t>
+          <t>4987067466900</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>ＳＳ　リキッドファンデパフ　しずく型</t>
+          <t>新ぬくぬく当番貼るミニ</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4901601278446</t>
+          <t>4987067827701</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>パウダリ－フアンデパフ２Ｐダイ　ＨＬ０３５８</t>
+          <t>ホッカイロ　くつ用</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t>4987973222614</t>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>ホッカイロ　くつ用</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4901601278460</t>
+          <t>4987067828005</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>ＳＳパウダリーファンデパフ２Ｐ長角大　ＨＬ０３６０</t>
+          <t>ホッカイロ　靴下用</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t>4987973222638</t>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>ホッカイロ　くつ下用</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4901601307962</t>
+          <t>4987067843206</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>ｃｏｓｍｅｕｐ　ブラシ付アイブローペンシル　ダークブラウン</t>
+          <t>ぬくぬく当番　くつ用</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4901601307979</t>
+          <t>4987067843503</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>ｃｏｓｍｅｕｐ　ブラシ付アイブローペンシル　ナチュラルブラウン</t>
+          <t>ぬくぬく当番　くつ下用</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4901601308006</t>
+          <t>4964495600854</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>ｃｏｓｍｅｕｐ（コスメアップ　）　折りたたみマスカラコーム</t>
+          <t>キッズハミガキ　ストロベリー</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月10日</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>4964495600113</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>あわだたないこどもハミガキ　いちご香味</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>2006年06月01日</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4901601974386</t>
+          <t>4987176301574</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>プレストパウダー用パフ２Ｐ　ＨＫ０３０７</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　本体</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t>4987176386526</t>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香り本体</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4901601974447</t>
+          <t>4589581114956</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>ＨＫ０３１３オールシーズンスポンジパフ</t>
+          <t>マスコット　リップクリーム　ハチワレ</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月06日</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4901646120151</t>
+          <t>4589581114970</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>テンスターカラーリングキャップＬＢＣ３－０３</t>
+          <t>マスコット　リップクリーム　うさぎ</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月06日</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4901646127907</t>
+          <t>4901221165805</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>テンスター　セシル脱毛用ブライズワックス（Ｓ）</t>
+          <t>ジャストロック　丸型Ｌ</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月06日</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4901646146328</t>
+          <t>4902407025197</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>テンスターヘナ　リタッチカラートリートメント　ブラウン</t>
+          <t>アイスノン　シャツミスト　ＩＣＥ　ＫＩＮＧ　ピーチの香り　詰替え</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月06日</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4901646146335</t>
+          <t>4570117968167</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>テンスターヘナ　リタッチカラートリートメント　ソフトブラック</t>
+          <t>うるおいＵＶジェル　ちいかわ</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月03日</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4901646146571</t>
+          <t>4904510666144</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>テンスター　白髪用カラースティック　ソフトブラック</t>
+          <t>マイリトルガーデン　タンポポ　Ｍ</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月03日</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4901750025366</t>
+          <t>4973307635243</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>クツキングシートミニ</t>
+          <t>アイスバッグ　Ｓサイズ　トーマス＆フレンズ</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月03日</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4901750025373</t>
+          <t>4901221846513</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>クツキングシートレギユラー</t>
+          <t>Ｂ－Ｄ４６５１　デイリー極ふわフロス　１２０本入</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月01日</t>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t>4901221848012</t>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>デイリー　マイクロフロス</t>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4901750025380</t>
+          <t>4944109316517</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>クッキングシート　レギュラー</t>
+          <t>爆速吸水拭き取りクロス</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4901750211660</t>
+          <t>4973307660313</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>クリネックスソフティホワイト</t>
+          <t>ひんやりジェルピタシート　ＫＵお友だち　ＨＧＳ１６</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4901750251079</t>
+          <t>4902111727226</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>クリネックスシスティブルー</t>
+          <t>ラックス　バイオフュージョン　ダメージディフェンス　バイタルリペア　トリートメント</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4902011104523</t>
+          <t>4902050620183</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　くすみピンク　ふつう</t>
+          <t>はちみつボディソープオイルインタイプ本体</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月01日</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4902011104530</t>
+          <t>4902125610002</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　リッチグレー　ふつう</t>
+          <t>沈香寿山　塗箱短寸８入</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月31日</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t>4902125610019</t>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>沈香寿山　塗箱短寸８入</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4902011108750</t>
+          <t>4902407330673</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>キレキラ！バスルームクリーナー</t>
+          <t>ぬくぬくぷるにゃん</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4902011108767</t>
+          <t>4904681624967</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>キレキラ！フレッシュフローラルの香り</t>
+          <t>ＳＣ増量おかずカップ６号　８４枚</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4902011109955</t>
+          <t>4904681624974</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス　肌快適設計　Ｍサイズ</t>
+          <t>ＳＣ増量おかずカップ８号</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4902011115482</t>
+          <t>4904681624981</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチ新生児用</t>
+          <t>ＳＣ増量おかずカップ９号　４８枚</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4902011115499</t>
+          <t>4904681624998</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチＳサイズ</t>
+          <t>ＳＣ増量おかずカップ小判</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4902011115505</t>
+          <t>4906156400656</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチＭサイズ</t>
+          <t>ドクター・ショール　ベルベットスムーズ　電動角質リムーバー　ダイヤモンド　リフィル　エキストラ</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4902011115567</t>
+          <t>4906156400762</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチ新生児用</t>
+          <t>ベルベットスムーズ　ダイヤモンド　エキストラ（粗め）　ピンク</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4902011115574</t>
+          <t>4543268067768</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチＳサイズ</t>
+          <t>なた豆すっきり柿渋洗口液</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年05月27日</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4902011115581</t>
+          <t>4571169388064</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチＭサイズ</t>
+          <t>ＡＵＲＯキッチンお掃除スプレー</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年05月27日</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4902011115598</t>
+          <t>4930419482462</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>グーンプラスやわらかタッチパンツＭサイズ</t>
+          <t>まめいた　ボトルの中栓洗い</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年05月27日</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4902011830682</t>
+          <t>4901070129836</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>エリエール　サージカルマスク　ふつう</t>
+          <t>クルマの消臭力　プレミアムアロマゲル　アーバンリュクス</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月23日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4902011832921</t>
+          <t>4901070130597</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>エリエール　サージカルマスク　スマートタイプ　ふつうサイズ５０枚入り</t>
+          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ベルベットムスク</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4902011833690</t>
+          <t>4902424447736</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　ムレ爽快　アイズブルー　ふつう</t>
+          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年11月30日</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4902011833713</t>
+          <t>4902424447774</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　ムレ爽快　ラベンダー　ふつう</t>
+          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年11月30日</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4902011841992</t>
+          <t>4902424447873</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　パンツＬサイズ</t>
+          <t>おすだけベープスプレールームバリア４０回分不快害虫</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
-          <t>4902011124354</t>
+          <t>4902424442472</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>グーン　長時間でもモレ０へ　パンツ　Ｌサイズ</t>
+          <t>おすだけベープ　スプレー　ハイブリッド　２００回分　不快害虫用</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>2026年03月10日</t>
+          <t>2018年02月23日</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4902011842005</t>
+          <t>4901525010955</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　ＢＩＧサイズ</t>
+          <t>バウンシア　ボディソープ　ホワイトソープの香り　ポンプ付</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年09月01日</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4902011842623</t>
+          <t>4901601178920</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　敏感肌設計　新生児用</t>
+          <t>ＫＫ　ソフトスパチュラ</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
-          <t>4902011124811</t>
+          <t>4901601188202</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>グーン　ゆるうんちモレ０へ　新生児用</t>
+          <t>ＤＨ８２３６　ＫＫ　シリコーンソフトスパチュラ</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>2026年03月10日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4902011842647</t>
+          <t>4901601213775</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　敏感肌設計　Ｍサイズ</t>
+          <t>軽いフライパン（ＩＨ対応）　２６ＣＭ</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
-          <t>4902011124835</t>
+          <t>4901601189360</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>グーン　ゆるうんちモレ０へ　Ｍサイズ</t>
+          <t>ＤＷ５７０１　Ｎ　軽いフライパン（ＩＨ対応）　２６ｃｍ</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>2026年03月10日</t>
+          <t>2026年07月20日</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4902011842739</t>
+          <t>4901601213805</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　Ｌサイズ</t>
+          <t>軽いフライパン（ＩＨ対応）　３２ｃｍ</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
-          <t>4902011124859</t>
+          <t>4901601189391</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>グーン　長時間でもモレ０へ　パンツ　Ｌサイズ</t>
+          <t>ＤＷ５７０４　Ｎ　軽いフライパン（ＩＨ対応）　３２ｃｍ</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>2026年03月10日</t>
+          <t>2026年07月20日</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4902011842746</t>
+          <t>4904070062684</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　ＢＩＧサイズ</t>
+          <t>日本酒のラクうるジェルクリーム</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
-          <t>4902011124866</t>
+          <t>4904070080305</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>グーン　長時間でもモレ０へ　パンツ　ＢＩＧサイズ</t>
+          <t>日本酒のオールインワンジェルクリーム</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>2026年03月10日</t>
+          <t>2026年08月03日</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4902011861426</t>
+          <t>4987176292452</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　Ｌサイズ</t>
+          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　超メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年07月25日</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4902125268081</t>
+          <t>4987176292599</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>夢の夢　白梅の香り　大型バラ詰</t>
+          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　テラジャンボサイズ</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t>4987176402646</t>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄローズ＆グルーミングブーケの香りつめかえテラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4902125371811</t>
+          <t>4987176292766</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>ルーミィＣ＆Ｒ　沈香</t>
+          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　テラジャンボサイズ</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <t>4987176402493</t>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄフレッシュフラワー＆サボンの香りつめかえテラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4902125371828</t>
+          <t>4987176292797</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>ルーミィＣ＆Ｒ　白檀</t>
+          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　超メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月25日</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4902125371835</t>
+          <t>4987176336385</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>ルーミィＣ＆Ｒ　フランキンセンス</t>
+          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　超メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月25日</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4902125371842</t>
+          <t>4987176147820</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>ルーミィＣ＆Ｒ　ホワイトセージ</t>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　トリートメント　ポンプ</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4902125570054</t>
+          <t>4987176147837</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>やさしい時間　森の香　ひのき　コーン</t>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　シャンプー　ポンプ</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4902125659292</t>
+          <t>4987176147868</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>特撰御香　雪月花</t>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　シャンプー　つめかえ</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4902125667402</t>
+          <t>4987176147875</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>香伝　花の香り</t>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　トリートメント　つめかえ</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4902125667501</t>
+          <t>4987176147882</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>香伝　香木の香り</t>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　シャンプー　ポンプ</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4902125892927</t>
+          <t>4987176147899</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　ボディミスト　フォースポーツ　シトラスフローラル　１００ｍｌ</t>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　トリートメント　ポンプ</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4902125892934</t>
+          <t>4987176147929</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　ボディミスト　フォースポーツ　シトラスウッディ　１００ｍｌ</t>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　シャンプー　つめかえ</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4902125893696</t>
+          <t>4987176147936</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　グレープシードオイル　２００ｍｌ</t>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　トリートメント　つめかえ</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4902125893719</t>
+          <t>4987176170767</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　ホホバオイル　３０ｍｌ</t>
+          <t>和の実　ｂｙ　ヘアレシピ　とろとろトリートメントヘアマスク</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4902125893986</t>
+          <t>4570118048431</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　アロマティックミスト　マインド　アップリフティング（昼用）　１００ｍｌ</t>
+          <t>ＺＥＮＢＵＷＡＳＨ　ナンバーワン戦隊ゴジュウジャー</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年07月03日</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4902125893993</t>
+          <t>4056800251346</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　アロマティックミスト　マインド</t>
+          <t>ウエラトーンツープラスワン　液状タイプ　９Ｇ</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4902407393883</t>
+          <t>4064666238838</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>ドライ＆ドライＵＰ　引き出し・衣装ケース用　ホワイトアロマソープの香り</t>
+          <t>ウエラトーン２＋１　ミルキーＥＸ　７ＧＭ</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4902407393920</t>
+          <t>4901105202022</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>ドライ＆ドライＵＰ　クローゼット・洋服ダンス用　ホワイトアロマソープの香り</t>
+          <t>泡だつバススポンジ　ナイロン　ＢＳ００１</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4902407397140</t>
+          <t>4901433035804</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>ドライ＆ドライＵＰ　ホワイトアロマソープの香り　４５０ｍＬ</t>
+          <t>ヒロインクイックアイブロウＮ　０１</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4902407580320</t>
+          <t>4901433035811</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>快適ガードプロ　プリーツタイプ　こども用</t>
+          <t>ヒロインクイックアイブロウＮ　０２</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>4902468226106</t>
+          <t>4901433035828</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>ＤＥＴクリア　ジェリー無香料タイプ</t>
+          <t>ヒロインクイックアイブロウＮ　０３</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>4902468232534</t>
+          <t>4901433107655</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>モイストラボ　ミネラルファンデーションナチュラルベージュＹ</t>
+          <t>プルーフシャイニールージュ　４４</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>4902468232541</t>
+          <t>4971902087917</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>モイストラボ　ミネラルファンデーションナチュラルオークルＹ</t>
+          <t>薬用入浴剤　ノボピン温活　柑橘の恵み　２０錠入</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>4902468410000</t>
+          <t>4971902087924</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>イソフ　ＬＡＢＯ　５％化粧水</t>
+          <t>薬用入浴剤　ノボピン温活　森林の恵み　２０錠入</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>4902468410017</t>
+          <t>4971902087931</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>イソフ　ＬＡＢＯ　３０％美容液</t>
+          <t>薬用入浴剤　ノボピン温活　ハーブの恵み　２０錠入</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>4902468410024</t>
+          <t>4984824801578</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>イソフ　ＬＡＢＯ　２０％クリーム</t>
+          <t>アルカリ　単４増量　ＬＲ０３ＸＪＳＰ／５Ｈ</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4903301242208</t>
+          <t>4902111777306</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>ふんわりソフラン　本体</t>
+          <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー・トリートメント　サシェセット</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月06日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4903301254720</t>
+          <t>4902111777993</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　サラサラｆｅｅｌタイプ　グリーンシトラスの香り</t>
+          <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー　詰替え</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4903301254737</t>
+          <t>4972525514439</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　サラサラｆｅｅｌタイプ　グリーンシトラスの香り　詰め替え</t>
+          <t>ツーウェイ・カカトのヤスリ</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4903301265849</t>
+          <t>4972525534819</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Ｂａｎ（バン）汗ブロック足用ジェル</t>
+          <t>ステンレス製鼻毛・ムダ毛用はさみ</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4903301311843</t>
+          <t>4902111734965</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　オイルインタイプ　ピュアローズの香り　本体</t>
+          <t>ダヴ　フレッシュ　洗顔料</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月26日</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4903301311898</t>
+          <t>4901750844356</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　オイルインタイプ　ピュアローズの香り　詰替用</t>
+          <t>フリーダムアクティワイドパッド５００プラス３０枚</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月24日</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4903301311911</t>
+          <t>4562351980036</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるオイルインタイプ　ローズガーデンの香り　本体</t>
+          <t>ＰＡＣＥ４　ホルダー</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4903301312017</t>
+          <t>4589581114963</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるオイルインタイプ　ローズガーデンの香り　詰替用</t>
+          <t>マスコット　リップクリーム　ちいかわ</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>4903301321057</t>
+          <t>4906156037685</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるサラサラｆｅｅｌタイプ　グリーンシトラスの香り　本体</t>
+          <t>ヴィート　ボタニカルズ　除毛クリーム　敏感肌用</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4903301321095</t>
+          <t>4906156037913</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるサラサラｆｅｅｌタイプ　グリーンシトラスの香り　つめかえ用</t>
+          <t>ヴィートリッチバスタイム除毛クリーム敏感肌用</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4903301321217</t>
+          <t>4901738171474</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　サラサラｆｅｅｌタイプ　グリーンシトラスの香り　つめかえ用大型サイズ</t>
+          <t>シルバー　キング</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月20日</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4903301329732</t>
+          <t>4901738357465</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　オイルインタイプピュアローズの香り　つめかえ用大型サイズ</t>
+          <t>シルバー　ツルマル　徳用糊</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月20日</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4903301363552</t>
+          <t>4987176258878</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　つめかえ用　特大</t>
+          <t>ファブリーズ　トイレ用消臭剤　フルーティ・グリーン　詰替え</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>4903301380276</t>
+          <t>4987176377036</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>ソフランプレミアム消臭フローラルアロマの香りつめかえ用</t>
+          <t>ファブリーズトイレ用消臭剤リフレッシュ・フォレストつめかえ</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>2026年03月06日</t>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4903301363583</t>
+          <t>4987176258892</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　ウルトラジャンボ</t>
+          <t>ファブリーズ　トイレ用消臭剤　フルーティ・グリーン　本体</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>4903301380122</t>
+          <t>4987176377012</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>ソフランプレミアム消臭フローラルアロマの香りつめかえ用</t>
+          <t>ファブリーズトイレ用消臭剤リフレッシュ・フォレスト本体</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>2026年03月06日</t>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4903301363620</t>
+          <t>4987176258908</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　アロマソープの香り　つめかえ用　特大</t>
+          <t>ファブリーズ　トイレ用消臭剤　フルーティ・グリーン　詰替え</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>4903301380177</t>
+          <t>4987176377043</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>ソフランプレミアム消臭アロマソープの香りつめかえ用</t>
+          <t>ファブリーズトイレ用消臭剤リフレッシュ・フォレストつめかえ</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>2026年03月06日</t>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4903301363675</t>
+          <t>4987176293022</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　ホワイトハーブアロマの香り　本体</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t>4987176387080</t>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>レノアクエン酸ｉｎ超消臭超無臭さわやかシトラスの香りつめかえ用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4903301363682</t>
+          <t>4987176293039</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　ホワイトハーブアロマの香り　つめかえ用</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　本体</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t>4987176387073</t>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <t>レノアクエン酸ｉｎ超消臭部屋干しフレッシュグリーンの香り本体</t>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4903301363699</t>
+          <t>4987176293060</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　ホワイトハーブアロマの香り　つめかえ用特大</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t>4987176387035</t>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>レノアクエン酸ｉｎ超消臭部屋干しフレッシュグリーンの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>4903301363729</t>
+          <t>4987176293091</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　ホワイトハーブの香り　ウルトラジャンボ</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　ＳＰＯＲＴＳ　リフレッシュリリーの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t>4987176387103</t>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <t>レノアクエン酸ｉｎ超消臭ＳＰＯＲＴＳリフレッシュリリーの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4903301363743</t>
+          <t>4987176293107</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　本体</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　本体</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>4903301379775</t>
+          <t>4987176387011</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>ソフランプレミアム消臭フレッシュグリーンアロマの香り本体</t>
+          <t>レノアクエン酸ｉｎ超消臭超無臭さわやかシトラスの香り本体</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>2026年03月06日</t>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4903301363750</t>
+          <t>4987176293138</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　つめかえ用</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t>4987176387042</t>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>レノアクエン酸ｉｎ超消臭超無臭さわやかシトラスの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4903301363767</t>
+          <t>4987176293145</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　つめかえ用　特大</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>4903301379607</t>
+          <t>4987176386977</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>ソフランプレミアム消臭フレッシュグリーンアロマの香りつめかえ用</t>
+          <t>レノアクエン酸ｉｎ超消臭部屋干しフレッシュグリーンの香りつめかえ用特大サイズ</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>2026年03月06日</t>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>4903301363781</t>
+          <t>4987176293169</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　ウルトラジャンボ</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　ＳＰＯＲＴＳ　リフレッシュリリーの香り　本体</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
-          <t>4903301381365</t>
+          <t>4987176386991</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>ソフランプレミアム消臭フレッシュグリーンアロマの香りつめかえ用</t>
+          <t>レノアクエン酸ｉｎ超消臭ＳＰＯＲＴＳリフレッシュリリーの香り本体</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>2026年03月06日</t>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4903339688719</t>
+          <t>4987176293190</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>プロの化学　床用ワックス</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　ＳＰＯＲＴＳ　リフレッシュリリーの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t>4987176386960</t>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>レノアクエン酸ｉｎ超消臭ＳＰＯＲＴＳリフレッシュリリーの香りつめかえ用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>4903339712810</t>
+          <t>4987176351203</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>プロのワックスはくり剤Ｎ</t>
+          <t>ファブリーズ　トイレ用消臭剤　フルーティグリーン　本体＋詰替え</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月19日</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t>4987176377029</t>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズトイレ用消臭剤リフレッシュ・フォレスト本体＋つめかえ１個パック</t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4903339739718</t>
+          <t>4973307532924</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>プロの化学床・石床用洗剤</t>
+          <t>メラミン製茶碗　くまのプーさん</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月17日</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>4903339785319</t>
+          <t>4538353793165</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>店舗用　万能クリーナー</t>
+          <t>ペーパーソープ（３０枚入）レモン</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4904651123988</t>
+          <t>4986399002763</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>クレオディーテ　クリアリーカラー　（白髪用）　＜ローズショコラ＞</t>
+          <t>アクアビーズαローズ３６０Ｇ</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>4904651124565</t>
+          <t>4538353793141</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>サロンドプロ　泡のヘアカラー・エクストラリッチ（白髪用）２Ｂ＜明るいベージュブラウン＞</t>
+          <t>ペーパーソープ（３０枚入）ローズ</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月15日</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>4904651124596</t>
+          <t>4548404101108</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>クレオディーテ　クリアリーカラー　（白髪用）　＜マットアッシュ＞</t>
+          <t>キクロンｆ　あわどーなっちょ　袋入</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月12日</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>4904651124657</t>
+          <t>4987115544635</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>パルティ　カラーリングミルク　＜おねがいブラウン＞</t>
+          <t>虫コナーズ玄関用３６６日　無臭</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月12日</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4904651187270</t>
+          <t>4902125265011</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>モモリ　うるおい続くトリートメントバター</t>
+          <t>天壇　進物３０００°　桐箱　包装品</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>4904681303695</t>
+          <t>4902125265110</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>子供用祝箸　ルフィ</t>
+          <t>天壇　進物５０００°　桐箱　包装品</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>4904681303701</t>
+          <t>4570084521372</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>子供用祝箸　チョッパー</t>
+          <t>泡立ちコゲ取りスポンジ</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月29日</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4906156501438</t>
+          <t>4978955005462</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>フィニッシュ　パウダー　レモン</t>
+          <t>ストロングディ・アイサー</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月28日</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4906156800722</t>
+          <t>4971902926179</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>ミューズ　ノータッチ　ボトルキッチン</t>
+          <t>液体肥料（草花・鉢花用）３５ｍｌ×１０本入</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月15日</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4964495600847</t>
+          <t>4977033116076</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>キッズハミガキ　オレンジ</t>
+          <t>アニアポケット</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月11日</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4976680543051</t>
+          <t>4977033117530</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>ＦＵＪＩＴＳＵ　トリプルタップ　ＦＨ５３０２－Ｗ（Ｈ）</t>
+          <t>超宇宙刑事ギャバン　インフィニティ</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月11日</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4976680543075</t>
+          <t>4516825006821</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>ＦＵＪＩＴＳＵ　テーブルタップＶＥ　３口／２ｍ　ＦＨ２３２７－Ｗ（Ｈ）</t>
+          <t>超はっ水剤弾き　ミニタイプ</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t>4516825007033</t>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>超はっ水コーティング剤弾き！ミニタイプＡｇ除菌プラス</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月09日</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4976680543082</t>
+          <t>4516825005534</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>ＦＵＪＩＴＳＵ　テーブルタップＶＥ　３口／３ｍ　ＦＨ２３３７－Ｗ（Ｈ）</t>
+          <t>Ｔｉｐｏ’ｓ超発水剤　弾き！！</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月02日</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t>4516825006968</t>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>超はっ水コーティング剤弾き！Ａｇ除菌プラス</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月09日</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>4977033311655</t>
+          <t>4956810236688</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>ハローキティＷ</t>
+          <t>バリューチョイス　キッチンスポンジ　ネットタイプ</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t>4956810240999</t>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>バリューチョイス　キッチンスポンジ　ネット</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4983043374405</t>
+          <t>4902011109955</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>宅配ボックス</t>
+          <t>グーンプラス　肌快適設計　Ｍサイズ</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>2026年03月31日</t>
         </is>
       </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t>4902011124347</t>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　パンツ　Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
+        </is>
+      </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4983043374412</t>
+          <t>4902011115482</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>宅配ボックス</t>
+          <t>グーンプラス敏感肌にやわらかタッチ新生児用</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>2026年03月31日</t>
         </is>
       </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t>4902011124293</t>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　新生児用</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
+        </is>
+      </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>4983043374429</t>
+          <t>4902011115581</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>宅配ボックス</t>
+          <t>グーンプラス敏感肌にやわらかタッチＭサイズ</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>2026年03月31日</t>
         </is>
       </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t>4902011124392</t>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
+        </is>
+      </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>4984194821985</t>
+          <t>4956810236664</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>ルナメヴィ　デリケートバブルウォッシュ</t>
+          <t>バリューチョイス　キッチンスポンジ　ハードタイプ</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>2026年03月31日</t>
         </is>
       </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t>4956810240975</t>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>バリューチョイス　キッチンスポンジ　ハード</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>4987036535415</t>
+          <t>4516825006203</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>ベルディオＵＶバリアミルク</t>
+          <t>Ｔｉｐｏ’ｓ　超はっ水剤弾き！トイレ用　本体</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年03月26日</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t>4516825006975</t>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>超ハッ水コーティング剤弾き！トイレ用</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月09日</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>4987067466009</t>
+          <t>4582559947495</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼らないミニ</t>
+          <t>ＮＩＳＨＩＫＩＮ　冷感ネックリング・ホワイトＬ</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年08月04日</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>4987067466702</t>
+          <t>4902424440881</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼るレギュラー</t>
+          <t>カダンスズメバチバスーカジェット５５０ＭＬ</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年07月31日</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t>4902424451467</t>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>カダンスズメバチバズーカジェット</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>2025年01月20日</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>4987977000676</t>
+          <t>4550516474216</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　爽やか息ケア〈１４５０ｐｐｍ〉</t>
+          <t>ＴＳＵＢＡＫＩ　プレミアムＥＸ　インテンシブリペア　＜シャンプー＞　つめかえ用</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t>4550516486042</t>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>ＴＳＵＢＡＫＩ　プレミアムＥＸ　ダメージケア＆リペア　シャンプー　詰替え</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月04日</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>4547691782205</t>
+          <t>4550516474414</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>カシニーナ　スウィートピンク　Ｍサイズ</t>
+          <t>ＴＳＵＢＡＫＩ　プレミアムＥＸ　インテンシブリペア　＜コンディショナー＞　つめかえ用</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t>4550516485984</t>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>ＴＳＵＢＡＫＩ　プレミアムＥＸ　ダメージケア＆リペア　コンディショナートリートメント　詰替え</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月04日</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>4985275797304</t>
+          <t>4902393558297</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>香りサフロン柔軟剤　パフュームドヨーロッパ　ローズブーケの香り　大容量</t>
+          <t>Y－29とって付きポリ袋20－25L半透明20枚</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2024年08月31日</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>4985275799445</t>
+          <t>4902393560207</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>香りサフロン柔軟剤パフュームドヨーロッパローズの香り</t>
+          <t>ＣＹ２０　とって付きごみ袋　２０Ｌ－２５Ｌ</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2024年08月01日</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>4985275797403</t>
+          <t>4902393559447</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>香りサフロン柔軟剤　パフュームドヨーロッパ　ミュゲコットンの香り　大容量</t>
+          <t>Y44T とって付き45L 半透明 20枚</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2024年08月31日</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
-          <t>4985275799452</t>
+          <t>4902393560405</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>香りサフロン柔軟剤パフュームドヨーロッパミュゲコットンの香り</t>
+          <t>ＣＹ４０　とって付きごみ袋　４５Ｌ</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2024年04月08日</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>4985275797410</t>
+          <t>4902393325349</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>香りサフロン柔軟剤パフュームドヨーロッパ　ローズブーケの香り</t>
+          <t>U34おトクなゴミ袋30L 半透明 30枚</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2024年03月31日</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>8801051232288</t>
+          <t>4902393326445</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>チャヨンポン食器用洗剤松葉の香り本体</t>
+          <t>Ｕ４４Ｔ　おトクな！ゴミ袋　４５Ｌ　白半透明　３０枚</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2024年03月31日</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>8801051232295</t>
+          <t>4902393654401</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>チャヨンポン食器用洗剤オレンジの香り本体</t>
+          <t>ペール用ゴミ袋４５Ｌ白半透明３０枚　Ｐ－５Ｒ</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2023年12月31日</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t>4902393393409</t>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>ＣＰ５Ｒ　ペール用ゴミ袋　ノクーイン　４５Ｌ　白半透明</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月01日</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>4987176310743</t>
+          <t>4902393539548</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　詰替え　特大サイズ</t>
+          <t>ＵＨ４４強化ポリ袋４５Ｌ３０Ｐ半透明</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2022年12月15日</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>4987176310750</t>
+          <t>4902393539340</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　特大サイズ</t>
+          <t>ＵＨ３４強化ポリ３０Ｌ半透明３０枚</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2022年08月15日</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>4987176370747</t>
+          <t>4902393580250</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>ＨＳグリーンゼラニウムシャンプーつめかえ特大サイズ１．５倍</t>
+          <t>ＣＵＨ３４　ＮＯＣＯＯ　サニパックポリ袋　半透明　３０Ｌ</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2022年05月11日</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>4987176310767</t>
+          <t>4902393507219</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　詰替え　特大サイズ</t>
+          <t>容量表記入り白半透明ごみ袋20L10枚0.018mm　HT21</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>4901221846933</t>
+          <t>4902393507318</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>ふんわりタッチな歯間ブラシ１０本入・Ｓ</t>
+          <t>容量表記入り白半透明ごみ袋３０Ｌ１０枚０．０１８ｍｍ　ＨＴ３１</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
-          <t>2026年03月26日</t>
-[...14 lines deleted...]
-          <t>2026年01月26日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>4901221846940</t>
+          <t>4902393507417</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>ふんわりタッチな歯間ブラシ１０本入・Ｍ</t>
+          <t>容量表記入り白半透明ごみ袋４５Ｌ１０枚０．０２０ｍｍ　ＨＴ４１</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
-          <t>2026年03月26日</t>
-[...14 lines deleted...]
-          <t>2026年01月26日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>4901221846957</t>
+          <t>4902393507929</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>ふんわりタッチな歯間ブラシ１０本入・Ｌ</t>
+          <t>容量表記入り白半透明ごみ袋９０Ｌ１０枚０．０２３ｍｍ　ＨＴ９２</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
-          <t>2026年03月26日</t>
-[...14 lines deleted...]
-          <t>2026年01月26日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>4987643110258</t>
+          <t>4902393572590</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>アパガードクリスタル歯ブラシ</t>
+          <t>ＶＸ５９　ＶＡＬＵＥ４５Ｌ半透明５０枚</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
-          <t>2026年03月25日</t>
+          <t>2022年06月28日</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
-          <t>4987643110302</t>
+          <t>4902393580311</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>アパガードクリスタル歯ブラシ　ふつう</t>
+          <t>ＣＵＨ６１　ＮＯＣＯＯ　サニパックポリ袋　　半透明　４５Ｌ　５０枚</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2022年05月11日</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>4987176238894</t>
+          <t>4902393539449</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>パンパース　通気性プラス　パンツ　ビッグサイズ</t>
+          <t>UH54強化ポリ袋45L50P半透明</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2022年06月15日</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>4987176377968</t>
+          <t>4902393580328</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>パンパース超吸収エアリー</t>
+          <t>ＣＵＨ５４　ＮＯＣＯＯ　サニパックポリ袋　　半透明　４５Ｌ　５０枚</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2022年05月11日</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>4987176238917</t>
+          <t>4543268101301</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>パンパース　通気性プラス　パンツ　Ｌサイズ</t>
+          <t>マイクロニードル美容クリーム</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
-[...14 lines deleted...]
-          <t>2026年03月16日</t>
+          <t>2026年06月22日</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>4987176238931</t>
+          <t>4543268108607</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>パンパース　通気性プラス　パンツ　Ｍサイズ</t>
+          <t>ＬＵＬＵＭＩＮＡ朝おはようシートマスク</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
-[...14 lines deleted...]
-          <t>2026年03月16日</t>
+          <t>2026年06月19日</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>4987176285355</t>
+          <t>4976797116704</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　超特大サイズ</t>
+          <t>ゴミ袋　Ｐ－７０ハイパワー７０型透明１０枚</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
-[...14 lines deleted...]
-          <t>2026年03月16日</t>
+          <t>2026年06月19日</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>4987176285362</t>
+          <t>4562351980043</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　特大サイズ</t>
+          <t>ＰＡＣＥ４　替刃４ヶ入り</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
-[...14 lines deleted...]
-          <t>2026年03月16日</t>
+          <t>2026年06月17日</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>4987176285416</t>
+          <t>4987176318862</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　詰替え　増量サイズ</t>
+          <t>アリエール　ミライ　超濃縮　部屋干し＆スポーツ　本体</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
-[...14 lines deleted...]
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>4987176319722</t>
+          <t>4987176297228</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>レノア　ハピネス　夢ふわタッチ　ウォームコットン＆すずらんの香り　本体</t>
+          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2026年05月22日</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
-          <t>4987176350312</t>
+          <t>4987176376718</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り本体</t>
+          <t>ファブリーズイージークリップスカイブリーズ</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>4580468476402</t>
+          <t>4987176297273</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>ぷよぽよシール</t>
+          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t>4987176376848</t>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフォレストブリーズ</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>4903111523894</t>
+          <t>4987176297303</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>超快適ＳＭＡＲＴＣＯＬＯＲ　ＭｙＰａｌｅｔｔｅ　Ｐｉｎｋ×Ｇｒａｙふつう２０枚</t>
+          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
-          <t>2025年09月21日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t>4987176376749</t>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフローラルブリーズ</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>4550516475114</t>
+          <t>4987176297310</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４　パウダースプレー　ヴァンミニョン　Ｌ　１４２Ｇ</t>
+          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
-          <t>2025年03月31日</t>
+          <t>2026年05月22日</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
-          <t>4550516492944</t>
+          <t>4987176376701</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４　デオドラントスプレー（ヴァンミニョン）Ｌ</t>
+          <t>ファブリーズイージークリップスカイブリーズ</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>2025年02月05日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>4547410260496</t>
+          <t>4987176297327</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>チェキフイルム　インスタックスミニ　シャイニースター　ＷＷ　１</t>
+          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
-          <t>2024年12月17日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t>4987176376725</t>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップスカイブリーズ</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>4901616010765</t>
+          <t>4987176297341</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>ガム歯周プロケアペーストうるおいタイプ</t>
+          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
-          <t>2026年04月06日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t>4987176376817</t>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフローラルブリーズ</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>4516825005534</t>
+          <t>4987176297358</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Ｔｉｐｏ’ｓ超発水剤　弾き！！</t>
+          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
-          <t>2026年04月02日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t>4987176376763</t>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップシトラスブリーズ゛</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>4582559941332</t>
+          <t>4987176297365</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうグローブＰＥブルーＭ</t>
+          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
-          <t>2026年04月02日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t>4987176376732</t>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップシトラスブリーズ</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>4903301364719</t>
+          <t>4987176297389</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用</t>
+          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
-          <t>2026年04月02日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t>4987176376756</t>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップナチュラルサボン</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>4901080723314</t>
+          <t>4987176297396</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>ポリデントＮＥＯ　入れ歯洗浄剤</t>
+          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t>4987176376800</t>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップタバコ用</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>4902011834178</t>
+          <t>4987176297419</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ピンクベージュ</t>
+          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t>4987176376794</t>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフローラルブリーズ</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>4956810236688</t>
+          <t>4987176297426</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>バリューチョイス　キッチンスポンジ　ネットタイプ</t>
+          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t>4987176376770</t>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップナチュラルサボン</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>4971710523690</t>
+          <t>4987176304605</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>ウルミナプラス　生つや肌　おしろい乳液</t>
+          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年05月22日</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
-          <t>4971710633085</t>
+          <t>4987176376688</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>ウルミナプラス　生つや肌　水光おしろいＵＶ乳液　０１（ナチュラルベージュ）</t>
+          <t>ファブリーズイージークリップホワイトムスク</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>2026年02月20日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>4971710558784</t>
+          <t>4987176304612</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>ウルミナプラス　生つや肌　おしろい乳液　イルミネイト</t>
+          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年05月22日</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
-          <t>4971710633092</t>
+          <t>4987176376695</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>ウルミナプラス　生つや肌　水光おしろいＵＶ乳液　０２（ラベンダー）</t>
+          <t>ファブリーズイージークリップホワイトムスク</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>2026年02月20日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>0000049795301</t>
+          <t>4901316680367</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>ライオンこどもハミガキ　いちご（アンパンマン）</t>
+          <t>クロバーラブ　ラブメリー　布補修ボンド　４０ｇ　６８－０３６</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月15日</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>4901080093417</t>
+          <t>4901738253828</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>マモルーム　ゴキブリ用　取替え　２ヵ月用</t>
+          <t>シルバー　Ｐ　せんたく糊　７５０ｇ</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年05月15日</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>4902011102871</t>
+          <t>4902111754369</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　敏感肌にやわらかタッチ　ＢＩＧ</t>
+          <t>ダヴメン＋ケア（ダヴメンプラスケア）　ボディウォッシュ　クリーンコンフォート　ポンプ</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2024年10月21日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>4902011115512</t>
+          <t>4906156038101</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチＬサイズ</t>
+          <t>ヴィートメン　除毛クリーム　敏感肌用＆アフターケアクリーム</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>4902011723830</t>
+          <t>4973307559815</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>エリエール消臭プラスコンパクトダブル</t>
+          <t>竹安全箸　１６．５ｃｍ　すみっコぐらし　学園</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>4902011832914</t>
+          <t>4973307625916</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ローズ　ふつう</t>
+          <t>不織布子供マスク　ミッキー＆フレンズ</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>4902011842630</t>
+          <t>4582559943176</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　敏感肌設計　Ｓサイズ</t>
+          <t>ＮＩＳＨＩＫＩＮ濡れると９９％除菌するドライペーパータオル</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年05月12日</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>4902011842722</t>
+          <t>4901750211660</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　Ｍサイズ</t>
+          <t>クリネックスソフティホワイト</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
-          <t>4902011124842</t>
+          <t>4901750211585</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>グーン　ゆるうんちモレ０へ　パンツＭサイズ</t>
+          <t>クリネックスソフティ４ロール（ダブル）</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>2026年03月10日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>4903301242260</t>
+          <t>4901750251079</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>ふんわりソフラン　詰め替え</t>
+          <t>クリネックスシスティブルー</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
-          <t>4903301378402</t>
+          <t>4901750251277</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>ふんわりソフランつめかえ用</t>
+          <t>クリネックスシスティ４ロール（ダブル）リラックスブルー</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>2026年03月06日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>4903301252900</t>
+          <t>4901121263502</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>ソフトインワン　コンディショナーｉｎシャンプー　サラサラ　つめかえ用　特大</t>
+          <t>ネピアプレミアムソフトトイレットロール日本の美１．５倍巻８ロールダブル桜</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年08月30日</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t>4901121278025</t>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>ネピアトイレットロール１．５倍巻Ｄボタニカル</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月22日</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>4903301252917</t>
+          <t>4902727012433</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>ソフトインワン　薬用コンディショナーｉｎシャンプー　スッキリデオドラント　つめかえ用　特大</t>
+          <t>ＨＡＮＡＴＡＢＡ２倍巻き１２ＲＳ</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年05月01日</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>4903301363538</t>
+          <t>4970123092106</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　本体</t>
+          <t>圧倒的に交換回数が減るトイレットペーパーシュシュプリント４ロールダブル２倍巻き</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月06日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>4903301363545</t>
+          <t>4978554113438</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　つめかえ用</t>
+          <t>ピーターラビットソフトパックティシュ１８０組５個パック</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>4903301363613</t>
+          <t>4903301283034</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　アロマソープの香り　つめかえ用</t>
+          <t>ソフランプレミアム消臭　アロマソープの香り　つめかえ用　４５０ｍｌ</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2020年02月28日</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>4987176292384</t>
+          <t>4589654890039</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　本体</t>
-[...19 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>野菜鮮用保存袋</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>4902806421484</t>
+          <t>4901329220918</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　クレイジークール　ボディウォーター　アイスオーシャン</t>
+          <t>無香料おふろの洗剤</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
-          <t>2026年03月05日</t>
-[...14 lines deleted...]
-          <t>2026年02月17日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>4901525010900</t>
+          <t>4906156037487</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　赤箱</t>
+          <t>ヴィートメン　バスタイム　除毛クリーム</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
-          <t>2026年03月03日</t>
-[...14 lines deleted...]
-          <t>2026年03月12日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>4901525012423</t>
+          <t>4906156038231</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　赤箱</t>
+          <t>ヴィートメン　バスタイム除毛クリーム　しっかり除毛</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
-          <t>2026年03月03日</t>
-[...14 lines deleted...]
-          <t>2026年03月12日</t>
+          <t>2026年06月23日</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>4547691782236</t>
+          <t>4582400832635</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>カシニーナ　ラッキーブルー　Ｍサイズ</t>
+          <t>Ｐ’ｓプロポリススパミストウォーター</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
-          <t>2026年03月02日</t>
+          <t>2026年06月15日</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>4973512230646</t>
+          <t>4571537796538</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>シャボネットササッとすすぎ　本体</t>
+          <t>リーチ　ポップフロス　シナモン</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
-          <t>2026年03月02日</t>
+          <t>2026年06月12日</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>4548514157392</t>
+          <t>4902407124432</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>きき湯とアヒル隊長　大冒険セット</t>
+          <t>スタイルメイト　プリーツ＆フリル　ピシふわミスト　無香料</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月12日</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>4548514158511</t>
+          <t>4973307539466</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　やさしいラベンダーの香り</t>
+          <t>抗菌ウエットシート用フタ　アイムドラえもん</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月12日</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>4548514158528</t>
+          <t>4987115545083</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　ほんのり甘いオレンジ＆ライムの香り</t>
+          <t>虫コナーズ　アミ戸に貼るタイプ３６６日　無臭タイプ</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月12日</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>4548514158535</t>
+          <t>4513574016163</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　すっきり爽やかレモングラスの香り</t>
+          <t>ビューア　アロマ　シャンプー</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月11日</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>4548514159440</t>
+          <t>4973307664007</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>ナイトアソート</t>
+          <t>デンタルキット　歯ブラシ付　ピカチュウ</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月10日</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>4548514511460</t>
+          <t>4944109318634</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>インセント　スカルプ泡シャンプー</t>
+          <t>ＹＡＫＥＮＡ＋</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>4548514511477</t>
+          <t>4580213581320</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>インセント　薬用育毛トニック　スカルプモイスチャー</t>
+          <t>舌ブラシＷ１ＲＯＹＡＬＳＴホワイト</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>4571113808464</t>
+          <t>4987176301468</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>ホワイトティスキンクリーム</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　清潔なランドリーの香り　詰替え</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <t>4987176386564</t>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアム清潔なランドリーの香りつめかえ</t>
+        </is>
+      </c>
+      <c r="F274" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>4580287322836</t>
+          <t>4987176301505</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>ＲＦ０２　難燃性　４５Ｌ　半透明　吊り下げ</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　清潔なランドリーの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t>4987176386533</t>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアム清潔なランドリーの香りつめかえ特大サイズ</t>
+        </is>
+      </c>
+      <c r="F275" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>4580287323024</t>
+          <t>4987176301543</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>ＧＥ３０再生原料ポリ袋ＢＯＸ３０Ｌ半透明</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　清潔なランドリーの香り　詰替え　４回分</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D276" s="0" t="inlineStr">
+        <is>
+          <t>4987176386472</t>
+        </is>
+      </c>
+      <c r="E276" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアム清潔なランドリーの香りつめかえ用４回分</t>
+        </is>
+      </c>
+      <c r="F276" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>4580287323031</t>
+          <t>4987176301598</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>ＧＥ４０再生原料ポリ袋ＢＯＸ４５Ｌ半透明</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　メンクールアクアの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D277" s="0" t="inlineStr">
+        <is>
+          <t>4987176386557</t>
+        </is>
+      </c>
+      <c r="E277" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアムメンクールアクアの香りつめかえ特大サイズ</t>
+        </is>
+      </c>
+      <c r="F277" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>4580421230676</t>
+          <t>4987176301604</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>ＥＭＳマッスルパックネオ　本体</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　メンクールアクアの香り　詰替え　４回分</t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D278" s="0" t="inlineStr">
+        <is>
+          <t>4987176386540</t>
+        </is>
+      </c>
+      <c r="E278" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアムメンクールアクアの香りつめかえ用４回分</t>
+        </is>
+      </c>
+      <c r="F278" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>4580421230683</t>
+          <t>4987176301628</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>ＥＭＳマッスルパックネオ　替パッド</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D279" s="0" t="inlineStr">
+        <is>
+          <t>4987176386489</t>
+        </is>
+      </c>
+      <c r="E279" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアム無香料つめかえ特大サイズ</t>
+        </is>
+      </c>
+      <c r="F279" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>4901070129553</t>
+          <t>4987176301680</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　アーバンロマンス</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　詰替え　４回分</t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D280" s="0" t="inlineStr">
+        <is>
+          <t>4987176386465</t>
+        </is>
+      </c>
+      <c r="E280" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアム無香料つめかえ用４回分</t>
+        </is>
+      </c>
+      <c r="F280" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>4901070129560</t>
+          <t>4987176301710</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　グレイスボーテ</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　詰替え</t>
         </is>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D281" s="0" t="inlineStr">
+        <is>
+          <t>4987176386502</t>
+        </is>
+      </c>
+      <c r="E281" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアム無香料つめかえ</t>
+        </is>
+      </c>
+      <c r="F281" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>4901070129836</t>
+          <t>4987176301734</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　プレミアムアロマゲル　アーバンリュクス</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　メンクールアクアの香り　詰替え</t>
         </is>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D282" s="0" t="inlineStr">
+        <is>
+          <t>4987176386496</t>
+        </is>
+      </c>
+      <c r="E282" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアムメンクールアクアの香りつめかえ</t>
+        </is>
+      </c>
+      <c r="F282" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G282" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>4901070130597</t>
+          <t>4987176305626</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ベルベットムスク</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　詰替え</t>
         </is>
       </c>
       <c r="C283" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D283" s="0" t="inlineStr">
+        <is>
+          <t>4987176386441</t>
+        </is>
+      </c>
+      <c r="E283" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香りつめかえ</t>
+        </is>
+      </c>
+      <c r="F283" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G283" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>4901070130603</t>
+          <t>4987176305657</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ムーンライトシャボン</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　詰替え　４回分</t>
         </is>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D284" s="0" t="inlineStr">
+        <is>
+          <t>4987176386458</t>
+        </is>
+      </c>
+      <c r="E284" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香りつめかえ用４回分</t>
+        </is>
+      </c>
+      <c r="F284" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>4901070131600</t>
+          <t>4987176305701</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　リフレッシュサボン</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D285" s="0" t="inlineStr">
+        <is>
+          <t>4987176386427</t>
+        </is>
+      </c>
+      <c r="E285" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香りつめかえ特大サイズ</t>
+        </is>
+      </c>
+      <c r="F285" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G285" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>4901070131617</t>
+          <t>4901738253750</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　グリーンフルーティー</t>
+          <t>シルバー　ケイコー糊</t>
         </is>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
       <c r="G286" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="0" t="inlineStr">
         <is>
-          <t>4901070131624</t>
+          <t>4976363122023</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　シルキーブーケ</t>
+          <t>くまさんの消臭プレート３個パック　リッチソープ</t>
         </is>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月01日</t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>4901070131631</t>
+          <t>4976363125154</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　リフレッシュサボン</t>
+          <t>パルフォニー　リッチフローラ</t>
         </is>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月01日</t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>4901070131648</t>
+          <t>4976363125178</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　グリーンフルーティー</t>
+          <t>パルフォニー　ホワイトムスク</t>
         </is>
       </c>
       <c r="C289" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月01日</t>
         </is>
       </c>
       <c r="G289" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>4901070131655</t>
+          <t>4976363125659</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　シルキーブーケ</t>
+          <t>ボタニカル消臭プレート　ホワイトムスク</t>
         </is>
       </c>
       <c r="C290" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月01日</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>4901070722433</t>
+          <t>4976363135085</t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニールうす手　ロング　腕カバー付き　指先抗ウイルス加工　Ｍ　ピンク</t>
+          <t>アロマストナチュラルリキッド　ホワイトムスク</t>
         </is>
       </c>
       <c r="C291" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月01日</t>
         </is>
       </c>
       <c r="G291" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>4901070754892</t>
+          <t>4976363135092</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　手肌ケア手袋　フリーサイズ　ホワイト</t>
+          <t>アロマストミスト　ホワイトソープ</t>
         </is>
       </c>
       <c r="C292" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月01日</t>
         </is>
       </c>
       <c r="G292" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>4901070760992</t>
+          <t>4976363135115</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ニトリルゴム　極うす手　Ｓ　ホワイト</t>
+          <t>アロマストリビング　ホワイトソープ</t>
         </is>
       </c>
       <c r="C293" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月01日</t>
         </is>
       </c>
       <c r="G293" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>4901070761012</t>
+          <t>4513574016170</t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ニトリルゴム　極うす手　Ｌ　ホワイト</t>
+          <t>ビューア　アロマ　コンディショナー</t>
         </is>
       </c>
       <c r="C294" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G294" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>4901070909803</t>
+          <t>4513574021877</t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>洗浄力　モコ泡わ　ノズル専用クリーナー</t>
+          <t>ディブ　ベビーオイル</t>
         </is>
       </c>
       <c r="C295" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G295" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>4901070910267</t>
+          <t>4902407582348</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>新鮮番</t>
+          <t>ビースタイル　プリーツタイプ　涼やか心地　ライトベージュ　２０枚入</t>
         </is>
       </c>
       <c r="C296" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G296" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>4901080151810</t>
+          <t>4903601617065</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　メディテーションタイム　くつろぎアロマ＆おやすみアロマ</t>
+          <t>ハイドロ５カスタムコンフォートホルダー（替刃１コ付）</t>
         </is>
       </c>
       <c r="C297" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G297" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>4901422324469</t>
+          <t>4973202301540</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　クッキングシート　ミニ</t>
+          <t>オーガニックコットン炭酸パックマスク</t>
         </is>
       </c>
       <c r="C298" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G298" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>4901422325626</t>
+          <t>4901435947938</t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　２５Ｘ３M</t>
+          <t>あかりの燭台（小）金</t>
         </is>
       </c>
       <c r="C299" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年05月29日</t>
         </is>
       </c>
       <c r="G299" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>4901422325633</t>
+          <t>4961691107705</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　２５Ｘ７M</t>
+          <t>トーマスこどもハピカＤＢＣ－５ＢＴＭ</t>
         </is>
       </c>
       <c r="C300" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年05月28日</t>
         </is>
       </c>
       <c r="G300" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>4901422325640</t>
+          <t>4901121176970</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　３０Ｘ３M</t>
+          <t>ネピアテイシユ１５０Ｗ×５Ｐ（ケアサポート）</t>
         </is>
       </c>
       <c r="C301" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
       <c r="D301" s="0" t="inlineStr">
         <is>
-          <t>4901422325756</t>
+          <t>4901121182605</t>
         </is>
       </c>
       <c r="E301" s="0" t="inlineStr">
         <is>
-          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｌ</t>
+          <t>ネピアティシュ１５０組５Ｐ</t>
         </is>
       </c>
       <c r="F301" s="0" t="inlineStr">
         <is>
-          <t>2026年03月02日</t>
+          <t>2025年03月01日</t>
         </is>
       </c>
       <c r="G301" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>4901422325657</t>
+          <t>4973512320477</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　３０Ｘ７M</t>
+          <t>ヤシノミ洗剤　詰替用</t>
         </is>
       </c>
       <c r="C302" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
-      <c r="D302" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G302" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>4901422325688</t>
+          <t>4973512580345</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
-          <t>フライパン用ホイルート２５＊１５M</t>
+          <t>とろみ調整食品</t>
         </is>
       </c>
       <c r="C303" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
-      <c r="D303" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G303" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>4901422325701</t>
+          <t>4562384603223</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート１０M</t>
+          <t>ツヤコ　シャイニーフット</t>
         </is>
       </c>
       <c r="C304" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年01月31日</t>
         </is>
       </c>
       <c r="G304" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>4901422335670</t>
+          <t>4562384605616</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｓ</t>
+          <t>【磨くだけでネイルがピカピカに！特殊加工ガラスでトップコートを塗ったような仕上がり】ツヤコ　１本</t>
         </is>
       </c>
       <c r="C305" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月31日</t>
         </is>
       </c>
       <c r="G305" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>4901422335687</t>
+          <t>4902393750585</t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｍ</t>
+          <t>ＧＶＮ３１　西宮市その他プラ　とって３０Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C306" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月31日</t>
         </is>
       </c>
       <c r="G306" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="0" t="inlineStr">
         <is>
-          <t>4901422335694</t>
+          <t>4902393750592</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｌ</t>
+          <t>ＧＶＮ４３　西宮市その他プラ　４５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C307" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月31日</t>
         </is>
       </c>
       <c r="G307" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="0" t="inlineStr">
         <is>
-          <t>4901422336554</t>
+          <t>4902424448269</t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
-          <t>フリーザーバックおいしさキープＭフック式</t>
+          <t>ドラデスパワーまとめて一掃</t>
         </is>
       </c>
       <c r="C308" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月31日</t>
         </is>
       </c>
       <c r="G308" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="0" t="inlineStr">
         <is>
-          <t>4901422338923</t>
+          <t>4524963010716</t>
         </is>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
-          <t>カチッとロックＳ</t>
+          <t>業務用　洗剤能力　ＰＲＯ　濃縮タイプ　２Ｌ</t>
         </is>
       </c>
       <c r="C309" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月26日</t>
         </is>
       </c>
       <c r="G309" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="0" t="inlineStr">
         <is>
-          <t>4901422338930</t>
+          <t>4524963010808</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
-          <t>カチッとロックＭ</t>
+          <t>洗剤能力ＰＲＯ　濃縮タイプ２０Ｌ</t>
         </is>
       </c>
       <c r="C310" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月26日</t>
         </is>
       </c>
       <c r="G310" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>4901422338954</t>
+          <t>4524963010815</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＳ</t>
+          <t>洗剤能力ＰＲＯ　業務用　濃縮タイプ　４Ｌ</t>
         </is>
       </c>
       <c r="C311" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月26日</t>
         </is>
       </c>
       <c r="G311" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="0" t="inlineStr">
         <is>
-          <t>4901422338961</t>
+          <t>4524963011058</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＭ</t>
+          <t>洗剤能力　ＰＲＯ　酸性水あかクリーナー　２００ｇ</t>
         </is>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月26日</t>
         </is>
       </c>
       <c r="G312" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="0" t="inlineStr">
         <is>
-          <t>4901422338978</t>
+          <t>4901750883379</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＬ</t>
+          <t>ポイズ肌ケアパッド超スリム＆コンパクトライト</t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月26日</t>
         </is>
       </c>
       <c r="G313" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="0" t="inlineStr">
         <is>
-          <t>4901422338985</t>
+          <t>4901750883416</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＳ</t>
+          <t>ポイズ肌ケアパッド超スリム＆コンパクトレギュラー</t>
         </is>
       </c>
       <c r="C314" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月24日</t>
         </is>
       </c>
       <c r="G314" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="0" t="inlineStr">
         <is>
-          <t>4901422338992</t>
+          <t>4562384606163</t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＭ</t>
+          <t>オクチチェリー</t>
         </is>
       </c>
       <c r="C315" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月18日</t>
         </is>
       </c>
       <c r="G315" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="0" t="inlineStr">
         <is>
-          <t>4901422339005</t>
+          <t>4973307626159</t>
         </is>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＬ</t>
+          <t>子供立体マスク　くまのプーさん</t>
         </is>
       </c>
       <c r="C316" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月18日</t>
         </is>
       </c>
       <c r="G316" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="0" t="inlineStr">
         <is>
-          <t>4901422339029</t>
+          <t>4975810180111</t>
         </is>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器一膳</t>
+          <t>ＤＮ　プラスチックカップ２２０ＭＬ</t>
         </is>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月18日</t>
         </is>
       </c>
       <c r="G317" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="0" t="inlineStr">
         <is>
-          <t>4901422339036</t>
+          <t>4984824881495</t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器一膳</t>
+          <t>レフ電球１００Ｗ屋内ＲＦ１００Ｖ９０ＷＤ</t>
         </is>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月16日</t>
         </is>
       </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="0" t="inlineStr">
         <is>
-          <t>4901422339043</t>
+          <t>4903018206227</t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器小盛</t>
+          <t>ＣＯＨＡＲＵ　Ｔオイル　＜リペア＆Ｍ＞</t>
         </is>
       </c>
       <c r="C319" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月09日</t>
         </is>
       </c>
       <c r="G319" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="0" t="inlineStr">
         <is>
-          <t>4901422339050</t>
+          <t>4901696532591</t>
         </is>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器小盛</t>
+          <t>ロゼット　４０％スーパーうるおいリフトアップ洗顔フォーム</t>
         </is>
       </c>
       <c r="C320" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月08日</t>
         </is>
       </c>
       <c r="G320" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="0" t="inlineStr">
         <is>
-          <t>4901422339067</t>
+          <t>4901121182858</t>
         </is>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器アソートセット</t>
+          <t>ネピアネピネピソフトパックティシュ１０個</t>
         </is>
       </c>
       <c r="C321" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月03日</t>
         </is>
       </c>
       <c r="G321" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="0" t="inlineStr">
         <is>
-          <t>4901422351120</t>
+          <t>4903301349358</t>
         </is>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
-          <t>キッチンパック</t>
+          <t>業務用　ソフラン　アロマリッチ　キャサリン</t>
         </is>
       </c>
       <c r="C322" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月03日</t>
         </is>
       </c>
       <c r="G322" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="0" t="inlineStr">
         <is>
-          <t>4901422351144</t>
+          <t>4580131000316</t>
         </is>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
-          <t>キッチンパック</t>
+          <t>電子レンジ用除菌クリーナー２０枚</t>
         </is>
       </c>
       <c r="C323" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年12月01日</t>
         </is>
       </c>
       <c r="G323" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="0" t="inlineStr">
         <is>
-          <t>4902125461000</t>
+          <t>4964596700200</t>
         </is>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
-          <t>あかり香炉　かゆらぎ　１２０００゜</t>
+          <t>サナ　毛穴パテ職人　カラールースパウダー　０１</t>
         </is>
       </c>
       <c r="C324" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年12月01日</t>
         </is>
       </c>
       <c r="G324" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="0" t="inlineStr">
         <is>
-          <t>4902125893221</t>
+          <t>4513574010468</t>
         </is>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　ユーカリ　１０ｍｌ</t>
+          <t>ファーマアクト　弱酸性薬用シャンプー</t>
         </is>
       </c>
       <c r="C325" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年11月30日</t>
         </is>
       </c>
       <c r="G325" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="0" t="inlineStr">
         <is>
-          <t>4902125893245</t>
+          <t>4562384609881</t>
         </is>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　ゼラニウム　１０ｍｌ</t>
+          <t>ミライパウダー納豆ボトルタイプ</t>
         </is>
       </c>
       <c r="C326" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年11月30日</t>
         </is>
       </c>
       <c r="G326" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="0" t="inlineStr">
         <is>
-          <t>4902125893313</t>
+          <t>4562384609898</t>
         </is>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　レモングラス　１０ｍｌ</t>
+          <t>ミライパウダー椎茸ボトルタイプ</t>
         </is>
       </c>
       <c r="C327" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年11月30日</t>
         </is>
       </c>
       <c r="G327" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="0" t="inlineStr">
         <is>
-          <t>4902125893344</t>
+          <t>4562384609904</t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　オレンジ　１０ｍｌ</t>
+          <t>ミライパウダーお魚ボトルタイプ</t>
         </is>
       </c>
       <c r="C328" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年11月30日</t>
         </is>
       </c>
       <c r="G328" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>4906156037920</t>
+          <t>4902424447743</t>
         </is>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
-          <t>ヴィートリッチバスタイム除毛クリームしっかり除毛</t>
+          <t>虫よけバリアブラック３Ｘパワーアミ戸用１年</t>
         </is>
       </c>
       <c r="C329" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年11月30日</t>
         </is>
       </c>
       <c r="G329" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>4906156603286</t>
+          <t>4904650008392</t>
         </is>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
-          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＭ－Ｌサイズ</t>
+          <t>ＣＲ　ＴＫ－１　ターボライター</t>
         </is>
       </c>
       <c r="C330" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年11月30日</t>
         </is>
       </c>
       <c r="G330" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="0" t="inlineStr">
         <is>
-          <t>4906156603293</t>
+          <t>4973307436055</t>
         </is>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
-          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＬ－ＬＬサイズ</t>
+          <t>救急ばんそうこう　Ｍサイズ　トミカ</t>
         </is>
       </c>
       <c r="C331" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年11月28日</t>
         </is>
       </c>
       <c r="G331" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="0" t="inlineStr">
         <is>
-          <t>4906156603361</t>
+          <t>4967576560320</t>
         </is>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｍ</t>
+          <t>ナノエアーマスク　ふつうサイズ　３０枚　　ＰＫ－ＴＮ３０Ｌ</t>
         </is>
       </c>
       <c r="C332" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年11月27日</t>
         </is>
       </c>
       <c r="G332" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="0" t="inlineStr">
         <is>
-          <t>4906156603378</t>
+          <t>4956810805044</t>
         </is>
       </c>
       <c r="B333" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｌ</t>
+          <t>ＣＵＴＴＩＮＧ　まな板シート</t>
         </is>
       </c>
       <c r="C333" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年11月20日</t>
         </is>
       </c>
       <c r="G333" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="0" t="inlineStr">
         <is>
-          <t>4968909056107</t>
+          <t>4903111158409</t>
         </is>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
-          <t>キバトール</t>
+          <t>ムーニーおしりふきやわらか厚手詰替６０枚×１０個</t>
         </is>
       </c>
       <c r="C334" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月01日</t>
+          <t>2025年11月12日</t>
         </is>
       </c>
       <c r="G334" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="0" t="inlineStr">
         <is>
-          <t>4968909056206</t>
+          <t>4903111161775</t>
         </is>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
-          <t>キバトール　詰替え</t>
+          <t>ムーニーおしりふき流せるタイプ替５０×１０個</t>
         </is>
       </c>
       <c r="C335" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月01日</t>
+          <t>2025年11月01日</t>
         </is>
       </c>
       <c r="G335" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="0" t="inlineStr">
         <is>
-          <t>4968909056251</t>
+          <t>4903111308286</t>
         </is>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
-          <t>キバトール　小便器用</t>
+          <t>エルディタンポンフィンガータイプレギュラー</t>
         </is>
       </c>
       <c r="C336" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月01日</t>
+          <t>2025年11月01日</t>
         </is>
       </c>
       <c r="G336" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="0" t="inlineStr">
         <is>
-          <t>4901140898242</t>
+          <t>4903111308415</t>
         </is>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
-          <t>カセットフー達人スリムＶ</t>
+          <t>エルディタンポンフィンガータイプスーパー</t>
         </is>
       </c>
       <c r="C337" s="0" t="inlineStr">
         <is>
-          <t>2026年02月27日</t>
+          <t>2025年11月01日</t>
         </is>
       </c>
       <c r="G337" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="0" t="inlineStr">
         <is>
-          <t>4957589005253</t>
+          <t>4513574015005</t>
         </is>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
-          <t>ニット帽子折り返しライン</t>
+          <t>サロンリンク　エクストラトリートメント　２５０Ｇ</t>
         </is>
       </c>
       <c r="C338" s="0" t="inlineStr">
         <is>
-          <t>2026年02月27日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G338" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="0" t="inlineStr">
         <is>
-          <t>4957589025763</t>
+          <t>4548404200979</t>
         </is>
       </c>
       <c r="B339" s="0" t="inlineStr">
         <is>
-          <t>紳士合皮</t>
+          <t>キクロンｆ　あわもっちーボディスポンジ　オレンジ　袋入</t>
         </is>
       </c>
       <c r="C339" s="0" t="inlineStr">
         <is>
-          <t>2026年02月27日</t>
+          <t>2025年10月31日</t>
+        </is>
+      </c>
+      <c r="D339" s="0" t="inlineStr">
+        <is>
+          <t>4548404201822</t>
+        </is>
+      </c>
+      <c r="E339" s="0" t="inlineStr">
+        <is>
+          <t>あわもっちー　ボディスポンジ</t>
+        </is>
+      </c>
+      <c r="F339" s="0" t="inlineStr">
+        <is>
+          <t>2025年11月04日</t>
         </is>
       </c>
       <c r="G339" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="0" t="inlineStr">
         <is>
-          <t>4987176160263</t>
+          <t>4562384602882</t>
         </is>
       </c>
       <c r="B340" s="0" t="inlineStr">
         <is>
-          <t>ヴィーナス　うるもち肌　ココナッツの香り　ホルダー＋替刃２個付き</t>
+          <t>洗顔とクレンジングの２ＷＡＹ・こんにゃくスポンジ（ピンククレイ）</t>
         </is>
       </c>
       <c r="C340" s="0" t="inlineStr">
         <is>
-          <t>2026年02月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G340" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="0" t="inlineStr">
         <is>
-          <t>4549980522745</t>
+          <t>4903018184051</t>
         </is>
       </c>
       <c r="B341" s="0" t="inlineStr">
         <is>
-          <t>ＬＤＡ４ＬＧＳＫ４　パルックＬＥＤ電球プレミア　一般電球広配光タイプ</t>
+          <t>セラプリエ薬用頭皮保湿育毛ローション</t>
         </is>
       </c>
       <c r="C341" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年10月31日</t>
+        </is>
+      </c>
+      <c r="D341" s="0" t="inlineStr">
+        <is>
+          <t>4903018184082</t>
+        </is>
+      </c>
+      <c r="E341" s="0" t="inlineStr">
+        <is>
+          <t>セラプリエ　頭皮しっとりローション</t>
+        </is>
+      </c>
+      <c r="F341" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月08日</t>
         </is>
       </c>
       <c r="G341" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="0" t="inlineStr">
         <is>
-          <t>4903111533770</t>
+          <t>4987176076205</t>
         </is>
       </c>
       <c r="B342" s="0" t="inlineStr">
         <is>
-          <t>超快適マスクプリーツタイプグレーふつう３０枚</t>
+          <t>パンパース　さらさらケア　パンツ　／　スーパ－ジャンボ　ＢＩＧより大きい</t>
         </is>
       </c>
       <c r="C342" s="0" t="inlineStr">
         <is>
-          <t>2025年03月19日</t>
+          <t>2025年10月30日</t>
+        </is>
+      </c>
+      <c r="D342" s="0" t="inlineStr">
+        <is>
+          <t>4987176334800</t>
+        </is>
+      </c>
+      <c r="E342" s="0" t="inlineStr">
+        <is>
+          <t>パンパース　さらさらケア　パンツ　ビッグより大きいサイズ　スーパ－ジャンボ</t>
+        </is>
+      </c>
+      <c r="F342" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月20日</t>
         </is>
       </c>
       <c r="G342" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="0" t="inlineStr">
         <is>
-          <t>4902011729450</t>
+          <t>4973202610864</t>
         </is>
       </c>
       <c r="B343" s="0" t="inlineStr">
         <is>
-          <t>エルフォーレトイレットティシュー１２ロール（シングル）</t>
+          <t>流せる足もとスッキリシート２０枚</t>
         </is>
       </c>
       <c r="C343" s="0" t="inlineStr">
         <is>
-          <t>2023年03月31日</t>
-[...14 lines deleted...]
-          <t>2023年03月11日</t>
+          <t>2025年10月29日</t>
         </is>
       </c>
       <c r="G343" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="0" t="inlineStr">
         <is>
-          <t>4902011729467</t>
+          <t>4987176203168</t>
         </is>
       </c>
       <c r="B344" s="0" t="inlineStr">
         <is>
-          <t>エルフォーレトイレットティシュー１２ロール（ダブル）</t>
+          <t>パンパース　肌へのいちばん　たっちパンツ　スーパージャンボ　Ｍ</t>
         </is>
       </c>
       <c r="C344" s="0" t="inlineStr">
         <is>
-          <t>2023年03月31日</t>
+          <t>2025年10月24日</t>
         </is>
       </c>
       <c r="D344" s="0" t="inlineStr">
         <is>
-          <t>4902011106893</t>
+          <t>4987176341075</t>
         </is>
       </c>
       <c r="E344" s="0" t="inlineStr">
         <is>
-          <t>エルフォーレトイレットティシューダブル</t>
+          <t>パンパース　肌へのいちばん　パンツ　Ｍサイズ　たっち　スーパージャンボ</t>
         </is>
       </c>
       <c r="F344" s="0" t="inlineStr">
         <is>
-          <t>2023年03月11日</t>
+          <t>2025年10月20日</t>
         </is>
       </c>
       <c r="G344" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="0" t="inlineStr">
         <is>
-          <t>4987176122469</t>
+          <t>4901750883492</t>
         </is>
       </c>
       <c r="B345" s="0" t="inlineStr">
         <is>
-          <t>ヴィーナス　２イン１　クレンザー＋シェーブジェル</t>
+          <t>ポイズ肌ケアパッド超スリム＆コンパクト安心Ｓ</t>
         </is>
       </c>
       <c r="C345" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2025年10月17日</t>
         </is>
       </c>
       <c r="G345" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="0" t="inlineStr">
         <is>
-          <t>4987176178596</t>
+          <t>4987176203311</t>
         </is>
       </c>
       <c r="B346" s="0" t="inlineStr">
         <is>
-          <t>ヴィーナス　ＶＩＯ　電動トリマー</t>
+          <t>パンパース　さらさらケア　テープ　スーパ－ジャンボ　スーパ－ジャンボ</t>
         </is>
       </c>
       <c r="C346" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2025年10月17日</t>
+        </is>
+      </c>
+      <c r="D346" s="0" t="inlineStr">
+        <is>
+          <t>4987176334992</t>
+        </is>
+      </c>
+      <c r="E346" s="0" t="inlineStr">
+        <is>
+          <t>パンパース　さらさらケア　テープ　Ｓサイズ　スーパ－ジャンボ</t>
+        </is>
+      </c>
+      <c r="F346" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月20日</t>
         </is>
       </c>
       <c r="G346" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="0" t="inlineStr">
         <is>
-          <t>4987176272652</t>
+          <t>4987176203335</t>
         </is>
       </c>
       <c r="B347" s="0" t="inlineStr">
         <is>
-          <t>ジレット　マッハシン　スキンテック　ホルダー＋替刃７個付き</t>
+          <t>パンパース　さらさらケア　テープ　スーパ－ジャンボ　新生児</t>
         </is>
       </c>
       <c r="C347" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2025年10月17日</t>
+        </is>
+      </c>
+      <c r="D347" s="0" t="inlineStr">
+        <is>
+          <t>4987176334886</t>
+        </is>
+      </c>
+      <c r="E347" s="0" t="inlineStr">
+        <is>
+          <t>パンパース　さらさらケア　テープ　新生児用　スーパ－ジャンボ</t>
+        </is>
+      </c>
+      <c r="F347" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月20日</t>
         </is>
       </c>
       <c r="G347" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="0" t="inlineStr">
         <is>
-          <t>4589506154005</t>
+          <t>4987176258533</t>
         </is>
       </c>
       <c r="B348" s="0" t="inlineStr">
         <is>
-          <t>クリンクル床キラリフローリングウェットシート２０枚</t>
+          <t>レノアハピネス夢ふわタッチヴェルベットブロッサム＆フローラルの香り詰替増量サイズ</t>
         </is>
       </c>
       <c r="C348" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年10月17日</t>
+        </is>
+      </c>
+      <c r="D348" s="0" t="inlineStr">
+        <is>
+          <t>4987176319692</t>
+        </is>
+      </c>
+      <c r="E348" s="0" t="inlineStr">
+        <is>
+          <t>レノア　ハピネス　夢ふわタッチ　ジャスミン＆ムスクの香り　詰替え　増量サイズ</t>
+        </is>
+      </c>
+      <c r="F348" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月20日</t>
         </is>
       </c>
       <c r="G348" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="0" t="inlineStr">
         <is>
-          <t>4589506154012</t>
+          <t>4987176269089</t>
         </is>
       </c>
       <c r="B349" s="0" t="inlineStr">
         <is>
-          <t>クリンクル床キラリフローリングウェットＲＧ２０枚</t>
+          <t>レノアハピネス夢ふわタッチヴェルベットブロッサム＆フローラルの香り本体</t>
         </is>
       </c>
       <c r="C349" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年10月16日</t>
+        </is>
+      </c>
+      <c r="D349" s="0" t="inlineStr">
+        <is>
+          <t>4987176319760</t>
+        </is>
+      </c>
+      <c r="E349" s="0" t="inlineStr">
+        <is>
+          <t>レノア　ハピネス　夢ふわタッチ　ジャスミン＆ムスクの香り　本体</t>
+        </is>
+      </c>
+      <c r="F349" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月20日</t>
         </is>
       </c>
       <c r="G349" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="0" t="inlineStr">
         <is>
-          <t>4589506154029</t>
+          <t>4901316677244</t>
         </is>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
-          <t>クリンクル床キラリフローリングウェットＦＲ２０枚</t>
+          <t>ＬＭ６７７２４　丸ゴム　太　黒</t>
         </is>
       </c>
       <c r="C350" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年10月10日</t>
         </is>
       </c>
       <c r="G350" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="0" t="inlineStr">
         <is>
-          <t>4901080066213</t>
+          <t>4902050444611</t>
         </is>
       </c>
       <c r="B351" s="0" t="inlineStr">
         <is>
-          <t>マモルーム　ダニ用　２８８０時間用　取替え　１本入</t>
+          <t>ランドリークラブ　洗濯槽クリーナー</t>
         </is>
       </c>
       <c r="C351" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年10月10日</t>
         </is>
       </c>
       <c r="G351" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="0" t="inlineStr">
         <is>
-          <t>4902011823974</t>
+          <t>4903111158201</t>
         </is>
       </c>
       <c r="B352" s="0" t="inlineStr">
         <is>
-          <t>エリエールラクらクックペーパーふきん　２００Ｗ</t>
+          <t>ムーニーおしりふきやわらか厚手詰替６０枚×８</t>
         </is>
       </c>
       <c r="C352" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年10月06日</t>
+        </is>
+      </c>
+      <c r="D352" s="0" t="inlineStr">
+        <is>
+          <t>4903111988686</t>
+        </is>
+      </c>
+      <c r="E352" s="0" t="inlineStr">
+        <is>
+          <t>ムーニーおしりふき水分たっぷり厚手詰替６４枚×８個</t>
+        </is>
+      </c>
+      <c r="F352" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月07日</t>
         </is>
       </c>
       <c r="G352" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="0" t="inlineStr">
         <is>
-          <t>4904546000011</t>
+          <t>4903111536948</t>
         </is>
       </c>
       <c r="B353" s="0" t="inlineStr">
         <is>
-          <t>ニード　布袋入洗い粉</t>
+          <t>ライフリー尿とりパッドスーパー男女共用３９枚</t>
         </is>
       </c>
       <c r="C353" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年10月06日</t>
+        </is>
+      </c>
+      <c r="D353" s="0" t="inlineStr">
+        <is>
+          <t>4903111021796</t>
+        </is>
+      </c>
+      <c r="E353" s="0" t="inlineStr">
+        <is>
+          <t>ライフリー尿とりパッドスーパー男女共用</t>
+        </is>
+      </c>
+      <c r="F353" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月07日</t>
         </is>
       </c>
       <c r="G353" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="0" t="inlineStr">
         <is>
-          <t>4976631478920</t>
+          <t>4903301353317</t>
         </is>
       </c>
       <c r="B354" s="0" t="inlineStr">
         <is>
-          <t>ホットウォッシー洗顔石鹸</t>
+          <t>ソフラン　アロマリッチ　ジュリエット　つめかえ用ウルトラジャンボ　１５２０ｍｌ</t>
         </is>
       </c>
       <c r="C354" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年10月06日</t>
+        </is>
+      </c>
+      <c r="D354" s="0" t="inlineStr">
+        <is>
+          <t>4903301374152</t>
+        </is>
+      </c>
+      <c r="E354" s="0" t="inlineStr">
+        <is>
+          <t>ソフランアロマリッチ　ジュリエット　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F354" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月09日</t>
         </is>
       </c>
       <c r="G354" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="0" t="inlineStr">
         <is>
-          <t>4549660704409</t>
+          <t>4987176269126</t>
         </is>
       </c>
       <c r="B355" s="0" t="inlineStr">
         <is>
-          <t>Ｃｌｅａｒ　Ｂｒｕｓｈ　鬼滅の刃</t>
+          <t>レノアハピネス夢ふわタッチホワイトティーの香り本体</t>
         </is>
       </c>
       <c r="C355" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年10月06日</t>
+        </is>
+      </c>
+      <c r="D355" s="0" t="inlineStr">
+        <is>
+          <t>4987176319845</t>
+        </is>
+      </c>
+      <c r="E355" s="0" t="inlineStr">
+        <is>
+          <t>レノア　ハピネス　夢ふわタッチ　ホワイトティーの香り　本体</t>
+        </is>
+      </c>
+      <c r="F355" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月20日</t>
         </is>
       </c>
       <c r="G355" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="0" t="inlineStr">
         <is>
-          <t>4570118048554</t>
+          <t>4903111423002</t>
         </is>
       </c>
       <c r="B356" s="0" t="inlineStr">
         <is>
-          <t>びっくらたまご　キミとアイドルプリキュア♪　プリキュアプリティマスコット</t>
+          <t>ウェーブ　ハンディワイパー　本体＋１枚</t>
         </is>
       </c>
       <c r="C356" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年10月02日</t>
         </is>
       </c>
       <c r="G356" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="0" t="inlineStr">
         <is>
-          <t>4902050073071</t>
+          <t>4903111576746</t>
         </is>
       </c>
       <c r="B357" s="0" t="inlineStr">
         <is>
-          <t>ノバージュ超濃縮衣料用液体洗剤プッツシュ式詰替</t>
+          <t>ライフリーズレずにうす型紙パンツ専用尿とりパッド２回５０枚</t>
         </is>
       </c>
       <c r="C357" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年10月02日</t>
+        </is>
+      </c>
+      <c r="D357" s="0" t="inlineStr">
+        <is>
+          <t>4903111412723</t>
+        </is>
+      </c>
+      <c r="E357" s="0" t="inlineStr">
+        <is>
+          <t>ライフリーズレずにうす型紙パンツ専用尿とりパッド２回</t>
+        </is>
+      </c>
+      <c r="F357" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月07日</t>
         </is>
       </c>
       <c r="G357" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="0" t="inlineStr">
         <is>
-          <t>4582400833762</t>
+          <t>4904178180006</t>
         </is>
       </c>
       <c r="B358" s="0" t="inlineStr">
         <is>
-          <t>Ｐ’ｓフローズンスプレー</t>
+          <t>ピカールネリ</t>
         </is>
       </c>
       <c r="C358" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2025年10月01日</t>
         </is>
       </c>
       <c r="G358" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="0" t="inlineStr">
         <is>
-          <t>4901548600201</t>
+          <t>4971710391220</t>
         </is>
       </c>
       <c r="B359" s="0" t="inlineStr">
         <is>
-          <t>熱中対策　首もと氷ベルト　強冷却タイプ　子供・大人兼用</t>
+          <t>グレイスワン　ＢＢクリーム　０２</t>
         </is>
       </c>
       <c r="C359" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2025年10月01日</t>
         </is>
       </c>
       <c r="G359" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="0" t="inlineStr">
         <is>
-          <t>4987176185655</t>
+          <t>4901080508713</t>
         </is>
       </c>
       <c r="B360" s="0" t="inlineStr">
         <is>
-          <t>ヴィーナス　ＶＩＯ　ヘア＆スキン　保湿エッセンス</t>
+          <t>モンダミン　プレミアムケア　ストロングミント　１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C360" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D360" s="0" t="inlineStr">
+        <is>
+          <t>4901080312112</t>
+        </is>
+      </c>
+      <c r="E360" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ブラックミント</t>
+        </is>
+      </c>
+      <c r="F360" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G360" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="0" t="inlineStr">
         <is>
-          <t>4516825006203</t>
+          <t>4901417823830</t>
         </is>
       </c>
       <c r="B361" s="0" t="inlineStr">
         <is>
-          <t>Ｔｉｐｏ’ｓ　超はっ水剤弾き！トイレ用　本体</t>
+          <t>旅の宿　ぜい沢アソート</t>
         </is>
       </c>
       <c r="C361" s="0" t="inlineStr">
         <is>
-          <t>2026年03月26日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G361" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="0" t="inlineStr">
         <is>
-          <t>4902011861433</t>
+          <t>4901559224625</t>
         </is>
       </c>
       <c r="B362" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　ＢＩＧサイズ</t>
+          <t>ＨＥＲＳバスラボボトル　濃厚マスカットの香り６００ｇ</t>
         </is>
       </c>
       <c r="C362" s="0" t="inlineStr">
         <is>
-          <t>2026年03月26日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G362" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="0" t="inlineStr">
         <is>
-          <t>4987234390540</t>
+          <t>4901616214811</t>
         </is>
       </c>
       <c r="B363" s="0" t="inlineStr">
         <is>
-          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　トパーズモカ</t>
+          <t>ＤＯクリア　こどもハブラシ　小学生用　［やわらかめ］</t>
         </is>
       </c>
       <c r="C363" s="0" t="inlineStr">
         <is>
-          <t>2026年03月26日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G363" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="0" t="inlineStr">
         <is>
-          <t>4901750251178</t>
+          <t>4901616214828</t>
         </is>
       </c>
       <c r="B364" s="0" t="inlineStr">
         <is>
-          <t>クリネックスシスティピンク</t>
+          <t>ＤＯクリアこどもハブラシ園児用</t>
         </is>
       </c>
       <c r="C364" s="0" t="inlineStr">
         <is>
-          <t>2026年03月25日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G364" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="0" t="inlineStr">
         <is>
-          <t>4973307565977</t>
+          <t>4901616214835</t>
         </is>
       </c>
       <c r="B365" s="0" t="inlineStr">
         <is>
-          <t>不織布マスク　シナモロール</t>
+          <t>Ｄｏクリアこどもハブラシ幼児用</t>
         </is>
       </c>
       <c r="C365" s="0" t="inlineStr">
         <is>
-          <t>2026年03月25日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G365" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="0" t="inlineStr">
         <is>
-          <t>4973307674662</t>
+          <t>4901616214842</t>
         </is>
       </c>
       <c r="B366" s="0" t="inlineStr">
         <is>
-          <t>マスコット　リップクリーム　クロミ</t>
+          <t>ＤＯクリアこどもハブラシ仕上げ磨き用</t>
         </is>
       </c>
       <c r="C366" s="0" t="inlineStr">
         <is>
-          <t>2026年03月25日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G366" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="0" t="inlineStr">
         <is>
-          <t>4987234390496</t>
+          <t>4901646134028</t>
         </is>
       </c>
       <c r="B367" s="0" t="inlineStr">
         <is>
-          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　グラビティブルー</t>
+          <t>ＭＢＧシェービングカップＭＢＧ２－１８</t>
         </is>
       </c>
       <c r="C367" s="0" t="inlineStr">
         <is>
-          <t>2026年03月25日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G367" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="0" t="inlineStr">
         <is>
-          <t>4987234390502</t>
+          <t>4901872447022</t>
         </is>
       </c>
       <c r="B368" s="0" t="inlineStr">
         <is>
-          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　アンリミテッドイエロー</t>
+          <t>ウーノ　ウェットエフェクター</t>
         </is>
       </c>
       <c r="C368" s="0" t="inlineStr">
         <is>
-          <t>2026年03月25日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D368" s="0" t="inlineStr">
+        <is>
+          <t>4550516494535</t>
+        </is>
+      </c>
+      <c r="E368" s="0" t="inlineStr">
+        <is>
+          <t>ウーノ　ウェットエフェクター</t>
+        </is>
+      </c>
+      <c r="F368" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G368" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="0" t="inlineStr">
         <is>
-          <t>4560279565212</t>
+          <t>4901872447053</t>
         </is>
       </c>
       <c r="B369" s="0" t="inlineStr">
         <is>
-          <t>リーチベジトゥキッズ歯ブラシえだまめ乳歯期用</t>
+          <t>ウーノ　スーパーハードスプレー</t>
         </is>
       </c>
       <c r="C369" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D369" s="0" t="inlineStr">
+        <is>
+          <t>4550516494573</t>
+        </is>
+      </c>
+      <c r="E369" s="0" t="inlineStr">
+        <is>
+          <t>ウーノ　スーパーハードスプレー</t>
+        </is>
+      </c>
+      <c r="F369" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G369" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="0" t="inlineStr">
         <is>
-          <t>4570060544241</t>
+          <t>4901872447107</t>
         </is>
       </c>
       <c r="B370" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかソックス　ピンク</t>
+          <t>ウーノ　フォグバー　がっちりアクティブ　つめかえ用</t>
         </is>
       </c>
       <c r="C370" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D370" s="0" t="inlineStr">
+        <is>
+          <t>4550516502247</t>
+        </is>
+      </c>
+      <c r="E370" s="0" t="inlineStr">
+        <is>
+          <t>ウーノ　フォグバー　がっちりアクティブ　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F370" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G370" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="0" t="inlineStr">
         <is>
-          <t>4570060547440</t>
+          <t>4901872447121</t>
         </is>
       </c>
       <c r="B371" s="0" t="inlineStr">
         <is>
-          <t>アイシーネック保冷ポーチ　アクアグリーン</t>
+          <t>ウーノ　フォグバー　しっかりデザイン　つめかえ用</t>
         </is>
       </c>
       <c r="C371" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D371" s="0" t="inlineStr">
+        <is>
+          <t>4550516502261</t>
+        </is>
+      </c>
+      <c r="E371" s="0" t="inlineStr">
+        <is>
+          <t>ウーノ　フォグバー　しっかりデザイン　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F371" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G371" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="0" t="inlineStr">
         <is>
-          <t>4570060547457</t>
+          <t>4901872449682</t>
         </is>
       </c>
       <c r="B372" s="0" t="inlineStr">
         <is>
-          <t>アイシーネック保冷ポーチ　グレージュ</t>
+          <t>ウーノ　ホイップウォッシュ（スクラブ）</t>
         </is>
       </c>
       <c r="C372" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D372" s="0" t="inlineStr">
+        <is>
+          <t>4550516494603</t>
+        </is>
+      </c>
+      <c r="E372" s="0" t="inlineStr">
+        <is>
+          <t>ウーノ　ホイップウォッシュ（スクラブ）</t>
+        </is>
+      </c>
+      <c r="F372" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G372" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="0" t="inlineStr">
         <is>
-          <t>4571621440019</t>
+          <t>4901872449699</t>
         </is>
       </c>
       <c r="B373" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかナイトソックス　ピンク</t>
+          <t>ウーノ　ホイップウォッシュ（モイスト）</t>
         </is>
       </c>
       <c r="C373" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D373" s="0" t="inlineStr">
+        <is>
+          <t>4550516494627</t>
+        </is>
+      </c>
+      <c r="E373" s="0" t="inlineStr">
+        <is>
+          <t>ウーノ　ホイップウォッシュ（モイスト）</t>
+        </is>
+      </c>
+      <c r="F373" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G373" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="0" t="inlineStr">
         <is>
-          <t>4571621440064</t>
+          <t>4901872449712</t>
         </is>
       </c>
       <c r="B374" s="0" t="inlineStr">
         <is>
-          <t>タイムマーカーボトル　ホワイト</t>
+          <t>ウーノ　スキンケアタンク（しっとり）</t>
         </is>
       </c>
       <c r="C374" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D374" s="0" t="inlineStr">
+        <is>
+          <t>4550516494689</t>
+        </is>
+      </c>
+      <c r="E374" s="0" t="inlineStr">
+        <is>
+          <t>ウーノ　スキンケアタンク（しっとり）</t>
+        </is>
+      </c>
+      <c r="F374" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G374" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="0" t="inlineStr">
         <is>
-          <t>4571621440071</t>
+          <t>4901872450978</t>
         </is>
       </c>
       <c r="B375" s="0" t="inlineStr">
         <is>
-          <t>タイムマーカーボトル　ピンク×オレンジ</t>
+          <t>ウーノ　デザインハードジェリー（ナチュラル）</t>
         </is>
       </c>
       <c r="C375" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D375" s="0" t="inlineStr">
+        <is>
+          <t>4550516502216</t>
+        </is>
+      </c>
+      <c r="E375" s="0" t="inlineStr">
+        <is>
+          <t>ウーノ　デザインハードジェリー　（ナチュラル）</t>
+        </is>
+      </c>
+      <c r="F375" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G375" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="0" t="inlineStr">
         <is>
-          <t>4571621440088</t>
+          <t>4901872459988</t>
         </is>
       </c>
       <c r="B376" s="0" t="inlineStr">
         <is>
-          <t>タイムマーカーボトル　ブルー×パープル</t>
+          <t>ウーノ　スキンセラムウォーター</t>
         </is>
       </c>
       <c r="C376" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D376" s="0" t="inlineStr">
+        <is>
+          <t>4550516494672</t>
+        </is>
+      </c>
+      <c r="E376" s="0" t="inlineStr">
+        <is>
+          <t>ウーノ　スキンセラムウォーター</t>
+        </is>
+      </c>
+      <c r="F376" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G376" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="0" t="inlineStr">
         <is>
-          <t>4571621440583</t>
+          <t>4901872465897</t>
         </is>
       </c>
       <c r="B377" s="0" t="inlineStr">
         <is>
-          <t>ダイヤカットヘアブラシ　グロッシーホワイト</t>
+          <t>ウーノ　バランスクリエイター</t>
         </is>
       </c>
       <c r="C377" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D377" s="0" t="inlineStr">
+        <is>
+          <t>4550516494726</t>
+        </is>
+      </c>
+      <c r="E377" s="0" t="inlineStr">
+        <is>
+          <t>ウーノ　バランスクリエイター</t>
+        </is>
+      </c>
+      <c r="F377" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G377" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="0" t="inlineStr">
         <is>
-          <t>4571621440590</t>
+          <t>4901872471997</t>
         </is>
       </c>
       <c r="B378" s="0" t="inlineStr">
         <is>
-          <t>ダイヤカットヘアブラシ　リッチブラック</t>
+          <t>フィーノ　プレミアムタッチ　濃厚美容液ヘアオイル</t>
         </is>
       </c>
       <c r="C378" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D378" s="0" t="inlineStr">
+        <is>
+          <t>4550516493590</t>
+        </is>
+      </c>
+      <c r="E378" s="0" t="inlineStr">
+        <is>
+          <t>フィーノ　プレミアムタッチ　濃厚美容液　ヘアオイル</t>
+        </is>
+      </c>
+      <c r="F378" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G378" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="0" t="inlineStr">
         <is>
-          <t>4571621442211</t>
+          <t>4901872834211</t>
         </is>
       </c>
       <c r="B379" s="0" t="inlineStr">
         <is>
-          <t>アイシーヘッド　アイスグレー</t>
+          <t>プリペア　シルク仕立てコットン</t>
         </is>
       </c>
       <c r="C379" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G379" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="0" t="inlineStr">
         <is>
-          <t>4571621442266</t>
+          <t>4901872835539</t>
         </is>
       </c>
       <c r="B380" s="0" t="inlineStr">
         <is>
-          <t>折り畳めるＵＶつば広ストローハット　ネイビー</t>
+          <t>プリペア　眉そり用</t>
         </is>
       </c>
       <c r="C380" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D380" s="0" t="inlineStr">
+        <is>
+          <t>4550516494207</t>
+        </is>
+      </c>
+      <c r="E380" s="0" t="inlineStr">
+        <is>
+          <t>プリペア　眉そり用</t>
+        </is>
+      </c>
+      <c r="F380" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G380" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="0" t="inlineStr">
         <is>
-          <t>4571621442273</t>
+          <t>4901872835546</t>
         </is>
       </c>
       <c r="B381" s="0" t="inlineStr">
         <is>
-          <t>折り畳めるＵＶつば広ストローハット　アイボリー</t>
+          <t>プリペア　フィニッシュ用（プチＴ）</t>
         </is>
       </c>
       <c r="C381" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D381" s="0" t="inlineStr">
+        <is>
+          <t>4550516494221</t>
+        </is>
+      </c>
+      <c r="E381" s="0" t="inlineStr">
+        <is>
+          <t>プリペア　フィニッシュ用（プチＴ）</t>
+        </is>
+      </c>
+      <c r="F381" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G381" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="0" t="inlineStr">
         <is>
-          <t>4571621442280</t>
+          <t>4901872895885</t>
         </is>
       </c>
       <c r="B382" s="0" t="inlineStr">
         <is>
-          <t>折り畳めるＵＶつば広ストローハット　ベージュ</t>
+          <t>スーパーマイルドシャンプー　つめかえ用</t>
         </is>
       </c>
       <c r="C382" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D382" s="0" t="inlineStr">
+        <is>
+          <t>4550516494306</t>
+        </is>
+      </c>
+      <c r="E382" s="0" t="inlineStr">
+        <is>
+          <t>スーパーマイルド　シャンプー　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F382" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G382" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="0" t="inlineStr">
         <is>
-          <t>4571621442358</t>
+          <t>4901872895892</t>
         </is>
       </c>
       <c r="B383" s="0" t="inlineStr">
         <is>
-          <t>ストッキングのようなＵＶ冷感アームカバー　ノーマルブラック</t>
+          <t>スーパーマイルド　コンディショナー　つめかえ用</t>
         </is>
       </c>
       <c r="C383" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D383" s="0" t="inlineStr">
+        <is>
+          <t>4550516494337</t>
+        </is>
+      </c>
+      <c r="E383" s="0" t="inlineStr">
+        <is>
+          <t>スーパーマイルド　コンディショナー　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F383" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G383" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="0" t="inlineStr">
         <is>
-          <t>4571621442365</t>
+          <t>4901872899296</t>
         </is>
       </c>
       <c r="B384" s="0" t="inlineStr">
         <is>
-          <t>ストッキングのようなＵＶ冷感アームカバー　ノーマルベージュ</t>
+          <t>ＨＧスーパーハードミスト</t>
         </is>
       </c>
       <c r="C384" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D384" s="0" t="inlineStr">
+        <is>
+          <t>4550516493620</t>
+        </is>
+      </c>
+      <c r="E384" s="0" t="inlineStr">
+        <is>
+          <t>ＨＧ　スーパーハードミスト</t>
+        </is>
+      </c>
+      <c r="F384" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G384" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="0" t="inlineStr">
         <is>
-          <t>4571621442372</t>
+          <t>4902407124357</t>
         </is>
       </c>
       <c r="B385" s="0" t="inlineStr">
         <is>
-          <t>ストッキングのようなＵＶ冷感アームカバー　着圧タイプブラック</t>
+          <t>スタイルメイト　布製品の消臭・ダニよけミスト　つめかえパウチ３００ｍＬ</t>
         </is>
       </c>
       <c r="C385" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G385" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="0" t="inlineStr">
         <is>
-          <t>4571621442389</t>
+          <t>4902806100341</t>
         </is>
       </c>
       <c r="B386" s="0" t="inlineStr">
         <is>
-          <t>ストッキングのようなＵＶ冷感アームカバー　着圧タイプベージュ</t>
+          <t>ルシード　スピーディカラーリンス　ダークブラウン</t>
         </is>
       </c>
       <c r="C386" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G386" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="0" t="inlineStr">
         <is>
-          <t>4571621442402</t>
+          <t>4902806118698</t>
         </is>
       </c>
       <c r="B387" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　パールブルー　Ｍ</t>
+          <t>ルシードエル　インナーカラートリートメント　＃カクテルピンク</t>
         </is>
       </c>
       <c r="C387" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G387" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="0" t="inlineStr">
         <is>
-          <t>4571621442426</t>
+          <t>4902806120462</t>
         </is>
       </c>
       <c r="B388" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　ストライプブルー　Ｍ</t>
+          <t>ギャツビー　アレンジ＆ハードゼリー</t>
         </is>
       </c>
       <c r="C388" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G388" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="0" t="inlineStr">
         <is>
-          <t>4571621442433</t>
+          <t>4902806125825</t>
         </is>
       </c>
       <c r="B389" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　ストライプベージュ　Ｍ</t>
+          <t>ルシードエル　＃質感再整トリートメント　つめかえ用</t>
         </is>
       </c>
       <c r="C389" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G389" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="0" t="inlineStr">
         <is>
-          <t>4571621442440</t>
+          <t>4903301302445</t>
         </is>
       </c>
       <c r="B390" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　マリン　Ｍ</t>
+          <t>リード　冷凍も冷蔵も新鮮保存バッグ　スライドジッパー　Ｍサイズ</t>
         </is>
       </c>
       <c r="C390" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G390" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="0" t="inlineStr">
         <is>
-          <t>4571621442457</t>
+          <t>4985275797205</t>
         </is>
       </c>
       <c r="B391" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　パールブルー　Ｌ</t>
+          <t>香りサフロン柔軟剤　ｗｉｔｈシアバター　フレッシュアイランドの香り　１６００ＭＬ</t>
         </is>
       </c>
       <c r="C391" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G391" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="0" t="inlineStr">
         <is>
-          <t>4571621442464</t>
+          <t>4987176229229</t>
         </is>
       </c>
       <c r="B392" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　ミント　Ｌ</t>
+          <t>ジョイＰＲＯ洗浄まとめ洗い用本体</t>
         </is>
       </c>
       <c r="C392" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月26日</t>
+        </is>
+      </c>
+      <c r="D392" s="0" t="inlineStr">
+        <is>
+          <t>4987176323491</t>
+        </is>
+      </c>
+      <c r="E392" s="0" t="inlineStr">
+        <is>
+          <t>ジョイ　ＰＲＯ洗浄　まとめ洗い用　本体</t>
+        </is>
+      </c>
+      <c r="F392" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月29日</t>
         </is>
       </c>
       <c r="G392" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="0" t="inlineStr">
         <is>
-          <t>4571621442471</t>
+          <t>4987176229243</t>
         </is>
       </c>
       <c r="B393" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　ストライプブルー　Ｌ</t>
+          <t>ジョイＰＲＯ洗浄すぐ洗い用本体</t>
         </is>
       </c>
       <c r="C393" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月26日</t>
+        </is>
+      </c>
+      <c r="D393" s="0" t="inlineStr">
+        <is>
+          <t>4987176323538</t>
+        </is>
+      </c>
+      <c r="E393" s="0" t="inlineStr">
+        <is>
+          <t>ジョイ　ＰＲＯ洗浄　すぐ洗い用　本体</t>
+        </is>
+      </c>
+      <c r="F393" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月29日</t>
         </is>
       </c>
       <c r="G393" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="0" t="inlineStr">
         <is>
-          <t>4571621442488</t>
+          <t>4987176229281</t>
         </is>
       </c>
       <c r="B394" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　ストライプベージュ　Ｌ</t>
+          <t>ジョイＰＲＯ洗浄まとめ洗い用逆さボトル</t>
         </is>
       </c>
       <c r="C394" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月26日</t>
+        </is>
+      </c>
+      <c r="D394" s="0" t="inlineStr">
+        <is>
+          <t>4987176323583</t>
+        </is>
+      </c>
+      <c r="E394" s="0" t="inlineStr">
+        <is>
+          <t>ジョイ　ＰＲＯ洗浄　まとめ洗い用　逆さボトル</t>
+        </is>
+      </c>
+      <c r="F394" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月29日</t>
         </is>
       </c>
       <c r="G394" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="0" t="inlineStr">
         <is>
-          <t>4571621442495</t>
+          <t>4987176269058</t>
         </is>
       </c>
       <c r="B395" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　マリン　Ｌ</t>
+          <t>レノアハピネス夢ふわタッチシャインマスカットの香り本体</t>
         </is>
       </c>
       <c r="C395" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月22日</t>
+        </is>
+      </c>
+      <c r="D395" s="0" t="inlineStr">
+        <is>
+          <t>4987176319869</t>
+        </is>
+      </c>
+      <c r="E395" s="0" t="inlineStr">
+        <is>
+          <t>レノア　ハピネス　夢ふわタッチ　シャインマスカットの香り　本体</t>
+        </is>
+      </c>
+      <c r="F395" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月20日</t>
         </is>
       </c>
       <c r="G395" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="0" t="inlineStr">
         <is>
-          <t>4571621442501</t>
+          <t>4903111313426</t>
         </is>
       </c>
       <c r="B396" s="0" t="inlineStr">
         <is>
-          <t>アイシーネック保冷ポーチ　ラベンダーピンク</t>
+          <t>センターインコンパクト１／２サボン多い昼用２２枚</t>
         </is>
       </c>
       <c r="C396" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月21日</t>
         </is>
       </c>
       <c r="G396" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="0" t="inlineStr">
         <is>
-          <t>4571621442679</t>
+          <t>4903111314256</t>
         </is>
       </c>
       <c r="B397" s="0" t="inlineStr">
         <is>
-          <t>スカルプケアブラシ　アルガンオイルプラス　パールホワイト</t>
+          <t>センターインコンパクト１／２サボン多い夜用１２枚</t>
         </is>
       </c>
       <c r="C397" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月21日</t>
         </is>
       </c>
       <c r="G397" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="0" t="inlineStr">
         <is>
-          <t>4571621442686</t>
+          <t>4903111373673</t>
         </is>
       </c>
       <c r="B398" s="0" t="inlineStr">
         <is>
-          <t>スカルプケアブラシ　アルガンオイルプラス　ベージュ</t>
+          <t>センターインハッピーキャッチ多い夜用１８枚</t>
         </is>
       </c>
       <c r="C398" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月21日</t>
         </is>
       </c>
       <c r="G398" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="0" t="inlineStr">
         <is>
-          <t>4571621442860</t>
+          <t>4901872883172</t>
         </is>
       </c>
       <c r="B399" s="0" t="inlineStr">
         <is>
-          <t>ＯＬＵハンディファン　オーロラパープル</t>
+          <t>尿素１０％クリーム</t>
         </is>
       </c>
       <c r="C399" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月19日</t>
+        </is>
+      </c>
+      <c r="D399" s="0" t="inlineStr">
+        <is>
+          <t>4550516493675</t>
+        </is>
+      </c>
+      <c r="E399" s="0" t="inlineStr">
+        <is>
+          <t>尿素１０パーセントクリーム（チューブ）</t>
+        </is>
+      </c>
+      <c r="F399" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月16日</t>
         </is>
       </c>
       <c r="G399" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="0" t="inlineStr">
         <is>
-          <t>4571621442877</t>
+          <t>4987176195241</t>
         </is>
       </c>
       <c r="B400" s="0" t="inlineStr">
         <is>
-          <t>ＯＬＵハンディファン　ストロベリーラテ</t>
+          <t>ファブリーズＷ消臭　トイレ用消臭剤＋抗菌　フルーティー・クラシック・ブーケ</t>
         </is>
       </c>
       <c r="C400" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月19日</t>
+        </is>
+      </c>
+      <c r="D400" s="0" t="inlineStr">
+        <is>
+          <t>4987176318275</t>
+        </is>
+      </c>
+      <c r="E400" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　プレミアムシリーズ　＋抗菌　フルーティークラシックブーケ</t>
+        </is>
+      </c>
+      <c r="F400" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月22日</t>
         </is>
       </c>
       <c r="G400" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="0" t="inlineStr">
         <is>
-          <t>4571621442884</t>
+          <t>4987176195302</t>
         </is>
       </c>
       <c r="B401" s="0" t="inlineStr">
         <is>
-          <t>ＯＬＵハンディファン　カフェラテ</t>
+          <t>ファブリーズＷ消臭　トイレ用消臭剤＋抗菌　フレッシュ・クリーン・ラベンダー</t>
         </is>
       </c>
       <c r="C401" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月19日</t>
+        </is>
+      </c>
+      <c r="D401" s="0" t="inlineStr">
+        <is>
+          <t>4987176318350</t>
+        </is>
+      </c>
+      <c r="E401" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　プレミアムシリーズ　＋抗菌　フレッシュクリーンラベンダー</t>
+        </is>
+      </c>
+      <c r="F401" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月22日</t>
         </is>
       </c>
       <c r="G401" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" s="0" t="inlineStr">
         <is>
-          <t>4571621442891</t>
+          <t>4987176195319</t>
         </is>
       </c>
       <c r="B402" s="0" t="inlineStr">
         <is>
-          <t>ＯＬＵハンディファン　クールグレー</t>
+          <t>ファブリーズＷ消臭　トイレ用消臭剤＋抗菌　ナチュラル・マウンテン・エア</t>
         </is>
       </c>
       <c r="C402" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月19日</t>
+        </is>
+      </c>
+      <c r="D402" s="0" t="inlineStr">
+        <is>
+          <t>4987176318299</t>
+        </is>
+      </c>
+      <c r="E402" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　プレミアムシリーズ　＋抗菌　ナチュラルマウンテンエア</t>
+        </is>
+      </c>
+      <c r="F402" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月22日</t>
         </is>
       </c>
       <c r="G402" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" s="0" t="inlineStr">
         <is>
-          <t>4571621442907</t>
+          <t>4987176312273</t>
         </is>
       </c>
       <c r="B403" s="0" t="inlineStr">
         <is>
-          <t>ＯＬＵハンディファン　ネイビー</t>
+          <t>レノア超消臭１ｗｅｅｋ夜干し用アクアナイトシャボンの香りつめかえ用特大サイズ</t>
         </is>
       </c>
       <c r="C403" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月19日</t>
+        </is>
+      </c>
+      <c r="D403" s="0" t="inlineStr">
+        <is>
+          <t>4987176324535</t>
+        </is>
+      </c>
+      <c r="E403" s="0" t="inlineStr">
+        <is>
+          <t>レノア　超消臭　１ｗｅｅｋ　極やわ仕上げ　ふんわりブロッサムの香り　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="F403" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月22日</t>
         </is>
       </c>
       <c r="G403" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" s="0" t="inlineStr">
         <is>
-          <t>4571621443034</t>
+          <t>4987176312624</t>
         </is>
       </c>
       <c r="B404" s="0" t="inlineStr">
         <is>
-          <t>ストロー付きタイムマーカーボトル　グリーン×パープル</t>
+          <t>レノア超消臭１ｗｅｅｋやさしく香る超消臭フレッシュソープの香りつめかえ用超特大サイズ</t>
         </is>
       </c>
       <c r="C404" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月19日</t>
+        </is>
+      </c>
+      <c r="D404" s="0" t="inlineStr">
+        <is>
+          <t>4987176324559</t>
+        </is>
+      </c>
+      <c r="E404" s="0" t="inlineStr">
+        <is>
+          <t>レノア　超消臭　１ｗｅｅｋ　極やわ仕上げ　ふんわりシャボンの香り　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F404" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月22日</t>
         </is>
       </c>
       <c r="G404" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" s="0" t="inlineStr">
         <is>
-          <t>4571621443041</t>
+          <t>4903301256380</t>
         </is>
       </c>
       <c r="B405" s="0" t="inlineStr">
         <is>
-          <t>ストロー付きタイムマーカーボトル　ピンク×ブルー</t>
+          <t>ルックプラス　バスタブクレンジング　クリアシトラスの香り　本体</t>
         </is>
       </c>
       <c r="C405" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月17日</t>
         </is>
       </c>
       <c r="G405" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" s="0" t="inlineStr">
         <is>
-          <t>4571621443058</t>
+          <t>4903301282075</t>
         </is>
       </c>
       <c r="B406" s="0" t="inlineStr">
         <is>
-          <t>ストロー付きタイムマーカーボトル　ブルー×オレンジ</t>
+          <t>ルックプラス　バスタブクレンジング　クリアシトラスの香り　つめかえ用大サイズ</t>
         </is>
       </c>
       <c r="C406" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月17日</t>
         </is>
       </c>
       <c r="G406" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" s="0" t="inlineStr">
         <is>
-          <t>4571621443065</t>
+          <t>4903301350583</t>
         </is>
       </c>
       <c r="B407" s="0" t="inlineStr">
         <is>
-          <t>ストロー付きタイムマーカーボトル　グレー×ブラック</t>
+          <t>ＮＡＮＯＸ　ＯＮＥ（ナノックスワン）　スタンダード　本体　大</t>
         </is>
       </c>
       <c r="C407" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月17日</t>
+        </is>
+      </c>
+      <c r="D407" s="0" t="inlineStr">
+        <is>
+          <t>4903301375364</t>
+        </is>
+      </c>
+      <c r="E407" s="0" t="inlineStr">
+        <is>
+          <t>ＮＡＮＯＸ　ｏｎｅ　洗浄プラス　本体大</t>
+        </is>
+      </c>
+      <c r="F407" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月18日</t>
         </is>
       </c>
       <c r="G407" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" s="0" t="inlineStr">
         <is>
-          <t>4571621443164</t>
+          <t>4903301350668</t>
         </is>
       </c>
       <c r="B408" s="0" t="inlineStr">
         <is>
-          <t>ペルチェクールハンディファン　オーロラホワイト</t>
+          <t>ＮＡＮＯＸ　ＯＮＥ（ナノックスワン）　ニオイ専用　本体大</t>
         </is>
       </c>
       <c r="C408" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月17日</t>
+        </is>
+      </c>
+      <c r="D408" s="0" t="inlineStr">
+        <is>
+          <t>4903301375449</t>
+        </is>
+      </c>
+      <c r="E408" s="0" t="inlineStr">
+        <is>
+          <t>ＮＡＮＯＸ　ｏｎｅ　ニオイ専用　本体大</t>
+        </is>
+      </c>
+      <c r="F408" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月05日</t>
         </is>
       </c>
       <c r="G408" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" s="0" t="inlineStr">
         <is>
-          <t>4571621443386</t>
+          <t>4903652003442</t>
         </is>
       </c>
       <c r="B409" s="0" t="inlineStr">
         <is>
-          <t>ひんやりジェルシート　ライトブルー</t>
+          <t>ごみっこポイスタンドタイプＥ１２枚ピンク</t>
         </is>
       </c>
       <c r="C409" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月17日</t>
         </is>
       </c>
       <c r="G409" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" s="0" t="inlineStr">
         <is>
-          <t>4571621443454</t>
+          <t>4901121210001</t>
         </is>
       </c>
       <c r="B410" s="0" t="inlineStr">
         <is>
-          <t>ひんやりジェルマット　ミント</t>
+          <t>ネピアプレミアムソフトトイレットロール１．８倍巻１２ロールシングル１００Ｍ</t>
         </is>
       </c>
       <c r="C410" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月12日</t>
         </is>
       </c>
       <c r="G410" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" s="0" t="inlineStr">
         <is>
-          <t>4571621443652</t>
+          <t>4901121273778</t>
         </is>
       </c>
       <c r="B411" s="0" t="inlineStr">
         <is>
-          <t>粒々クールアイマスク　無香料</t>
+          <t>ネピアプレミアムソフトトイレットロール１．８倍巻８ロールダブルボタニカル柄４５Ｍ</t>
         </is>
       </c>
       <c r="C411" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月12日</t>
         </is>
       </c>
       <c r="G411" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" s="0" t="inlineStr">
         <is>
-          <t>4571621443669</t>
+          <t>4901792141208</t>
         </is>
       </c>
       <c r="B412" s="0" t="inlineStr">
         <is>
-          <t>粒々クールアイマスク　無香料</t>
+          <t>ナイスハンドポイ　（ポリエチレン製）</t>
         </is>
       </c>
       <c r="C412" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月10日</t>
         </is>
       </c>
       <c r="G412" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" s="0" t="inlineStr">
         <is>
-          <t>4571621443782</t>
+          <t>4904735058137</t>
         </is>
       </c>
       <c r="B413" s="0" t="inlineStr">
         <is>
-          <t>Ｗブレードハンディファン　ホワイト</t>
+          <t>パックスオリー　１４日間トライアルセット</t>
         </is>
       </c>
       <c r="C413" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月09日</t>
         </is>
       </c>
       <c r="G413" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" s="0" t="inlineStr">
         <is>
-          <t>4571621443799</t>
+          <t>4976861006306</t>
         </is>
       </c>
       <c r="B414" s="0" t="inlineStr">
         <is>
-          <t>Ｗブレードハンディファンブルー</t>
+          <t>ペーパーハンドタオル</t>
         </is>
       </c>
       <c r="C414" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年09月01日</t>
+        </is>
+      </c>
+      <c r="D414" s="0" t="inlineStr">
+        <is>
+          <t>4976861008508</t>
+        </is>
+      </c>
+      <c r="E414" s="0" t="inlineStr">
+        <is>
+          <t>ＮＯＰー１いつものペーパーハンドタオル</t>
+        </is>
+      </c>
+      <c r="F414" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G414" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" s="0" t="inlineStr">
         <is>
-          <t>4571621443805</t>
+          <t>4901140905742</t>
         </is>
       </c>
       <c r="B415" s="0" t="inlineStr">
         <is>
-          <t>Ｗブレードハンディファンラベンダーピンク</t>
+          <t>イワタニカセットフープチスリム３</t>
         </is>
       </c>
       <c r="C415" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
         </is>
       </c>
       <c r="G415" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" s="0" t="inlineStr">
         <is>
-          <t>4571621444116</t>
+          <t>4901616009622</t>
         </is>
       </c>
       <c r="B416" s="0" t="inlineStr">
         <is>
-          <t>２つ折りコンパクトハンディファン　ホワイト</t>
+          <t>ＤＯクリア　こどもハミガキ　［イチゴ味］　７０ｇ</t>
         </is>
       </c>
       <c r="C416" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
         </is>
       </c>
       <c r="G416" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" s="0" t="inlineStr">
         <is>
-          <t>4571621444147</t>
+          <t>4902135113531</t>
         </is>
       </c>
       <c r="B417" s="0" t="inlineStr">
         <is>
-          <t>粒々クールアイマスク　ミントの香り</t>
+          <t>ファーファファインフレグランス　オム本体</t>
         </is>
       </c>
       <c r="C417" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
+        </is>
+      </c>
+      <c r="D417" s="0" t="inlineStr">
+        <is>
+          <t>4902135672809</t>
+        </is>
+      </c>
+      <c r="E417" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ　ファインフレグランスオム　本体</t>
+        </is>
+      </c>
+      <c r="F417" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G417" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" s="0" t="inlineStr">
         <is>
-          <t>4571621444154</t>
+          <t>4902135147260</t>
         </is>
       </c>
       <c r="B418" s="0" t="inlineStr">
         <is>
-          <t>粒々クールアイマスク　ミントの香り</t>
+          <t>ＦＡ　ＦＦ　レイヤリングウォッシュ９００Ｇ替</t>
         </is>
       </c>
       <c r="C418" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
         </is>
       </c>
       <c r="G418" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" s="0" t="inlineStr">
         <is>
-          <t>4571621444925</t>
+          <t>4902135147284</t>
         </is>
       </c>
       <c r="B419" s="0" t="inlineStr">
         <is>
-          <t>サステナブル室外機カバーデザインエアパネ　ホワイトタイル柄</t>
+          <t>ＦＡ　ＦＦ　レイヤリングウォッシュ６００Ｇ本体</t>
         </is>
       </c>
       <c r="C419" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
+        </is>
+      </c>
+      <c r="D419" s="0" t="inlineStr">
+        <is>
+          <t>4902135147727</t>
+        </is>
+      </c>
+      <c r="E419" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ　ファインフレグランスレイヤリング　本体</t>
+        </is>
+      </c>
+      <c r="F419" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G419" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" s="0" t="inlineStr">
         <is>
-          <t>4571621445830</t>
+          <t>4902135328737</t>
         </is>
       </c>
       <c r="B420" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかソックス　ディープブルー</t>
+          <t>ファーファファインフレグランス　シエル　詰替　５００ＭＬ</t>
         </is>
       </c>
       <c r="C420" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
         </is>
       </c>
       <c r="G420" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" s="0" t="inlineStr">
         <is>
-          <t>4571621445847</t>
+          <t>4902135328751</t>
         </is>
       </c>
       <c r="B421" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかソックス　ローズピンク</t>
+          <t>ファーファファインフレグランス　シエル６００Ｍ本体</t>
         </is>
       </c>
       <c r="C421" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
+        </is>
+      </c>
+      <c r="D421" s="0" t="inlineStr">
+        <is>
+          <t>4902135672885</t>
+        </is>
+      </c>
+      <c r="E421" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ　ファインフレグランスシエル　本体</t>
+        </is>
+      </c>
+      <c r="F421" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G421" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" s="0" t="inlineStr">
         <is>
-          <t>4571621445854</t>
+          <t>4902135411347</t>
         </is>
       </c>
       <c r="B422" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかナイトソックス　ミント</t>
+          <t>ファーファファインフレグランス　ファブリックミスト　オム３００Ｍ本体</t>
         </is>
       </c>
       <c r="C422" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
+        </is>
+      </c>
+      <c r="D422" s="0" t="inlineStr">
+        <is>
+          <t>4902135412047</t>
+        </is>
+      </c>
+      <c r="E422" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ　ファインフレグランスファブリックミストオム　本体</t>
+        </is>
+      </c>
+      <c r="F422" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G422" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" s="0" t="inlineStr">
         <is>
-          <t>4571621446172</t>
+          <t>4902135411361</t>
         </is>
       </c>
       <c r="B423" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかボアソックス　アイボリー</t>
+          <t>ファーファ　ファインフレグランス　ファブリックミスト　ボーテ３００ｍｌ本体</t>
         </is>
       </c>
       <c r="C423" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
+        </is>
+      </c>
+      <c r="D423" s="0" t="inlineStr">
+        <is>
+          <t>4902135412160</t>
+        </is>
+      </c>
+      <c r="E423" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ　ファインフレグランスファブリックミストボーテ　本体</t>
+        </is>
+      </c>
+      <c r="F423" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G423" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" s="0" t="inlineStr">
         <is>
-          <t>4571621446189</t>
+          <t>4902135670133</t>
         </is>
       </c>
       <c r="B424" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかボアソックス　モカブラウン</t>
+          <t>ＦＡ　ファインフレグランス　オム８４０Ｍ替</t>
         </is>
       </c>
       <c r="C424" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
+        </is>
+      </c>
+      <c r="D424" s="0" t="inlineStr">
+        <is>
+          <t>4902135672946</t>
+        </is>
+      </c>
+      <c r="E424" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ　ファインフレグランスオム　大容量　詰替</t>
+        </is>
+      </c>
+      <c r="F424" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G424" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" s="0" t="inlineStr">
         <is>
-          <t>4571621446196</t>
+          <t>4902135670171</t>
         </is>
       </c>
       <c r="B425" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかボアソックス　モーヴピンク</t>
+          <t>ＦＡファインフレグランス　シエル１４４０Ｍ替</t>
         </is>
       </c>
       <c r="C425" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
+        </is>
+      </c>
+      <c r="D425" s="0" t="inlineStr">
+        <is>
+          <t>4902135672861</t>
+        </is>
+      </c>
+      <c r="E425" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ　ファインフレグランスシエル　特大　詰替</t>
+        </is>
+      </c>
+      <c r="F425" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G425" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" s="0" t="inlineStr">
         <is>
-          <t>4571621449067</t>
+          <t>4902135670195</t>
         </is>
       </c>
       <c r="B426" s="0" t="inlineStr">
         <is>
-          <t>腕時計型ファン　ファンにゃん　ピンク</t>
+          <t>ＦＡ　ファインフレグランス　シエル８４０Ｍ替</t>
         </is>
       </c>
       <c r="C426" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
+        </is>
+      </c>
+      <c r="D426" s="0" t="inlineStr">
+        <is>
+          <t>4902135672847</t>
+        </is>
+      </c>
+      <c r="E426" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ　ファインフレグランスシエル　大容量　詰替</t>
+        </is>
+      </c>
+      <c r="F426" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G426" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" s="0" t="inlineStr">
         <is>
-          <t>4571621449074</t>
+          <t>4902135670218</t>
         </is>
       </c>
       <c r="B427" s="0" t="inlineStr">
         <is>
-          <t>腕時計型ファン　ファンにゃん　パープル</t>
+          <t>ＦＡ　ファインフレグランス　ボーテ８４０Ｍ替</t>
         </is>
       </c>
       <c r="C427" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
+        </is>
+      </c>
+      <c r="D427" s="0" t="inlineStr">
+        <is>
+          <t>4902135672687</t>
+        </is>
+      </c>
+      <c r="E427" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ　ファインフレグランスボーテ　大容量　詰替</t>
+        </is>
+      </c>
+      <c r="F427" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G427" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" s="0" t="inlineStr">
         <is>
-          <t>4571621449081</t>
+          <t>4902895043147</t>
         </is>
       </c>
       <c r="B428" s="0" t="inlineStr">
         <is>
-          <t>腕時計型ファン　ファンにゃん　チャコール</t>
+          <t>ナチュラルオフ　洗浄成分ゼロ洗顔ジェル</t>
         </is>
       </c>
       <c r="C428" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
         </is>
       </c>
       <c r="G428" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" s="0" t="inlineStr">
         <is>
-          <t>4571621449098</t>
+          <t>4904701030372</t>
         </is>
       </c>
       <c r="B429" s="0" t="inlineStr">
         <is>
-          <t>腕時計型ファン　ファンにゃん　ブルー</t>
+          <t>ポリラップ３０ｃｍ×３０ｍ</t>
         </is>
       </c>
       <c r="C429" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
         </is>
       </c>
       <c r="G429" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" s="0" t="inlineStr">
         <is>
-          <t>4903111317509</t>
+          <t>4944109316371</t>
         </is>
       </c>
       <c r="B430" s="0" t="inlineStr">
         <is>
-          <t>ソフィふわごこち無香料３８枚×３個</t>
+          <t>お掃除スリッパカバー５足組（１０枚入）</t>
         </is>
       </c>
       <c r="C430" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月31日</t>
+        </is>
+      </c>
+      <c r="D430" s="0" t="inlineStr">
+        <is>
+          <t>4944109317811</t>
+        </is>
+      </c>
+      <c r="E430" s="0" t="inlineStr">
+        <is>
+          <t>ラクラクおそうじスリッパカバー</t>
+        </is>
+      </c>
+      <c r="F430" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G430" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" s="0" t="inlineStr">
         <is>
-          <t>4903111317684</t>
+          <t>0000049529548</t>
         </is>
       </c>
       <c r="B431" s="0" t="inlineStr">
         <is>
-          <t>ソフィふわごこちピンクローズの香り３８枚×３個</t>
+          <t>ハンドクリームももの花Ｃチューブ</t>
         </is>
       </c>
       <c r="C431" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月29日</t>
         </is>
       </c>
       <c r="G431" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" s="0" t="inlineStr">
         <is>
-          <t>4903111341856</t>
+          <t>4580796921131</t>
         </is>
       </c>
       <c r="B432" s="0" t="inlineStr">
         <is>
-          <t>ソフィセンターインふわふわタイプふつうの日羽つき</t>
+          <t>ニコレス　スーパーハードメンソール</t>
         </is>
       </c>
       <c r="C432" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月29日</t>
         </is>
       </c>
       <c r="G432" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="0" t="inlineStr">
         <is>
-          <t>4903111487202</t>
+          <t>4903367003058</t>
         </is>
       </c>
       <c r="B433" s="0" t="inlineStr">
         <is>
-          <t>シルコット除菌ウェットアルコール替４０枚×３個</t>
+          <t>エルキッチンブリーチ　６００ｍｌ</t>
         </is>
       </c>
       <c r="C433" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
-[...14 lines deleted...]
-          <t>2026年04月07日</t>
+          <t>2025年08月29日</t>
         </is>
       </c>
       <c r="G433" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" s="0" t="inlineStr">
         <is>
-          <t>4903111526413</t>
+          <t>4964653103364</t>
         </is>
       </c>
       <c r="B434" s="0" t="inlineStr">
         <is>
-          <t>ライフリーすっきりスタイルパンツピンクＭ</t>
+          <t>オーガニックグリーンティーボディーソープ</t>
         </is>
       </c>
       <c r="C434" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月29日</t>
         </is>
       </c>
       <c r="G434" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="0" t="inlineStr">
         <is>
-          <t>4903111527007</t>
+          <t>4902135411484</t>
         </is>
       </c>
       <c r="B435" s="0" t="inlineStr">
         <is>
-          <t>ライフリーすっきりスタイルパンツブルーＭ</t>
+          <t>ファーファ　ファインフレグランス　ファブリックミスト　シエル２７０ｍｌ替</t>
         </is>
       </c>
       <c r="C435" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月28日</t>
+        </is>
+      </c>
+      <c r="D435" s="0" t="inlineStr">
+        <is>
+          <t>4902135412108</t>
+        </is>
+      </c>
+      <c r="E435" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ　ファインフレグランスファブリックミストシエル　詰替</t>
+        </is>
+      </c>
+      <c r="F435" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月01日</t>
         </is>
       </c>
       <c r="G435" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" s="0" t="inlineStr">
         <is>
-          <t>4903111540570</t>
+          <t>4978406013343</t>
         </is>
       </c>
       <c r="B436" s="0" t="inlineStr">
         <is>
-          <t>ライフリー一晩肌あんしん尿とり４回</t>
+          <t>ＭＺ－ＦＧ２０６水切りそうじっこ兼用２０枚</t>
         </is>
       </c>
       <c r="C436" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月28日</t>
         </is>
       </c>
       <c r="G436" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" s="0" t="inlineStr">
         <is>
-          <t>4903111540662</t>
+          <t>4987072008676</t>
         </is>
       </c>
       <c r="B437" s="0" t="inlineStr">
         <is>
-          <t>ライフリー一晩肌あんしん尿とり６回</t>
+          <t>熱さまシート　大人用</t>
         </is>
       </c>
       <c r="C437" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月28日</t>
         </is>
       </c>
       <c r="G437" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" s="0" t="inlineStr">
         <is>
-          <t>4903111543953</t>
+          <t>4987072082355</t>
         </is>
       </c>
       <c r="B438" s="0" t="inlineStr">
         <is>
-          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド６回</t>
+          <t>尿モレサラサーティ　微量</t>
         </is>
       </c>
       <c r="C438" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月28日</t>
         </is>
       </c>
       <c r="G438" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" s="0" t="inlineStr">
         <is>
-          <t>4903111544202</t>
+          <t>4987241125081</t>
         </is>
       </c>
       <c r="B439" s="0" t="inlineStr">
         <is>
-          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド６回</t>
+          <t>メンソレータム　アクネス　薬用毛穴すっきり粒つぶ洗顔</t>
         </is>
       </c>
       <c r="C439" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月25日</t>
+        </is>
+      </c>
+      <c r="D439" s="0" t="inlineStr">
+        <is>
+          <t>4987241199808</t>
+        </is>
+      </c>
+      <c r="E439" s="0" t="inlineStr">
+        <is>
+          <t>メンソレータム　アクネス　薬用毛穴すっきり粒つぶ洗顔</t>
+        </is>
+      </c>
+      <c r="F439" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月25日</t>
         </is>
       </c>
       <c r="G439" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" s="0" t="inlineStr">
         <is>
-          <t>4903111544493</t>
+          <t>4901422380533</t>
         </is>
       </c>
       <c r="B440" s="0" t="inlineStr">
         <is>
-          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド８回</t>
+          <t>パチック（Ｍ）３個</t>
         </is>
       </c>
       <c r="C440" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月19日</t>
         </is>
       </c>
       <c r="G440" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" s="0" t="inlineStr">
         <is>
-          <t>4903111544912</t>
+          <t>4906156500011</t>
         </is>
       </c>
       <c r="B441" s="0" t="inlineStr">
         <is>
-          <t>ライフリーズレずに安心紙パンツ専用パッド８回</t>
+          <t>フィニッシュ　パワー＆ピュア　パウダー詰替６６０</t>
         </is>
       </c>
       <c r="C441" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月19日</t>
         </is>
       </c>
       <c r="G441" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="0" t="inlineStr">
         <is>
-          <t>4903111923403</t>
+          <t>4582202680410</t>
         </is>
       </c>
       <c r="B442" s="0" t="inlineStr">
         <is>
-          <t>ライフリーお肌あんしん尿とりＰ３回</t>
+          <t>ケアＳクルン歯ブラシ　なでしこ（コンパクト）</t>
         </is>
       </c>
       <c r="C442" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年08月12日</t>
         </is>
       </c>
       <c r="G442" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="0" t="inlineStr">
         <is>
-          <t>4582527716771</t>
+          <t>4973512260537</t>
         </is>
       </c>
       <c r="B443" s="0" t="inlineStr">
         <is>
-          <t>水着素材の接触冷感マスク　ＦＩＴＭＡＳＫホワイト　Ｓ　２枚</t>
+          <t>ハッピーエレファント　バスクリーナー　詰替用　３５０ＭＬ</t>
         </is>
       </c>
       <c r="C443" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2025年08月11日</t>
         </is>
       </c>
       <c r="G443" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" s="0" t="inlineStr">
         <is>
-          <t>4582527723243</t>
+          <t>4973512258367</t>
         </is>
       </c>
       <c r="B444" s="0" t="inlineStr">
         <is>
-          <t>９９０－００１ＦＩＴＭＡＳＫオフホワイト　Ｍ　２枚</t>
+          <t>アラウ　泡ボディソープ　詰替　４５０ＭＬ</t>
         </is>
       </c>
       <c r="C444" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2025年08月08日</t>
+        </is>
+      </c>
+      <c r="D444" s="0" t="inlineStr">
+        <is>
+          <t>4973512259548</t>
+        </is>
+      </c>
+      <c r="E444" s="0" t="inlineStr">
+        <is>
+          <t>アラウ．泡ボディソープ　詰替用</t>
+        </is>
+      </c>
+      <c r="F444" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G444" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" s="0" t="inlineStr">
         <is>
-          <t>4582527723250</t>
+          <t>4973512259821</t>
         </is>
       </c>
       <c r="B445" s="0" t="inlineStr">
         <is>
-          <t>９９０－００１ＦＩＴＭＡＳＫオフホワイト　Ｓ　２枚</t>
+          <t>ハンドラボ　手指消毒スプレーＶＨ　詰替用　４８０ｍＬ</t>
         </is>
       </c>
       <c r="C445" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2025年08月08日</t>
         </is>
       </c>
       <c r="G445" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" s="0" t="inlineStr">
         <is>
-          <t>4902806487718</t>
+          <t>4973512261558</t>
         </is>
       </c>
       <c r="B446" s="0" t="inlineStr">
         <is>
-          <t>ルシード　カラダと頭皮のデオペーパー</t>
+          <t>ハッピーエレファント　食器用洗剤　オレンジ＆ライム　詰替　５００ＭＬ</t>
         </is>
       </c>
       <c r="C446" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2025年08月08日</t>
         </is>
       </c>
       <c r="G446" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" s="0" t="inlineStr">
         <is>
-          <t>4987072063866</t>
+          <t>4901525009379</t>
         </is>
       </c>
       <c r="B447" s="0" t="inlineStr">
         <is>
-          <t>消臭元　タバコ用　イオンシトラス</t>
+          <t>お湯物語　贅沢泡とろ入浴料　ピオニー＆ホワイトムスクの香り</t>
         </is>
       </c>
       <c r="C447" s="0" t="inlineStr">
         <is>
-          <t>2026年03月17日</t>
+          <t>2025年08月06日</t>
+        </is>
+      </c>
+      <c r="D447" s="0" t="inlineStr">
+        <is>
+          <t>4901525012676</t>
+        </is>
+      </c>
+      <c r="E447" s="0" t="inlineStr">
+        <is>
+          <t>お湯物語　ぜい沢泡とろ　プレミアム　入浴料　ピオニー＆ホワイトムスクの香り</t>
+        </is>
+      </c>
+      <c r="F447" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月26日</t>
         </is>
       </c>
       <c r="G447" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" s="0" t="inlineStr">
         <is>
-          <t>4987072029701</t>
+          <t>4901525011259</t>
         </is>
       </c>
       <c r="B448" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　心なごむリラックスアロマ</t>
+          <t>カウブランド　赤箱　ちょっと大きめ</t>
         </is>
       </c>
       <c r="C448" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2025年08月06日</t>
         </is>
       </c>
       <c r="G448" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" s="0" t="inlineStr">
         <is>
-          <t>4901121203294</t>
+          <t>4902135147468</t>
         </is>
       </c>
       <c r="B449" s="0" t="inlineStr">
         <is>
-          <t>ネピアトイレットロールシングル</t>
+          <t>ＦＡ　ＦＦ　レイヤリングウォッシュ１５００Ｇ替</t>
         </is>
       </c>
       <c r="C449" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2025年08月01日</t>
         </is>
       </c>
       <c r="D449" s="0" t="inlineStr">
         <is>
-          <t>4901121203317</t>
+          <t>4902135147741</t>
         </is>
       </c>
       <c r="E449" s="0" t="inlineStr">
         <is>
-          <t>ネピア　トイレットロール　４ロールシングル　５５Ｍ</t>
+          <t>ファーファ　ファインフレグランスレイヤリング　詰替</t>
         </is>
       </c>
       <c r="F449" s="0" t="inlineStr">
         <is>
-          <t>2026年03月21日</t>
+          <t>2025年08月26日</t>
         </is>
       </c>
       <c r="G449" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" s="0" t="inlineStr">
         <is>
-          <t>4901121269375</t>
+          <t>4987241135127</t>
         </is>
       </c>
       <c r="B450" s="0" t="inlineStr">
         <is>
-          <t>ネピアトイレットロールダブル</t>
+          <t>５０の恵　髪ふんわりボリューム育毛剤　つめかえ用</t>
         </is>
       </c>
       <c r="C450" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2025年07月31日</t>
         </is>
       </c>
       <c r="D450" s="0" t="inlineStr">
         <is>
-          <t>4901121269399</t>
+          <t>4987241199860</t>
         </is>
       </c>
       <c r="E450" s="0" t="inlineStr">
         <is>
-          <t>ネピア　トイレットロール　４ロールダブル　３０Ｍ</t>
+          <t>５０の恵　頭皮健やか髪ふんわり　薬用育毛美容液　つめかえ用</t>
         </is>
       </c>
       <c r="F450" s="0" t="inlineStr">
         <is>
-          <t>2026年03月21日</t>
+          <t>2025年08月25日</t>
         </is>
       </c>
       <c r="G450" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" s="0" t="inlineStr">
         <is>
-          <t>4901121697581</t>
+          <t>4901525005203</t>
         </is>
       </c>
       <c r="B451" s="0" t="inlineStr">
         <is>
-          <t>ネピアＷＥＴＯＭＯお肌うるおう保湿ウエット</t>
+          <t>お湯物語　贅沢泡とろ　入浴料　スリーピングアロマの香り</t>
         </is>
       </c>
       <c r="C451" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2025年07月30日</t>
+        </is>
+      </c>
+      <c r="D451" s="0" t="inlineStr">
+        <is>
+          <t>4901525012669</t>
+        </is>
+      </c>
+      <c r="E451" s="0" t="inlineStr">
+        <is>
+          <t>お湯物語　ぜい沢泡とろ　プレミアム　入浴料　スリーピングアロマの香り</t>
+        </is>
+      </c>
+      <c r="F451" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月26日</t>
         </is>
       </c>
       <c r="G451" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" s="0" t="inlineStr">
         <is>
-          <t>4901121697598</t>
+          <t>4901525006644</t>
         </is>
       </c>
       <c r="B452" s="0" t="inlineStr">
         <is>
-          <t>ネピアＷＥＴＯＭＯ除菌ウエットウイルス除去</t>
+          <t>お湯物語　贅沢泡とろ　入浴料　ジュエリーローズの香り</t>
         </is>
       </c>
       <c r="C452" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2025年07月30日</t>
+        </is>
+      </c>
+      <c r="D452" s="0" t="inlineStr">
+        <is>
+          <t>4901525012683</t>
+        </is>
+      </c>
+      <c r="E452" s="0" t="inlineStr">
+        <is>
+          <t>お湯物語　ぜい沢泡とろ　プレミアム　入浴料　ラグジュアリーフローラルの香り</t>
+        </is>
+      </c>
+      <c r="F452" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月26日</t>
         </is>
       </c>
       <c r="G452" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" s="0" t="inlineStr">
         <is>
-          <t>4987176239051</t>
+          <t>4987176244208</t>
         </is>
       </c>
       <c r="B453" s="0" t="inlineStr">
         <is>
-          <t>除菌　ジョイ　コンパクト　贅沢グレープフルーツの香り　キャップ付き詰替え</t>
+          <t>アリエールミライ　洗浄プラス　本体大</t>
         </is>
       </c>
       <c r="C453" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2025年07月30日</t>
+        </is>
+      </c>
+      <c r="D453" s="0" t="inlineStr">
+        <is>
+          <t>4987176318763</t>
+        </is>
+      </c>
+      <c r="E453" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ミライ　超濃縮　本体　大</t>
+        </is>
+      </c>
+      <c r="F453" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月28日</t>
         </is>
       </c>
       <c r="G453" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" s="0" t="inlineStr">
         <is>
-          <t>4976631482057</t>
+          <t>4901548604056</t>
         </is>
       </c>
       <c r="B454" s="0" t="inlineStr">
         <is>
-          <t>ペリカン　モイスチャーソープ　アロエ</t>
+          <t>桐灰寝るとき足ホットン</t>
         </is>
       </c>
       <c r="C454" s="0" t="inlineStr">
         <is>
-          <t>2026年03月11日</t>
+          <t>2025年07月26日</t>
         </is>
       </c>
       <c r="G454" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="0" t="inlineStr">
         <is>
-          <t>4976631482064</t>
+          <t>4901417629678</t>
         </is>
       </c>
       <c r="B455" s="0" t="inlineStr">
         <is>
-          <t>ペリカン　モイスチャーソープ　桃の葉</t>
+          <t>肌美精ＣＨＯＩフェイスウォッシュ薬用乾燥肌あれケア</t>
         </is>
       </c>
       <c r="C455" s="0" t="inlineStr">
         <is>
-          <t>2026年03月11日</t>
+          <t>2025年07月25日</t>
         </is>
       </c>
       <c r="G455" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="0" t="inlineStr">
         <is>
-          <t>4976631482088</t>
+          <t>4902468247026</t>
         </is>
       </c>
       <c r="B456" s="0" t="inlineStr">
         <is>
-          <t>モイスチャーソープ３ＡＭＨ１０Ｐ</t>
+          <t>ポアクリア　角栓クリーナージェルＲ</t>
         </is>
       </c>
       <c r="C456" s="0" t="inlineStr">
         <is>
-          <t>2026年03月11日</t>
+          <t>2025年07月25日</t>
         </is>
       </c>
       <c r="G456" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" s="0" t="inlineStr">
         <is>
-          <t>4580287292191</t>
+          <t>4987176244062</t>
         </is>
       </c>
       <c r="B457" s="0" t="inlineStr">
         <is>
-          <t>臭いをブロック４５Ｌ半透明　ＡＢ４４</t>
+          <t>アリエールミライ　消臭プラス　本体大</t>
         </is>
       </c>
       <c r="C457" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年07月25日</t>
+        </is>
+      </c>
+      <c r="D457" s="0" t="inlineStr">
+        <is>
+          <t>4987176318923</t>
+        </is>
+      </c>
+      <c r="E457" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ミライ　超濃縮　部屋干し＆スポーツ　本体　大</t>
+        </is>
+      </c>
+      <c r="F457" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月28日</t>
         </is>
       </c>
       <c r="G457" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" s="0" t="inlineStr">
         <is>
-          <t>4580287320795</t>
+          <t>4987176244185</t>
         </is>
       </c>
       <c r="B458" s="0" t="inlineStr">
         <is>
-          <t>ＫＦ４０　コンパクトポリ袋４５Ｌ　半透明　１５枚　０．０１２</t>
+          <t>アリエールミライ　洗浄プラス　本体</t>
         </is>
       </c>
       <c r="C458" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年07月25日</t>
+        </is>
+      </c>
+      <c r="D458" s="0" t="inlineStr">
+        <is>
+          <t>4987176318800</t>
+        </is>
+      </c>
+      <c r="E458" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ミライ　超濃縮　本体</t>
+        </is>
+      </c>
+      <c r="F458" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月28日</t>
         </is>
       </c>
       <c r="G458" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" s="0" t="inlineStr">
         <is>
-          <t>4580287320801</t>
+          <t>4987176244284</t>
         </is>
       </c>
       <c r="B459" s="0" t="inlineStr">
         <is>
-          <t>ＫＦ７０　コンパクトポリ袋７０Ｌ　半透明　０．０１７</t>
+          <t>アリエールミライ　消臭プラス　本体</t>
         </is>
       </c>
       <c r="C459" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年07月25日</t>
+        </is>
+      </c>
+      <c r="D459" s="0" t="inlineStr">
+        <is>
+          <t>4987176318862</t>
+        </is>
+      </c>
+      <c r="E459" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ミライ　超濃縮　部屋干し＆スポーツ　本体</t>
+        </is>
+      </c>
+      <c r="F459" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月28日</t>
         </is>
       </c>
       <c r="G459" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" s="0" t="inlineStr">
         <is>
-          <t>4580287320818</t>
+          <t>4524963020012</t>
         </is>
       </c>
       <c r="B460" s="0" t="inlineStr">
         <is>
-          <t>ＫＦ９０　コンパクトポリ袋９０Ｌ　半透明　５枚　０．０１７</t>
+          <t>ＣＨＳ薬用ボディソープ</t>
         </is>
       </c>
       <c r="C460" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年07月18日</t>
         </is>
       </c>
       <c r="G460" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" s="0" t="inlineStr">
         <is>
-          <t>4580287323130</t>
+          <t>4903301172352</t>
         </is>
       </c>
       <c r="B461" s="0" t="inlineStr">
         <is>
-          <t>ＡＢ４２臭いを防ぐポリ袋吊り下げ　４５Ｌ　白</t>
+          <t>業務用　ルックトイレの洗剤</t>
         </is>
       </c>
       <c r="C461" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年07月18日</t>
         </is>
       </c>
       <c r="G461" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" s="0" t="inlineStr">
         <is>
-          <t>4580287323147</t>
+          <t>4902407121721</t>
         </is>
       </c>
       <c r="B462" s="0" t="inlineStr">
         <is>
-          <t>ＡＢ４５臭いを防ぐポリ袋　４５Ｌ　白</t>
+          <t>Ｎａｔｕｒａｌミセスロイドクローゼット・洋服ダンス用　３個入</t>
         </is>
       </c>
       <c r="C462" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年07月17日</t>
+        </is>
+      </c>
+      <c r="D462" s="0" t="inlineStr">
+        <is>
+          <t>4902407121844</t>
+        </is>
+      </c>
+      <c r="E462" s="0" t="inlineStr">
+        <is>
+          <t>Ｎａｔｕｒａｌミセスロイド　クローゼット・洋服ダンス用</t>
+        </is>
+      </c>
+      <c r="F462" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月01日</t>
         </is>
       </c>
       <c r="G462" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" s="0" t="inlineStr">
         <is>
-          <t>4987072092583</t>
+          <t>4901872441587</t>
         </is>
       </c>
       <c r="B463" s="0" t="inlineStr">
         <is>
-          <t>フェミニーナ　モイスキープ　デリケートゾーン　化粧水</t>
+          <t>ＳＥＮＫＡ　パーフェクトバブル　フォーボディー　フローラルプラス</t>
         </is>
       </c>
       <c r="C463" s="0" t="inlineStr">
         <is>
-          <t>2026年02月27日</t>
+          <t>2025年07月16日</t>
+        </is>
+      </c>
+      <c r="D463" s="0" t="inlineStr">
+        <is>
+          <t>4550516494450</t>
+        </is>
+      </c>
+      <c r="E463" s="0" t="inlineStr">
+        <is>
+          <t>専科　パーフェクトバブル　フォーボディ　フローラルプラス</t>
+        </is>
+      </c>
+      <c r="F463" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月03日</t>
         </is>
       </c>
       <c r="G463" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" s="0" t="inlineStr">
         <is>
-          <t>4901727601135</t>
+          <t>4562378462935</t>
         </is>
       </c>
       <c r="B464" s="0" t="inlineStr">
         <is>
-          <t>ファンデュープラスＲ　ＵＶコンシーラーファンデーション１２．自然な肌色</t>
+          <t>クールタオルプラス１枚</t>
         </is>
       </c>
       <c r="C464" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年07月08日</t>
         </is>
       </c>
       <c r="G464" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" s="0" t="inlineStr">
         <is>
-          <t>4987072005361</t>
+          <t>4901435008301</t>
         </is>
       </c>
       <c r="B465" s="0" t="inlineStr">
         <is>
-          <t>ブレスケア　レモン　５０粒</t>
+          <t>カメヤマ大ロー２０号２２５ｇ</t>
         </is>
       </c>
       <c r="C465" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月30日</t>
         </is>
       </c>
       <c r="G465" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" s="0" t="inlineStr">
         <is>
-          <t>4987072005378</t>
+          <t>4901696537527</t>
         </is>
       </c>
       <c r="B466" s="0" t="inlineStr">
         <is>
-          <t>シコンコート</t>
+          <t>ロゼット洗顔パスタエイジクリアしっとり洗顔フォーム</t>
         </is>
       </c>
       <c r="C466" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月30日</t>
         </is>
       </c>
       <c r="G466" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" s="0" t="inlineStr">
         <is>
-          <t>4987072008072</t>
+          <t>4987241108008</t>
         </is>
       </c>
       <c r="B467" s="0" t="inlineStr">
         <is>
-          <t>ブレスケア　つめ替用　レモン</t>
+          <t>メンソレータム　薬用リップナチュラル</t>
         </is>
       </c>
       <c r="C467" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月30日</t>
+        </is>
+      </c>
+      <c r="D467" s="0" t="inlineStr">
+        <is>
+          <t>4987241199303</t>
+        </is>
+      </c>
+      <c r="E467" s="0" t="inlineStr">
+        <is>
+          <t>メンソレータム　薬用リップスティックプラス　無香料</t>
+        </is>
+      </c>
+      <c r="F467" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月15日</t>
         </is>
       </c>
       <c r="G467" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" s="0" t="inlineStr">
         <is>
-          <t>4987072014400</t>
+          <t>4987241108015</t>
         </is>
       </c>
       <c r="B468" s="0" t="inlineStr">
         <is>
-          <t>医学オドイーター足の外反対策</t>
+          <t>メンソレータム　薬用リップスティック</t>
         </is>
       </c>
       <c r="C468" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月30日</t>
+        </is>
+      </c>
+      <c r="D468" s="0" t="inlineStr">
+        <is>
+          <t>4987241199297</t>
+        </is>
+      </c>
+      <c r="E468" s="0" t="inlineStr">
+        <is>
+          <t>メンソレータム　薬用リップスティックプラス　メントール</t>
+        </is>
+      </c>
+      <c r="F468" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月15日</t>
         </is>
       </c>
       <c r="G468" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" s="0" t="inlineStr">
         <is>
-          <t>4987072014813</t>
+          <t>4987046870155</t>
         </is>
       </c>
       <c r="B469" s="0" t="inlineStr">
         <is>
-          <t>オドイーター足ムレ対策　さらさらメッシュ</t>
+          <t>レディース加美乃素トリートメント</t>
         </is>
       </c>
       <c r="C469" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月27日</t>
         </is>
       </c>
       <c r="G469" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" s="0" t="inlineStr">
         <is>
-          <t>4987072014844</t>
+          <t>4562384601953</t>
         </is>
       </c>
       <c r="B470" s="0" t="inlineStr">
         <is>
-          <t>オドイーター足臭対策　革風仕立て</t>
+          <t>【１００％シリコン製の曲って安心なスプーン】ビタット　マガルーノ　ホワイト</t>
         </is>
       </c>
       <c r="C470" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月24日</t>
         </is>
       </c>
       <c r="G470" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" s="0" t="inlineStr">
         <is>
-          <t>4987072018323</t>
+          <t>4987176122230</t>
         </is>
       </c>
       <c r="B471" s="0" t="inlineStr">
         <is>
-          <t>噛むブレスケア　ボトル　レモンミント</t>
+          <t>レノアクエン酸ｉｎ超消臭さわやかシトラスの香り（微香）つめかえ用</t>
         </is>
       </c>
       <c r="C471" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月24日</t>
         </is>
       </c>
       <c r="G471" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" s="0" t="inlineStr">
         <is>
-          <t>4987072026274</t>
+          <t>4966680246229</t>
         </is>
       </c>
       <c r="B472" s="0" t="inlineStr">
         <is>
-          <t>Ｒｉｆｆ　あせワキパット　ホワイト</t>
+          <t>プロポリンスファミリータイプ４００ＭＬ</t>
         </is>
       </c>
       <c r="C472" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月20日</t>
         </is>
       </c>
       <c r="G472" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" s="0" t="inlineStr">
         <is>
-          <t>4987072027103</t>
+          <t>4539060000546</t>
         </is>
       </c>
       <c r="B473" s="0" t="inlineStr">
         <is>
-          <t>噛むブレスケア　ボトル　アソート</t>
+          <t>ＴＹＩ４４豊田市燃やすごみ指定袋大２０枚</t>
         </is>
       </c>
       <c r="C473" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月19日</t>
         </is>
       </c>
       <c r="G473" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" s="0" t="inlineStr">
         <is>
-          <t>4987072030073</t>
+          <t>4987176190512</t>
         </is>
       </c>
       <c r="B474" s="0" t="inlineStr">
         <is>
-          <t>生葉　お試しサイズ　４０ｇ</t>
+          <t>ボールドジェル　爽やかフレッシュフラワーサボンの香り　つめかえ用　超特大サイズ</t>
         </is>
       </c>
       <c r="C474" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月06日</t>
         </is>
       </c>
       <c r="G474" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" s="0" t="inlineStr">
         <is>
-          <t>4987072052495</t>
+          <t>4903339711547</t>
         </is>
       </c>
       <c r="B475" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳＴＩＣＫ　パルファム　グリ　本体</t>
+          <t>換気扇レンジクリーナー　ＰＲＯ　ＥＸ　４Ｌ</t>
         </is>
       </c>
       <c r="C475" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年06月05日</t>
         </is>
       </c>
       <c r="G475" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" s="0" t="inlineStr">
         <is>
-          <t>4987072052501</t>
+          <t>4901525010917</t>
         </is>
       </c>
       <c r="B476" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳＴＩＣＫ　パルファム　グリ　詰替え</t>
+          <t>カウブランド　赤箱　３コ入</t>
         </is>
       </c>
       <c r="C476" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年05月31日</t>
         </is>
       </c>
       <c r="G476" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" s="0" t="inlineStr">
         <is>
-          <t>4987072058763</t>
+          <t>4902430742863</t>
         </is>
       </c>
       <c r="B477" s="0" t="inlineStr">
         <is>
-          <t>スマートフォンふきふき２０包</t>
+          <t>韓国ダウニーベリーベリーバニラ　詰替え</t>
         </is>
       </c>
       <c r="C477" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年05月31日</t>
         </is>
       </c>
       <c r="G477" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" s="0" t="inlineStr">
         <is>
-          <t>4987072059852</t>
+          <t>4904651187126</t>
         </is>
       </c>
       <c r="B478" s="0" t="inlineStr">
         <is>
-          <t>サラサーティコットン１００　２倍吸収４０個</t>
+          <t>モモリ　さらりと整うウォータートリートメント</t>
         </is>
       </c>
       <c r="C478" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年05月26日</t>
         </is>
       </c>
       <c r="G478" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" s="0" t="inlineStr">
         <is>
-          <t>4987072082997</t>
+          <t>4904651184118</t>
         </is>
       </c>
       <c r="B479" s="0" t="inlineStr">
         <is>
-          <t>噛むブレスケア　ボトル　スッキリクールミント　８０粒</t>
+          <t>パルティ　カラーリングミルク　＜見つめてブラウン＞</t>
         </is>
       </c>
       <c r="C479" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年05月22日</t>
         </is>
       </c>
       <c r="G479" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" s="0" t="inlineStr">
         <is>
-          <t>4987072085080</t>
+          <t>4902135324067</t>
         </is>
       </c>
       <c r="B480" s="0" t="inlineStr">
         <is>
-          <t>サラサーティ　クリーン　膣洗浄機</t>
+          <t>ファーファファインフレグランス　ボーテ　詰替　５００ＭＬ</t>
         </is>
       </c>
       <c r="C480" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年05月21日</t>
         </is>
       </c>
       <c r="G480" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" s="0" t="inlineStr">
         <is>
-          <t>4987072087985</t>
+          <t>4973307568084</t>
         </is>
       </c>
       <c r="B481" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　フルーツ　マスカット＆リーフの香り</t>
+          <t>歯ブラシ　８Ｐ　ポケットモンスター　ＴＢ６ＳＥ</t>
         </is>
       </c>
       <c r="C481" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年05月20日</t>
         </is>
       </c>
       <c r="G481" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" s="0" t="inlineStr">
         <is>
-          <t>4987072089552</t>
+          <t>4987176178855</t>
         </is>
       </c>
       <c r="B482" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　ＴｈｅＴｅａ　アールグレイ</t>
+          <t>レノア煮沸レベル消臭抗菌ビーズ　スポーツ　クールリフレッシュ＆シトラスの香りつめかえ用</t>
         </is>
       </c>
       <c r="C482" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年05月16日</t>
         </is>
       </c>
       <c r="G482" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" s="0" t="inlineStr">
         <is>
-          <t>4987072089569</t>
+          <t>4987176178916</t>
         </is>
       </c>
       <c r="B483" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　ＴｈｅＴｅａ　アールグレイ　詰替え</t>
+          <t>レノア煮沸レベル消臭抗菌ビーズ部屋干し　花とおひさまの香りつめかえ用</t>
         </is>
       </c>
       <c r="C483" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2025年05月16日</t>
         </is>
       </c>
       <c r="G483" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" s="0" t="inlineStr">
         <is>
-          <t>4907884333315</t>
+          <t>4987176207906</t>
         </is>
       </c>
       <c r="B484" s="0" t="inlineStr">
         <is>
-          <t>ひえっぺ</t>
+          <t>ファブリーズＷ除菌＋消臭　プレミアムメン　クールアクアの香り　本体</t>
         </is>
       </c>
       <c r="C484" s="0" t="inlineStr">
         <is>
-          <t>2026年01月09日</t>
+          <t>2025年05月16日</t>
         </is>
       </c>
       <c r="G484" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" s="0" t="inlineStr">
         <is>
-          <t>4907884333414</t>
+          <t>4961691106555</t>
         </is>
       </c>
       <c r="B485" s="0" t="inlineStr">
         <is>
-          <t>ひえっぺ　デラックス</t>
+          <t>テデハピカＴＤ－１</t>
         </is>
       </c>
       <c r="C485" s="0" t="inlineStr">
         <is>
-          <t>2026年01月09日</t>
+          <t>2025年05月09日</t>
         </is>
       </c>
       <c r="G485" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" s="0" t="inlineStr">
         <is>
-          <t>4901070910281</t>
+          <t>4987176178831</t>
         </is>
       </c>
       <c r="B486" s="0" t="inlineStr">
         <is>
-          <t>ドライペット　ウォークインクローゼット専用</t>
+          <t>レノア煮沸レベル消臭抗菌ビーズ部屋干し　花とおひさまの香り本体</t>
         </is>
       </c>
       <c r="C486" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年05月08日</t>
         </is>
       </c>
       <c r="G486" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" s="0" t="inlineStr">
         <is>
-          <t>4902011834383</t>
+          <t>8809657106989</t>
         </is>
       </c>
       <c r="B487" s="0" t="inlineStr">
         <is>
-          <t>エリエール　除菌できるアルコールタオル　流せるタイプ３０枚×３Ｐ</t>
+          <t>ＤＡＳＨＩＮＧ　ＤＩＶＡ　グロスジェルネイルシールＧＶＰ１６６ＪＰブランチカフェ</t>
         </is>
       </c>
       <c r="C487" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年05月08日</t>
         </is>
       </c>
       <c r="G487" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" s="0" t="inlineStr">
         <is>
-          <t>4902011724011</t>
+          <t>8809709230334</t>
         </is>
       </c>
       <c r="B488" s="0" t="inlineStr">
         <is>
-          <t>エリエール　超吸収キッチンタオル（70カット）</t>
+          <t>マジックプレスＭＪＰ１２１　デューイグレイ</t>
         </is>
       </c>
       <c r="C488" s="0" t="inlineStr">
         <is>
-          <t>2024年03月31日</t>
+          <t>2025年05月08日</t>
         </is>
       </c>
       <c r="G488" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" s="0" t="inlineStr">
         <is>
-          <t>4902011820164</t>
+          <t>8809784655671</t>
         </is>
       </c>
       <c r="B489" s="0" t="inlineStr">
         <is>
-          <t>エリエール消臭＋トイレットティシューほのかに香るナチュラルクリアの香り１８Ｒ（ダブル）</t>
+          <t>マジックプレスＭＪＰ３９８Ｐマゼンタジェム</t>
         </is>
       </c>
       <c r="C489" s="0" t="inlineStr">
         <is>
-          <t>2023年11月22日</t>
+          <t>2025年05月08日</t>
         </is>
       </c>
       <c r="G489" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" s="0" t="inlineStr">
         <is>
-          <t>4902011826050</t>
+          <t>8809855944727</t>
         </is>
       </c>
       <c r="B490" s="0" t="inlineStr">
         <is>
-          <t>ＥチョウキュウシュウＫＴ１５０Ｃ４Ｒ</t>
+          <t>ダッシングディバ　マジックプレス</t>
         </is>
       </c>
       <c r="C490" s="0" t="inlineStr">
         <is>
-          <t>2023年04月13日</t>
+          <t>2025年05月08日</t>
         </is>
       </c>
       <c r="G490" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" s="0" t="inlineStr">
         <is>
-          <t>4902011734546</t>
+          <t>8809855944741</t>
         </is>
       </c>
       <c r="B491" s="0" t="inlineStr">
         <is>
-          <t>エリエール除菌できるアルコールタオル携帯用10枚×3P</t>
+          <t>ダッシングディバ　マジックプレス</t>
         </is>
       </c>
       <c r="C491" s="0" t="inlineStr">
         <is>
-          <t>2021年01月29日</t>
+          <t>2025年05月08日</t>
         </is>
       </c>
       <c r="G491" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" s="0" t="inlineStr">
         <is>
-          <t>4976366010198</t>
+          <t>8809855944758</t>
         </is>
       </c>
       <c r="B492" s="0" t="inlineStr">
         <is>
-          <t>クイン天然ゴム手袋Ｍ</t>
+          <t>ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C492" s="0" t="inlineStr">
+        <is>
+          <t>2025年05月08日</t>
         </is>
       </c>
       <c r="G492" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" s="0" t="inlineStr">
         <is>
-          <t>4902430304078</t>
+          <t>4904651184255</t>
         </is>
       </c>
       <c r="B493" s="0" t="inlineStr">
         <is>
-          <t>ジレット　シェービング　フォーム　ピュア＆センシティブ</t>
+          <t>パルティ　カラーリングミルク　髪色もどし　＜おもわせブラウン＞</t>
         </is>
       </c>
       <c r="C493" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2025年05月07日</t>
         </is>
       </c>
       <c r="G493" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" s="0" t="inlineStr">
         <is>
-          <t>4906156801224</t>
+          <t>4902011766912</t>
         </is>
       </c>
       <c r="B494" s="0" t="inlineStr">
         <is>
-          <t>液体ミューズオリジナルジャンボ詰替</t>
+          <t>グーン　安心トレーニングパッド３４枚</t>
         </is>
       </c>
       <c r="C494" s="0" t="inlineStr">
         <is>
-          <t>2026年03月23日</t>
+          <t>2025年05月02日</t>
         </is>
       </c>
       <c r="G494" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" s="0" t="inlineStr">
         <is>
-          <t>4973307626647</t>
+          <t>4904651020935</t>
         </is>
       </c>
       <c r="B495" s="0" t="inlineStr">
         <is>
-          <t>子供立体マスク　プラレール</t>
+          <t>ベネゼルニューロッド大　（１２号）</t>
         </is>
       </c>
       <c r="C495" s="0" t="inlineStr">
         <is>
-          <t>2026年03月23日</t>
+          <t>2025年05月02日</t>
         </is>
       </c>
       <c r="G495" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" s="0" t="inlineStr">
         <is>
-          <t>4570118005472</t>
+          <t>4961691106241</t>
         </is>
       </c>
       <c r="B496" s="0" t="inlineStr">
         <is>
-          <t>こどもハブラシ　ナンバーワン戦隊ゴジュウジャー</t>
+          <t>ＮＥＷハピカ　レッド　ＤＢ－５Ｒ</t>
         </is>
       </c>
       <c r="C496" s="0" t="inlineStr">
         <is>
-          <t>2026年03月19日</t>
+          <t>2025年05月02日</t>
         </is>
       </c>
       <c r="G496" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" s="0" t="inlineStr">
         <is>
-          <t>4570118048516</t>
+          <t>4987176178787</t>
         </is>
       </c>
       <c r="B497" s="0" t="inlineStr">
         <is>
-          <t>こどもハブラシ　キミとアイドルプリキュア♪</t>
+          <t>レノア煮沸レベル消臭抗菌ビーズ　スポーツ　クールリフレッシュ＆シトラスの香り本体</t>
         </is>
       </c>
       <c r="C497" s="0" t="inlineStr">
         <is>
-          <t>2026年03月19日</t>
+          <t>2025年05月02日</t>
         </is>
       </c>
       <c r="G497" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" s="0" t="inlineStr">
         <is>
-          <t>4973307652806</t>
+          <t>4582400832680</t>
         </is>
       </c>
       <c r="B498" s="0" t="inlineStr">
         <is>
-          <t>子供立体マスク　Ｓサイズ　プラレール</t>
+          <t>Ｍａｍｏｌｌｙリラックス＆リペアミストローション</t>
         </is>
       </c>
       <c r="C498" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2025年05月01日</t>
         </is>
       </c>
       <c r="G498" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" s="0" t="inlineStr">
         <is>
-          <t>4901670116885</t>
+          <t>4582400833632</t>
         </is>
       </c>
       <c r="B499" s="0" t="inlineStr">
         <is>
-          <t>ジップロック　デザインバッグ　リボン　Ｍ</t>
+          <t>Ｐ’ｓはちみつボディクリーム</t>
         </is>
       </c>
       <c r="C499" s="0" t="inlineStr">
         <is>
-          <t>2026年03月17日</t>
+          <t>2025年05月01日</t>
         </is>
       </c>
       <c r="G499" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" s="0" t="inlineStr">
         <is>
-          <t>4973307566004</t>
+          <t>4582400833663</t>
         </is>
       </c>
       <c r="B500" s="0" t="inlineStr">
         <is>
-          <t>高機能　立体マスク　子供用　アイムドラえもん　宇宙さんぽ</t>
+          <t>Ｐ’ｓはちみつハンド＆ネイルクリーム</t>
         </is>
       </c>
       <c r="C500" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2025年05月01日</t>
         </is>
       </c>
       <c r="G500" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" s="0" t="inlineStr">
         <is>
-          <t>4987176143112</t>
+          <t>4903111423644</t>
         </is>
       </c>
       <c r="B501" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　シャンプー　つめかえ</t>
+          <t>ウェーブハンディーワイパー本体＋１枚ピンク</t>
         </is>
       </c>
       <c r="C501" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年04月30日</t>
         </is>
       </c>
       <c r="G501" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" s="0" t="inlineStr">
         <is>
-          <t>4582559940557</t>
+          <t>4903301339137</t>
         </is>
       </c>
       <c r="B502" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうグローブＰＥクリアＳ</t>
+          <t>クリニカ　ＰＲＯ知覚過敏ケアハミガキ　リラックスミント</t>
         </is>
       </c>
       <c r="C502" s="0" t="inlineStr">
         <is>
-          <t>2026年03月12日</t>
+          <t>2025年04月30日</t>
         </is>
       </c>
       <c r="G502" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" s="0" t="inlineStr">
         <is>
-          <t>4582559941851</t>
+          <t>4903301344605</t>
         </is>
       </c>
       <c r="B503" s="0" t="inlineStr">
         <is>
-          <t>マイクロファイバータオルホワイト２０枚入り</t>
+          <t>アクロン　ナチュラルソープの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C503" s="0" t="inlineStr">
         <is>
-          <t>2026年03月12日</t>
+          <t>2025年04月30日</t>
         </is>
       </c>
       <c r="G503" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" s="0" t="inlineStr">
         <is>
-          <t>4987176062307</t>
+          <t>4973307573019</t>
         </is>
       </c>
       <c r="B504" s="0" t="inlineStr">
         <is>
-          <t>アリエールジェルボール４Ｄ　微香　本体　１２個</t>
+          <t>不織布子供マスクチップ＆デール　ＭＳＫＰ３</t>
         </is>
       </c>
       <c r="C504" s="0" t="inlineStr">
         <is>
-          <t>2026年03月12日</t>
+          <t>2025年04月30日</t>
         </is>
       </c>
       <c r="G504" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" s="0" t="inlineStr">
         <is>
-          <t>4987176284471</t>
+          <t>4901221166703</t>
         </is>
       </c>
       <c r="B505" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボール　プロ　部屋干し用　本体</t>
+          <t>ジャストロック長方形Ｌ・２コ入り</t>
         </is>
       </c>
       <c r="C505" s="0" t="inlineStr">
         <is>
-          <t>2026年03月11日</t>
-[...14 lines deleted...]
-          <t>2026年04月20日</t>
+          <t>2025年04月28日</t>
         </is>
       </c>
       <c r="G505" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" s="0" t="inlineStr">
         <is>
-          <t>4987176284648</t>
+          <t>4901221804100</t>
         </is>
       </c>
       <c r="B506" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボール　プロ　本体</t>
+          <t>Ｂ－８０４１Ｓ　優プレミアムケア・レギュラー　やわらかめ</t>
         </is>
       </c>
       <c r="C506" s="0" t="inlineStr">
         <is>
-          <t>2026年03月11日</t>
-[...14 lines deleted...]
-          <t>2026年04月20日</t>
+          <t>2025年04月28日</t>
         </is>
       </c>
       <c r="G506" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" s="0" t="inlineStr">
         <is>
-          <t>4987176292377</t>
+          <t>4901221804131</t>
         </is>
       </c>
       <c r="B507" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　本体</t>
+          <t>Ｂ－８０４１ＳＳ　優プレミアムケア・レギュラー　特にやわらかめ</t>
         </is>
       </c>
       <c r="C507" s="0" t="inlineStr">
         <is>
-          <t>2026年03月11日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年04月28日</t>
         </is>
       </c>
       <c r="G507" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" s="0" t="inlineStr">
         <is>
-          <t>4936960108578</t>
+          <t>4902092779559</t>
         </is>
       </c>
       <c r="B508" s="0" t="inlineStr">
         <is>
-          <t>スマートスタイルヘッドホンＢＫ</t>
+          <t>タウパー　おてふきれい　エコＭ　紙包装タイプ</t>
         </is>
       </c>
       <c r="C508" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月28日</t>
         </is>
       </c>
       <c r="G508" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" s="0" t="inlineStr">
         <is>
-          <t>4936960108585</t>
+          <t>4904651183517</t>
         </is>
       </c>
       <c r="B509" s="0" t="inlineStr">
         <is>
-          <t>スマートスタイルヘッドホンＳＬ</t>
+          <t>サロンドプロ　ボリュームアップスプレー　＜ナチュラルブラウン＞</t>
         </is>
       </c>
       <c r="C509" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月28日</t>
         </is>
       </c>
       <c r="G509" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" s="0" t="inlineStr">
         <is>
-          <t>4957589883721</t>
+          <t>4901987201922</t>
         </is>
       </c>
       <c r="B510" s="0" t="inlineStr">
         <is>
-          <t>やわらかニット手袋ボーダー黒</t>
+          <t>包み焼き用黒ホイル２ｍ</t>
         </is>
       </c>
       <c r="C510" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月24日</t>
         </is>
       </c>
       <c r="G510" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" s="0" t="inlineStr">
         <is>
-          <t>4964596701245</t>
+          <t>4901987219590</t>
         </is>
       </c>
       <c r="B511" s="0" t="inlineStr">
         <is>
-          <t>サナ　ラクトステップ　クレンジングバーム</t>
+          <t>まな板まもるｅシート</t>
         </is>
       </c>
       <c r="C511" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月24日</t>
         </is>
       </c>
       <c r="G511" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" s="0" t="inlineStr">
         <is>
-          <t>4973307476020</t>
+          <t>4901987254171</t>
         </is>
       </c>
       <c r="B512" s="0" t="inlineStr">
         <is>
-          <t>竹箸　２１ｃｍ　となりのトトロ</t>
+          <t>ウイルス対策ホコリとりフィルター　業務用エアコン用</t>
         </is>
       </c>
       <c r="C512" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月24日</t>
         </is>
       </c>
       <c r="G512" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" s="0" t="inlineStr">
         <is>
-          <t>4987072029626</t>
+          <t>4904651180677</t>
         </is>
       </c>
       <c r="B513" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　ふんわり清潔せっけん</t>
+          <t>パルティカラーフォーム　ゴールド　４０Ｇ</t>
         </is>
       </c>
       <c r="C513" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月24日</t>
         </is>
       </c>
       <c r="G513" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" s="0" t="inlineStr">
         <is>
-          <t>4987072029633</t>
+          <t>4549980208823</t>
         </is>
       </c>
       <c r="B514" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　爽やかはじけるレモン</t>
+          <t>エボルタネオ乾電池　増量パック単２形４＋１　ＬＲ１４ＮＪＳＰ／５Ｓ</t>
         </is>
       </c>
       <c r="C514" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月23日</t>
         </is>
       </c>
       <c r="G514" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" s="0" t="inlineStr">
         <is>
-          <t>4987072029640</t>
+          <t>4903018216936</t>
         </is>
       </c>
       <c r="B515" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　もぎたて白桃</t>
+          <t>J スーパーハードジェル</t>
         </is>
       </c>
       <c r="C515" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月23日</t>
         </is>
       </c>
       <c r="G515" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" s="0" t="inlineStr">
         <is>
-          <t>4987072029664</t>
+          <t>4970061076800</t>
         </is>
       </c>
       <c r="B516" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　心がなごむ炭の香り</t>
+          <t>ＰＴ　スーパークリアジェルＥＸ</t>
         </is>
       </c>
       <c r="C516" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月23日</t>
         </is>
       </c>
       <c r="G516" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" s="0" t="inlineStr">
         <is>
-          <t>4987072029695</t>
+          <t>4987241157761</t>
         </is>
       </c>
       <c r="B517" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　幸せはこぶフェアリーローズ</t>
+          <t>スキンアクア　トーンアップ　ＵＶスプレー　７０Ｇ</t>
         </is>
       </c>
       <c r="C517" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月23日</t>
         </is>
       </c>
       <c r="G517" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" s="0" t="inlineStr">
         <is>
-          <t>4987072032060</t>
+          <t>4520699686041</t>
         </is>
       </c>
       <c r="B518" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　カモミール＆アロマの香り</t>
+          <t>デオシート消臭＆フレグランスグリーンアロマの香りレギュラー</t>
         </is>
       </c>
       <c r="C518" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月22日</t>
         </is>
       </c>
       <c r="G518" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" s="0" t="inlineStr">
         <is>
-          <t>4987072032664</t>
+          <t>4948258005117</t>
         </is>
       </c>
       <c r="B519" s="0" t="inlineStr">
         <is>
-          <t>サニボン　泡パワー　つけ替え用　４００ＭＬ</t>
+          <t>ノンアルコール除菌ウェットティッシュ</t>
         </is>
       </c>
       <c r="C519" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月22日</t>
         </is>
       </c>
       <c r="G519" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" s="0" t="inlineStr">
         <is>
-          <t>4987072050668</t>
+          <t>4948258007029</t>
         </is>
       </c>
       <c r="B520" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　ロゼ</t>
+          <t>エミナスウェットティッシュコンパクトノンアルコール４０枚</t>
         </is>
       </c>
       <c r="C520" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月22日</t>
         </is>
       </c>
       <c r="G520" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" s="0" t="inlineStr">
         <is>
-          <t>4987072053782</t>
+          <t>4948258007265</t>
         </is>
       </c>
       <c r="B521" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　ボタニカル　ナチュラルブロッサム</t>
+          <t>エミナスウェットティッシュプレーンアルコール６０枚</t>
         </is>
       </c>
       <c r="C521" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月22日</t>
         </is>
       </c>
       <c r="G521" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" s="0" t="inlineStr">
         <is>
-          <t>4987072054987</t>
+          <t>4904651020959</t>
         </is>
       </c>
       <c r="B522" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　癒やしをはこぶキンモクセイ</t>
+          <t>ベネゼルニューロッド（小）（１０号）</t>
         </is>
       </c>
       <c r="C522" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月21日</t>
         </is>
       </c>
       <c r="G522" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" s="0" t="inlineStr">
         <is>
-          <t>4987072055021</t>
+          <t>4904651183524</t>
         </is>
       </c>
       <c r="B523" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　癒やしをはこぶキンモクセイ</t>
+          <t>サロンドプロ　ボリュームアップスプレー　＜ダークブラウン＞</t>
         </is>
       </c>
       <c r="C523" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月21日</t>
         </is>
       </c>
       <c r="G523" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" s="0" t="inlineStr">
         <is>
-          <t>4987072056967</t>
+          <t>4971710522365</t>
         </is>
       </c>
       <c r="B524" s="0" t="inlineStr">
         <is>
-          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ</t>
+          <t>ウルミナプラス　生つや肌メルティスティック</t>
         </is>
       </c>
       <c r="C524" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月21日</t>
         </is>
       </c>
       <c r="G524" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" s="0" t="inlineStr">
         <is>
-          <t>4987072059975</t>
+          <t>4535304258216</t>
         </is>
       </c>
       <c r="B525" s="0" t="inlineStr">
         <is>
-          <t>ブルーレットスタンピー除菌フレグランス　フレグランスラベンダー</t>
+          <t>きかんしゃトーマスきらめくなかまたちバスボール</t>
         </is>
       </c>
       <c r="C525" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月18日</t>
         </is>
       </c>
       <c r="G525" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" s="0" t="inlineStr">
         <is>
-          <t>4987072061794</t>
+          <t>4902430889506</t>
         </is>
       </c>
       <c r="B526" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　幸せはこぶフェアリーローズ</t>
+          <t>レノアオードリュクス　スタイルシリーズイノセント本体</t>
         </is>
       </c>
       <c r="C526" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月18日</t>
         </is>
       </c>
       <c r="G526" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" s="0" t="inlineStr">
         <is>
-          <t>4987072068489</t>
+          <t>4902430890663</t>
         </is>
       </c>
       <c r="B527" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　心がなごむ炭の香り</t>
+          <t>レノアオードリュクスマインドフルネスシリーズリラックスつめかえ用特大サイズ</t>
         </is>
       </c>
       <c r="C527" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月18日</t>
         </is>
       </c>
       <c r="G527" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" s="0" t="inlineStr">
         <is>
-          <t>4987072068922</t>
+          <t>4904651186815</t>
         </is>
       </c>
       <c r="B528" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　やすらぎそよぐラベンダー</t>
+          <t>サロンドプロ　ナチュラルグレイッシュ　トリートメント　＜ナチュラルブラック＞</t>
         </is>
       </c>
       <c r="C528" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月18日</t>
         </is>
       </c>
       <c r="G528" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" s="0" t="inlineStr">
         <is>
-          <t>4987072068939</t>
+          <t>4987176066787</t>
         </is>
       </c>
       <c r="B529" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　もぎたて白桃</t>
+          <t>レノアオードリュクス　マインドフルネスシリーズリラックスつめかえ用超特大サイズ</t>
         </is>
       </c>
       <c r="C529" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月18日</t>
         </is>
       </c>
       <c r="G529" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" s="0" t="inlineStr">
         <is>
-          <t>4987072068946</t>
+          <t>4972525534574</t>
         </is>
       </c>
       <c r="B530" s="0" t="inlineStr">
         <is>
-          <t>お部屋の消臭元　ふんわり清潔せっけん</t>
+          <t>先太毛抜き</t>
         </is>
       </c>
       <c r="C530" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月17日</t>
         </is>
       </c>
       <c r="G530" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" s="0" t="inlineStr">
         <is>
-          <t>4987072087817</t>
+          <t>4972525534581</t>
         </is>
       </c>
       <c r="B531" s="0" t="inlineStr">
         <is>
-          <t>ブルーレットおくだけ　つめ替　ピンクソープ　２５ＭＬ</t>
+          <t>毛抜きセット</t>
         </is>
       </c>
       <c r="C531" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月17日</t>
         </is>
       </c>
       <c r="G531" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" s="0" t="inlineStr">
         <is>
-          <t>4987072087930</t>
+          <t>4972525535236</t>
         </is>
       </c>
       <c r="B532" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　ホワイトムスク</t>
+          <t>Ｇ－２２９０チタン製耳かきブラック</t>
         </is>
       </c>
       <c r="C532" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月17日</t>
         </is>
       </c>
       <c r="G532" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" s="0" t="inlineStr">
         <is>
-          <t>4987072091128</t>
+          <t>4903652499054</t>
         </is>
       </c>
       <c r="B533" s="0" t="inlineStr">
         <is>
-          <t>液体ブルーレット　おくだけ　アロマ　エキゾチックなオリエンタルアロマの香り　つけ替用</t>
+          <t>ごみっこＱ各社共通５枚</t>
         </is>
       </c>
       <c r="C533" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月16日</t>
         </is>
       </c>
       <c r="G533" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" s="0" t="inlineStr">
         <is>
-          <t>4987072092606</t>
+          <t>4516825005336</t>
         </is>
       </c>
       <c r="B534" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　カモミール＆アロマの香り</t>
+          <t>ホームケアシリーズ　ヤニ汚れ用　詰替え　４００ｍｌ</t>
         </is>
       </c>
       <c r="C534" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月15日</t>
         </is>
       </c>
       <c r="G534" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" s="0" t="inlineStr">
         <is>
-          <t>4987072092828</t>
+          <t>4904651180660</t>
         </is>
       </c>
       <c r="B535" s="0" t="inlineStr">
         <is>
-          <t>液体ブルーレット　おくだけ　除菌ＥＸ　フレグランス　アロマティックソープ</t>
+          <t>パルティカラーフォーム　ブラウン　４０Ｇ</t>
         </is>
       </c>
       <c r="C535" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月03日</t>
         </is>
       </c>
       <c r="G535" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" s="0" t="inlineStr">
         <is>
-          <t>4987072093085</t>
+          <t>4904651020942</t>
         </is>
       </c>
       <c r="B536" s="0" t="inlineStr">
         <is>
-          <t>液体ブルーレット　おくだけ　除菌ＥＸ　スーパーアクアソープの香り</t>
+          <t>ベネゼルニューロッド中　（１１号）</t>
         </is>
       </c>
       <c r="C536" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月02日</t>
         </is>
       </c>
       <c r="G536" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" s="0" t="inlineStr">
         <is>
-          <t>4987072096048</t>
+          <t>4944109315954</t>
         </is>
       </c>
       <c r="B537" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭元　ＳＡＶＯＮ　クリップ　ブルーソープ</t>
+          <t>レイヤースタイルマスク　７枚入　アッシュグレー</t>
         </is>
       </c>
       <c r="C537" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月01日</t>
         </is>
       </c>
       <c r="G537" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" s="0" t="inlineStr">
         <is>
-          <t>4987072096253</t>
+          <t>4944109315961</t>
         </is>
       </c>
       <c r="B538" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭元　ＳＡＶＯＮ　クリップ　フローラル</t>
+          <t>レイヤースタイルマスク　７枚入　ミルキーベージュ</t>
         </is>
       </c>
       <c r="C538" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月01日</t>
         </is>
       </c>
       <c r="G538" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" s="0" t="inlineStr">
         <is>
-          <t>4987072099179</t>
+          <t>4944109316135</t>
         </is>
       </c>
       <c r="B539" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　キンモクセイ</t>
+          <t>ウインズブローヘアブラシ</t>
         </is>
       </c>
       <c r="C539" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月01日</t>
         </is>
       </c>
       <c r="G539" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" s="0" t="inlineStr">
         <is>
-          <t>4987072314951</t>
+          <t>4944109316241</t>
         </is>
       </c>
       <c r="B540" s="0" t="inlineStr">
         <is>
-          <t>トイレその後に携帯用　フレッシュグリ－ン</t>
+          <t>フレグランス消臭ビーズ　３００ｍｌ　ソープ</t>
         </is>
       </c>
       <c r="C540" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月01日</t>
         </is>
       </c>
       <c r="G540" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" s="0" t="inlineStr">
         <is>
-          <t>4987072315163</t>
+          <t>4944109316258</t>
         </is>
       </c>
       <c r="B541" s="0" t="inlineStr">
         <is>
-          <t>トイレその後に　携帯用　無香料</t>
+          <t>フレグランス消臭ビーズ　３００ｍｌ　フローラル</t>
         </is>
       </c>
       <c r="C541" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2025年04月01日</t>
         </is>
       </c>
       <c r="G541" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" s="0" t="inlineStr">
         <is>
-          <t>4973307572333</t>
+          <t>4944109316265</t>
         </is>
       </c>
       <c r="B542" s="0" t="inlineStr">
         <is>
-          <t>竹安全箸　１６．５ｃｍ　パウ・パトロール</t>
+          <t>フレグランス消臭ビーズ　３００ｍｌ　ホワイトムスク</t>
         </is>
       </c>
       <c r="C542" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2025年04月01日</t>
         </is>
       </c>
       <c r="G542" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" s="0" t="inlineStr">
         <is>
-          <t>4901957410132</t>
+          <t>4971710399295</t>
         </is>
       </c>
       <c r="B543" s="0" t="inlineStr">
         <is>
-          <t>レッグオン　男のかかとケアＢＫ　１足</t>
+          <t>ウルミナプラス　生つやキープミスト</t>
         </is>
       </c>
       <c r="C543" s="0" t="inlineStr">
         <is>
-          <t>2026年02月12日</t>
+          <t>2025年04月01日</t>
         </is>
       </c>
       <c r="G543" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" s="0" t="inlineStr">
         <is>
-          <t>4903301239024</t>
+          <t>4901070128532</t>
         </is>
       </c>
       <c r="B544" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　本体</t>
+          <t>お部屋の消臭力　プレミアムアロマスティック　詰替え　グレイスボーテ　５０ＭＬ</t>
         </is>
       </c>
       <c r="C544" s="0" t="inlineStr">
         <is>
-          <t>2026年02月12日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G544" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" s="0" t="inlineStr">
         <is>
-          <t>4570118198730</t>
+          <t>4901070128990</t>
         </is>
       </c>
       <c r="B545" s="0" t="inlineStr">
         <is>
-          <t>カルビー　ポテトチップス　除菌アルコールウェットティシュ</t>
+          <t>消臭力　自動でシュパッと　本体　フィンランドリーフの香り</t>
         </is>
       </c>
       <c r="C545" s="0" t="inlineStr">
         <is>
-          <t>2026年02月10日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G545" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" s="0" t="inlineStr">
         <is>
-          <t>4901080696014</t>
+          <t>4901329260594</t>
         </is>
       </c>
       <c r="B546" s="0" t="inlineStr">
         <is>
-          <t>モンダミン口内バリアＪｒ．</t>
+          <t>カネヨレモン石鹸８Ｐ　４５ｇ×８</t>
         </is>
       </c>
       <c r="C546" s="0" t="inlineStr">
         <is>
-          <t>2026年02月10日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G546" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" s="0" t="inlineStr">
         <is>
-          <t>4903301326434</t>
+          <t>4901417601186</t>
         </is>
       </c>
       <c r="B547" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）泡で出てくる薬用デオドラントボディソープ　ハーバルソープの香り　本体</t>
+          <t>ナイーブ　お風呂で使えるクレンジングオイル</t>
         </is>
       </c>
       <c r="C547" s="0" t="inlineStr">
         <is>
-          <t>2026年02月10日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G547" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" s="0" t="inlineStr">
         <is>
-          <t>4973307644092</t>
+          <t>4901417601193</t>
         </is>
       </c>
       <c r="B548" s="0" t="inlineStr">
         <is>
-          <t>不織布子供マスク　ノンタン</t>
+          <t>ナイーブ　お風呂で使えるクレンジングオイル　詰替用</t>
         </is>
       </c>
       <c r="C548" s="0" t="inlineStr">
         <is>
-          <t>2026年02月10日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G548" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" s="0" t="inlineStr">
         <is>
-          <t>4901080081810</t>
+          <t>4901417629791</t>
         </is>
       </c>
       <c r="B549" s="0" t="inlineStr">
         <is>
-          <t>バスロマン薬泉　肌いたわり浴</t>
+          <t>肌美精　ＣＨＯＩクレンジングオイル　薬用ニキビケア　詰替用</t>
         </is>
       </c>
       <c r="C549" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G549" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" s="0" t="inlineStr">
         <is>
-          <t>4901080082312</t>
+          <t>4901417674722</t>
         </is>
       </c>
       <c r="B550" s="0" t="inlineStr">
         <is>
-          <t>モンダミンペパーミントパウチタイプ１．７Ｌ</t>
+          <t>ミュオ　泡の洗顔料　詰替用</t>
         </is>
       </c>
       <c r="C550" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G550" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" s="0" t="inlineStr">
         <is>
-          <t>4901080082510</t>
+          <t>4901433126571</t>
         </is>
       </c>
       <c r="B551" s="0" t="inlineStr">
         <is>
-          <t>モンダミンプレミアムケア　パウチタイプ　１．７Ｌ</t>
+          <t>キスミーフェルムカートリッジＷアイブロウ０１</t>
         </is>
       </c>
       <c r="C551" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G551" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" s="0" t="inlineStr">
         <is>
-          <t>4901080083913</t>
+          <t>4901433126588</t>
         </is>
       </c>
       <c r="B552" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　メディテーションタイム　パロサントツリーの香り　５４０ｇ</t>
+          <t>キスミーフェルムカートリッジＷアイブロウ０２</t>
         </is>
       </c>
       <c r="C552" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G552" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" s="0" t="inlineStr">
         <is>
-          <t>4901080089618</t>
+          <t>4901433126601</t>
         </is>
       </c>
       <c r="B553" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　センシティブ　大容量パウチ　１．７Ｌ</t>
+          <t>キスミーフェルムカートリッジＷアイブロウ０４</t>
         </is>
       </c>
       <c r="C553" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G553" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" s="0" t="inlineStr">
         <is>
-          <t>4901080504517</t>
+          <t>4901433126632</t>
         </is>
       </c>
       <c r="B554" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ペパーミント　３８０ＭＬ</t>
+          <t>キスミーフェルムカートリッジＷアイブロウペンシル０２入替</t>
         </is>
       </c>
       <c r="C554" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G554" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" s="0" t="inlineStr">
         <is>
-          <t>4901080504715</t>
+          <t>4901433126649</t>
         </is>
       </c>
       <c r="B555" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ペパーミント　１０８０ＭＬ</t>
+          <t>キスミーフェルムカートリッジＷアイブロウペンシル０３入替</t>
         </is>
       </c>
       <c r="C555" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G555" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" s="0" t="inlineStr">
         <is>
-          <t>4901080505118</t>
+          <t>4901433156783</t>
         </is>
       </c>
       <c r="B556" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ストロングミント　３８０ＭＬ</t>
+          <t>キスミーフェルムしっとりツヤ肌ファンデ２１</t>
         </is>
       </c>
       <c r="C556" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G556" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" s="0" t="inlineStr">
         <is>
-          <t>4901080505316</t>
+          <t>4901433156813</t>
         </is>
       </c>
       <c r="B557" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ストロングミント　１０８０ＭＬ</t>
+          <t>キスミーフェルムしっとりツヤ肌ファンデ０２入替</t>
         </is>
       </c>
       <c r="C557" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G557" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" s="0" t="inlineStr">
         <is>
-          <t>4901080505613</t>
+          <t>4901433156837</t>
         </is>
       </c>
       <c r="B558" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　センシティブ　３８０ＭＬ</t>
+          <t>キスミーフェルムしっとりツヤ肌ファンデ２１入替</t>
         </is>
       </c>
       <c r="C558" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G558" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" s="0" t="inlineStr">
         <is>
-          <t>4901080505811</t>
+          <t>4901433156950</t>
         </is>
       </c>
       <c r="B559" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　センシティブ　１０８０ＭＬ</t>
+          <t>キスミーフェルムカバーして明るい肌パウダーファンデ入替１０</t>
         </is>
       </c>
       <c r="C559" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G559" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" s="0" t="inlineStr">
         <is>
-          <t>4901080506115</t>
+          <t>4901433156967</t>
         </is>
       </c>
       <c r="B560" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　３８０ＭＬ</t>
+          <t>キスミーフェルムカバーして明るい肌パウダーファンデ入替２１</t>
         </is>
       </c>
       <c r="C560" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G560" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" s="0" t="inlineStr">
         <is>
-          <t>4901080506313</t>
+          <t>4901433457651</t>
         </is>
       </c>
       <c r="B561" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　１０８０ＭＬ</t>
+          <t>フェルム明るくカバークリームファンデ　１０</t>
         </is>
       </c>
       <c r="C561" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G561" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" s="0" t="inlineStr">
         <is>
-          <t>4901080506818</t>
+          <t>4901750761653</t>
         </is>
       </c>
       <c r="B562" s="0" t="inlineStr">
         <is>
-          <t>モンダミンプレミアムケアセンシティブ３８０ＭＬ</t>
+          <t>スコッティ　ウェットティシュー　つめかえ　１３０枚</t>
         </is>
       </c>
       <c r="C562" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G562" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" s="0" t="inlineStr">
         <is>
-          <t>4901080507013</t>
+          <t>4901750770150</t>
         </is>
       </c>
       <c r="B563" s="0" t="inlineStr">
         <is>
-          <t>モンダミンプレミアムケアセンシティブ１０８０ＭＬ</t>
+          <t>スコッティ　ウェットティシュー　除菌　アルコールタイプ　本体１２０枚</t>
         </is>
       </c>
       <c r="C563" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G563" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" s="0" t="inlineStr">
         <is>
-          <t>4901080507419</t>
+          <t>4901750772109</t>
         </is>
       </c>
       <c r="B564" s="0" t="inlineStr">
         <is>
-          <t>モンダミンペパーミント１３００ＭＬ</t>
+          <t>スコッティ　ウェットティシュー　消毒　１０枚</t>
         </is>
       </c>
       <c r="C564" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G564" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" s="0" t="inlineStr">
         <is>
-          <t>4901080507518</t>
+          <t>4901750883553</t>
         </is>
       </c>
       <c r="B565" s="0" t="inlineStr">
         <is>
-          <t>モンダミンストロングミント１３００ｍｌ</t>
+          <t>ポイズ　さらさら素肌　パンティライナーロング１７５　無香料　６４枚　お徳パック</t>
         </is>
       </c>
       <c r="C565" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G565" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" s="0" t="inlineStr">
         <is>
-          <t>4901080507617</t>
+          <t>4901750883577</t>
         </is>
       </c>
       <c r="B566" s="0" t="inlineStr">
         <is>
-          <t>モンダミンセンシティブ１３００ＭＬ</t>
+          <t>ポイズ　さらさら素肌　パンティライナーロング１９０　無香料　５６枚　お徳パック</t>
         </is>
       </c>
       <c r="C566" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G566" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" s="0" t="inlineStr">
         <is>
-          <t>4901080519917</t>
+          <t>4901872445462</t>
         </is>
       </c>
       <c r="B567" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ストロングミント　１３００ＭＬ</t>
+          <t>ウーノ バイタルクリームパーフェクション</t>
         </is>
       </c>
       <c r="C567" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G567" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" s="0" t="inlineStr">
         <is>
-          <t>4901080579218</t>
+          <t>4902111736747</t>
         </is>
       </c>
       <c r="B568" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　にごり浴さくらの香り</t>
+          <t>ラックス　美容液スタイリング　ゆるやかウェーブフォーム</t>
         </is>
       </c>
       <c r="C568" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G568" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" s="0" t="inlineStr">
         <is>
-          <t>4901080579812</t>
+          <t>4902111736846</t>
         </is>
       </c>
       <c r="B569" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　スキンケア　Ｗコラーゲン　６００Ｇ</t>
+          <t>ラックス　美容液スタイリング　パーマカムバックフォーム　つめかえ用</t>
         </is>
       </c>
       <c r="C569" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G569" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" s="0" t="inlineStr">
         <is>
-          <t>4901080580016</t>
+          <t>4902111749211</t>
         </is>
       </c>
       <c r="B570" s="0" t="inlineStr">
         <is>
-          <t>バスロマンスキンケアＷセラミド</t>
+          <t>アックスフレグランスボディスプレーゴールド６０Ｇ</t>
         </is>
       </c>
       <c r="C570" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G570" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" s="0" t="inlineStr">
         <is>
-          <t>4901080583116</t>
+          <t>4902111775319</t>
         </is>
       </c>
       <c r="B571" s="0" t="inlineStr">
         <is>
-          <t>ヘルパータスケ　らくハピ　アルコール除菌ＥＸワイド　４２０ｍＬ</t>
+          <t>ダヴ　ボディウォッシュ　グレープフルーツ＆レモングラス　ポンプ　４７０ｇ</t>
         </is>
       </c>
       <c r="C571" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G571" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" s="0" t="inlineStr">
         <is>
-          <t>4901080585813</t>
+          <t>4902468113918</t>
         </is>
       </c>
       <c r="B572" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　プレレミアム　発汗保温浴</t>
+          <t>明色カラミンローシヨン１５５ＭＬ</t>
         </is>
       </c>
       <c r="C572" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G572" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" s="0" t="inlineStr">
         <is>
-          <t>4901080587015</t>
+          <t>4903301163329</t>
         </is>
       </c>
       <c r="B573" s="0" t="inlineStr">
         <is>
-          <t>モンダミンプレミアムケア　センシティブ　プレミアムシトラスミント　１０８０ＭＬ</t>
+          <t>トイレのルック</t>
         </is>
       </c>
       <c r="C573" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G573" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" s="0" t="inlineStr">
         <is>
-          <t>4901080588616</t>
+          <t>4903301163336</t>
         </is>
       </c>
       <c r="B574" s="0" t="inlineStr">
         <is>
-          <t>モンダミンナイトクリア１０８０ＭＬ</t>
+          <t>トイレのルック　つめかえ用</t>
         </is>
       </c>
       <c r="C574" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G574" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" s="0" t="inlineStr">
         <is>
-          <t>4901080698612</t>
+          <t>4903301344261</t>
         </is>
       </c>
       <c r="B575" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ミニボトル　１００ミリリットル</t>
+          <t>ソフラン　エアリス　プールサイド　つめかえ用</t>
         </is>
       </c>
       <c r="C575" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G575" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" s="0" t="inlineStr">
         <is>
-          <t>4901080698810</t>
+          <t>4906156500561</t>
         </is>
       </c>
       <c r="B576" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ストロングミント　ミニボトル　１００ｍＬ</t>
+          <t>フィニッシュ　パワー＆ピュア重曹　１０００ｇ</t>
         </is>
       </c>
       <c r="C576" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G576" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" s="0" t="inlineStr">
         <is>
-          <t>4901080698919</t>
+          <t>4931839217351</t>
         </is>
       </c>
       <c r="B577" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　ペパーミント　ミニボトル　１００ｍＬ</t>
+          <t>カワイイ女のゼイ沢マスクＳｔｙｌｅ×Ｓｔｒｉｐｅ　フレンチトリコロール３０枚</t>
         </is>
       </c>
       <c r="C577" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年08月20日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G577" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" s="0" t="inlineStr">
         <is>
-          <t>4538353811951</t>
+          <t>4936201103560</t>
         </is>
       </c>
       <c r="B578" s="0" t="inlineStr">
         <is>
-          <t>カラーズＰＫ</t>
+          <t>ロッシベビー　ワセリンピュアＮ</t>
         </is>
       </c>
       <c r="C578" s="0" t="inlineStr">
         <is>
-          <t>2024年04月06日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G578" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" s="0" t="inlineStr">
         <is>
-          <t>4901080588814</t>
+          <t>4936201105137</t>
         </is>
       </c>
       <c r="B579" s="0" t="inlineStr">
         <is>
-          <t>モンダミンメディカルクリア１０８０ＭＬ</t>
+          <t>ヘアザプロテイン モイストシャンプー レフィル</t>
         </is>
       </c>
       <c r="C579" s="0" t="inlineStr">
         <is>
-          <t>2023年09月30日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G579" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" s="0" t="inlineStr">
         <is>
-          <t>4901080732415</t>
+          <t>4971633715462</t>
         </is>
       </c>
       <c r="B580" s="0" t="inlineStr">
         <is>
-          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型コンパクト（やわらかめ）</t>
+          <t>エルモアいちばん　尿とりパッド　プラス　男女共用　病院・施設用　４８枚</t>
         </is>
       </c>
       <c r="C580" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G580" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" s="0" t="inlineStr">
         <is>
-          <t>4904585021725</t>
+          <t>4973210996004</t>
         </is>
       </c>
       <c r="B581" s="0" t="inlineStr">
         <is>
-          <t>リフレはくパンツうす型長時間安心おでかけパックＳ</t>
+          <t>チュチュ　マルチフィット広口タイプ　耐熱ガラス製ほ乳瓶２４０ｍＬ</t>
         </is>
       </c>
       <c r="C581" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G581" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" s="0" t="inlineStr">
         <is>
-          <t>4904585042003</t>
+          <t>4985275797687</t>
         </is>
       </c>
       <c r="B582" s="0" t="inlineStr">
         <is>
-          <t>リフレ　はくパンツ下着のようなベージュタイプＭ</t>
+          <t>香りサフロンアルマジェル液体洗剤ハーバルフローラル１６００Ｇ</t>
         </is>
       </c>
       <c r="C582" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G582" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" s="0" t="inlineStr">
         <is>
-          <t>4904585042010</t>
+          <t>4985275798332</t>
         </is>
       </c>
       <c r="B583" s="0" t="inlineStr">
         <is>
-          <t>リフレ　はくパンツ下着のようなベージュタイプＬ</t>
+          <t>デンタル３３３薬用ハミガキ１００ｇ</t>
         </is>
       </c>
       <c r="C583" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G583" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" s="0" t="inlineStr">
         <is>
-          <t>4904585045370</t>
+          <t>4987205011450</t>
         </is>
       </c>
       <c r="B584" s="0" t="inlineStr">
         <is>
-          <t>リフレ　超うす安心パッド羽つき１３０ｃｃ</t>
+          <t>ビューティーン　メイクアップカラー　スモーキーブラウン</t>
         </is>
       </c>
       <c r="C584" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G584" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" s="0" t="inlineStr">
         <is>
-          <t>4904585045387</t>
+          <t>4987205310614</t>
         </is>
       </c>
       <c r="B585" s="0" t="inlineStr">
         <is>
-          <t>リフレ　超うす安心パッド羽つき１８０ｃｃ</t>
+          <t>ビューティラボ ホイップヘアカラー クラシックアッシュ</t>
         </is>
       </c>
       <c r="C585" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G585" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" s="0" t="inlineStr">
         <is>
-          <t>4904585045394</t>
+          <t>4987205311956</t>
         </is>
       </c>
       <c r="B586" s="0" t="inlineStr">
         <is>
-          <t>リフレ　超うす安心パッド羽つき２１０ＣＣ</t>
+          <t>ビューティーン トーンダウンカラー ナチュラルブラウン</t>
         </is>
       </c>
       <c r="C586" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G586" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" s="0" t="inlineStr">
         <is>
-          <t>4904650008538</t>
+          <t>4987176255501</t>
         </is>
       </c>
       <c r="B587" s="0" t="inlineStr">
         <is>
-          <t>ハイルック　プチスリム　よごれ落とし</t>
+          <t>レノア超消臭１ＷＥＥＫみずみずしく香るフローラルフルーティーソープの香りつめかえ用超特大サイズ</t>
         </is>
       </c>
       <c r="C587" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月28日</t>
         </is>
       </c>
       <c r="G587" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" s="0" t="inlineStr">
         <is>
-          <t>4562384607764</t>
+          <t>4987176255556</t>
         </is>
       </c>
       <c r="B588" s="0" t="inlineStr">
         <is>
-          <t>抗菌ビタットレギュラーモンポケおやすみタイム</t>
+          <t>レノア超消臭１ＷＥＥＫＳＰＯＲＴＳフレッシュシトラスの香りつめかえ用超特大サイズ</t>
         </is>
       </c>
       <c r="C588" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月28日</t>
         </is>
       </c>
       <c r="G588" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" s="0" t="inlineStr">
         <is>
-          <t>4562384607795</t>
+          <t>0037000210740</t>
         </is>
       </c>
       <c r="B589" s="0" t="inlineStr">
         <is>
-          <t>抗菌ビタットモンポケ　ミニタイプ　ピカチュウフェイス</t>
+          <t>ダウニーインフュージョンズ　カーム　ラベンダー＆バニラビーンズ１６６０ｍｌ</t>
         </is>
       </c>
       <c r="C589" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月26日</t>
         </is>
       </c>
       <c r="G589" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" s="0" t="inlineStr">
         <is>
-          <t>4562384607801</t>
+          <t>4902011833683</t>
         </is>
       </c>
       <c r="B590" s="0" t="inlineStr">
         <is>
-          <t>抗菌ビタットモンポケ　レギュラータイプ　ひょっこり</t>
+          <t>ハイパーブロックマスク　リラカラ　ナチュラルホワイト３０枚　小さめサイズ</t>
         </is>
       </c>
       <c r="C590" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月22日</t>
         </is>
       </c>
       <c r="G590" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" s="0" t="inlineStr">
         <is>
-          <t>4562384607818</t>
+          <t>4902011889918</t>
         </is>
       </c>
       <c r="B591" s="0" t="inlineStr">
         <is>
-          <t>抗菌ビタットワンプッシュ　モンポケ　仲間</t>
+          <t>エリス素肌のきもち（特に多い昼用）羽つき１６枚</t>
         </is>
       </c>
       <c r="C591" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月22日</t>
         </is>
       </c>
       <c r="G591" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" s="0" t="inlineStr">
         <is>
-          <t>4562384608310</t>
+          <t>4973512451294</t>
         </is>
       </c>
       <c r="B592" s="0" t="inlineStr">
         <is>
-          <t>ビタット　モンポケ　ゲンガー　スター柄　レギュラー</t>
+          <t>アロマライフ　ファブリックミスト　リラックスシトラス詰替２７０ＭＬ</t>
         </is>
       </c>
       <c r="C592" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月21日</t>
         </is>
       </c>
       <c r="G592" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" s="0" t="inlineStr">
         <is>
-          <t>4562384608501</t>
+          <t>4901070910199</t>
         </is>
       </c>
       <c r="B593" s="0" t="inlineStr">
         <is>
-          <t>抗菌ビタットモンポケ　レギュラータイプ　ピクニック</t>
+          <t>エステーペット　実感消臭スプレー　猫用　つめかえ　フレッシュグリーンの香り</t>
         </is>
       </c>
       <c r="C593" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月19日</t>
         </is>
       </c>
       <c r="G593" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" s="0" t="inlineStr">
         <is>
-          <t>4562384609003</t>
+          <t>4901070910205</t>
         </is>
       </c>
       <c r="B594" s="0" t="inlineStr">
         <is>
-          <t>ビタット　モンポケ　ハッピースリープ　ワンプッシュ</t>
+          <t>エステーペット　実感消臭　置き型　猫用　フレッシュグリーンの香り</t>
         </is>
       </c>
       <c r="C594" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月19日</t>
         </is>
       </c>
       <c r="G594" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" s="0" t="inlineStr">
         <is>
-          <t>4562384609171</t>
+          <t>4901872464142</t>
         </is>
       </c>
       <c r="B595" s="0" t="inlineStr">
         <is>
-          <t>ビタット　いなばあ　モコモコバルーン　ミニ</t>
+          <t>エージーデオ２４　パウダースプレー　フローラルブーケ　L　１４２Ｇ</t>
         </is>
       </c>
       <c r="C595" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月19日</t>
         </is>
       </c>
       <c r="G595" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" s="0" t="inlineStr">
         <is>
-          <t>4562384609188</t>
+          <t>4901872469833</t>
         </is>
       </c>
       <c r="B596" s="0" t="inlineStr">
         <is>
-          <t>ビタット　いなばあ　ハローフラワー　レギュラー</t>
+          <t>洗顔専科 パーフェクトクリアクレンズ</t>
         </is>
       </c>
       <c r="C596" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月19日</t>
         </is>
       </c>
       <c r="G596" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" s="0" t="inlineStr">
         <is>
-          <t>4562384609195</t>
+          <t>4903111582099</t>
         </is>
       </c>
       <c r="B597" s="0" t="inlineStr">
         <is>
-          <t>ビタット　イナバア　カラフルミュージック　ワンプッシュ</t>
+          <t>超快適マスクプリーツタイプグレーふつう７枚</t>
         </is>
       </c>
       <c r="C597" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月19日</t>
         </is>
       </c>
       <c r="G597" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" s="0" t="inlineStr">
         <is>
-          <t>4562384609218</t>
+          <t>7500435139182</t>
         </is>
       </c>
       <c r="B598" s="0" t="inlineStr">
         <is>
-          <t>ビタット　モンポケ　ゲンガー　ドット柄　ミニ</t>
+          <t>メキシコダウニーソフナー　ソフト＆ジェントル　２．８Ｌ</t>
         </is>
       </c>
       <c r="C598" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月19日</t>
         </is>
       </c>
       <c r="G598" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" s="0" t="inlineStr">
         <is>
-          <t>4571631971435</t>
+          <t>4901070760978</t>
         </is>
       </c>
       <c r="B599" s="0" t="inlineStr">
         <is>
-          <t>ビタット抗菌　ＭＯＭ／クラシカルベイビー／ＭＯ</t>
+          <t>ファミリー　プレミアムプロテクト　ビニール中厚手　Ｌ　ブラックシフォンピンク</t>
         </is>
       </c>
       <c r="C599" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月18日</t>
         </is>
       </c>
       <c r="G599" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" s="0" t="inlineStr">
         <is>
-          <t>4982757811350</t>
+          <t>4901070907502</t>
         </is>
       </c>
       <c r="B600" s="0" t="inlineStr">
         <is>
-          <t>くまモンの重曹</t>
+          <t>吸水力　洗車用専用ふきとりタオル</t>
         </is>
       </c>
       <c r="C600" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月18日</t>
         </is>
       </c>
       <c r="G600" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" s="0" t="inlineStr">
         <is>
-          <t>4982757915225</t>
+          <t>4987176255198</t>
         </is>
       </c>
       <c r="B601" s="0" t="inlineStr">
         <is>
-          <t>Ｔｉ‐ｉｎａ　フェイシャルフォーム　泡洗顔料</t>
+          <t>レノア超消臭１ＷＥＥＫみずみずしく香るフレッシュグリーンの香りつめかえ用</t>
         </is>
       </c>
       <c r="C601" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月18日</t>
         </is>
       </c>
       <c r="G601" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" s="0" t="inlineStr">
         <is>
-          <t>4982757930068</t>
+          <t>4987176219107</t>
         </is>
       </c>
       <c r="B602" s="0" t="inlineStr">
         <is>
-          <t>ティーナ　ポアクレンジングジェル</t>
+          <t>アリエールジェル　部屋干しプラス　詰替　超特大サイズ　８１５Ｇ</t>
         </is>
       </c>
       <c r="C602" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年03月14日</t>
         </is>
       </c>
       <c r="G602" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" s="0" t="inlineStr">
         <is>
-          <t>4571621447193</t>
+          <t>4987176219244</t>
         </is>
       </c>
       <c r="B603" s="0" t="inlineStr">
         <is>
-          <t>う米炊きマイスター竹炭ちゃん</t>
+          <t>アリエールジェル　つめかえ超ウルトラジャンボサイズ</t>
         </is>
       </c>
       <c r="C603" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2025年03月14日</t>
         </is>
       </c>
       <c r="G603" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" s="0" t="inlineStr">
         <is>
-          <t>4901609010871</t>
+          <t>4987176219343</t>
         </is>
       </c>
       <c r="B604" s="0" t="inlineStr">
         <is>
-          <t>消臭センサー＆スプレー アロマソープ本体</t>
+          <t>アリエールジェル除菌プラス　つめかえ超ウルトラジャンボサイズ</t>
         </is>
       </c>
       <c r="C604" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月14日</t>
         </is>
       </c>
       <c r="G604" s="0" t="inlineStr">
         <is>
-          <t>2026年03月03日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" s="0" t="inlineStr">
         <is>
-          <t>4901750771188</t>
+          <t>4987241173365</t>
         </is>
       </c>
       <c r="B605" s="0" t="inlineStr">
         <is>
-          <t>スコッティ消毒ノンアルコール４０枚＊３Ｐ</t>
+          <t>オキシー　パーフェクトモイスチャーＵＶ　９０ｇ</t>
         </is>
       </c>
       <c r="C605" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月12日</t>
         </is>
       </c>
       <c r="G605" s="0" t="inlineStr">
         <is>
-          <t>2026年03月03日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" s="0" t="inlineStr">
         <is>
-          <t>4901750771270</t>
+          <t>4903301344193</t>
         </is>
       </c>
       <c r="B606" s="0" t="inlineStr">
         <is>
-          <t>スコッティ消毒アルコール４０枚＊３Ｐ</t>
+          <t>ソフラン　エアリス　バルコニー</t>
         </is>
       </c>
       <c r="C606" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月11日</t>
         </is>
       </c>
       <c r="G606" s="0" t="inlineStr">
         <is>
-          <t>2026年03月03日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" s="0" t="inlineStr">
         <is>
-          <t>4987176284426</t>
+          <t>4902144213734</t>
         </is>
       </c>
       <c r="B607" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボールプロパワー超抗菌　本体</t>
+          <t>ちいかわプリントロール１２ロールダブル</t>
         </is>
       </c>
       <c r="C607" s="0" t="inlineStr">
         <is>
-          <t>2026年04月17日</t>
+          <t>2025年03月10日</t>
         </is>
       </c>
       <c r="G607" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" s="0" t="inlineStr">
         <is>
-          <t>4571429810960</t>
+          <t>4961691106234</t>
         </is>
       </c>
       <c r="B608" s="0" t="inlineStr">
         <is>
-          <t>ミセラ激爽快さらさら洗顔シート５０枚</t>
+          <t>ＮＥＷハピカ　ブルー　ＤＢ－５Ｂ</t>
         </is>
       </c>
       <c r="C608" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年03月10日</t>
         </is>
       </c>
       <c r="G608" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" s="0" t="inlineStr">
         <is>
-          <t>4901080016515</t>
+          <t>4903432720316</t>
         </is>
       </c>
       <c r="B609" s="0" t="inlineStr">
         <is>
-          <t>アース　虫よけネットＥＸ　１６０日用</t>
+          <t>美人ぬか</t>
         </is>
       </c>
       <c r="C609" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年03月04日</t>
         </is>
       </c>
       <c r="G609" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" s="0" t="inlineStr">
         <is>
-          <t>4901080016713</t>
+          <t>4973307529436</t>
         </is>
       </c>
       <c r="B610" s="0" t="inlineStr">
         <is>
-          <t>アース　虫よけネットＥＸ　２６０日用</t>
+          <t>子供用マスクケースＫＴおしゃれガールＭＫＣ２</t>
         </is>
       </c>
       <c r="C610" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2025年11月04日</t>
+          <t>2025年03月03日</t>
         </is>
       </c>
       <c r="G610" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" s="0" t="inlineStr">
         <is>
-          <t>4901080017116</t>
+          <t>4582559941653</t>
         </is>
       </c>
       <c r="B611" s="0" t="inlineStr">
         <is>
-          <t>アース虫よけネットＥＸ　１年用</t>
+          <t>冷却シート１６枚入り</t>
         </is>
       </c>
       <c r="C611" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G611" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" s="0" t="inlineStr">
         <is>
-          <t>4901080017314</t>
+          <t>4901080690913</t>
         </is>
       </c>
       <c r="B612" s="0" t="inlineStr">
         <is>
-          <t>アース　虫よけネットＥＸ　玄関用　１６０日用</t>
+          <t>トイレのスッキーリ！Ｓｕｋｋｉ－ｒｉ！　プレミアムコレクション　ソープ＆ジャスミンの香り　４００ＭＬ</t>
         </is>
       </c>
       <c r="C612" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G612" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" s="0" t="inlineStr">
         <is>
-          <t>4901080017413</t>
+          <t>4902011824636</t>
         </is>
       </c>
       <c r="B613" s="0" t="inlineStr">
         <is>
-          <t>アース　虫よけネットＥＸ　玄関用　２６０日用</t>
+          <t>エリエールイーナティシューｐｅｔｉｔ１５０Ｗ７Ｐ</t>
         </is>
       </c>
       <c r="C613" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2025年11月04日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G613" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" s="0" t="inlineStr">
         <is>
-          <t>4901080024015</t>
+          <t>4902135321578</t>
         </is>
       </c>
       <c r="B614" s="0" t="inlineStr">
         <is>
-          <t>おすだけコバエアーススプレー　６０回分</t>
+          <t>ファーファストーリー柔軟剤フルーツパーティー４５００ｍｌ</t>
         </is>
       </c>
       <c r="C614" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G614" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" s="0" t="inlineStr">
         <is>
-          <t>4901080037015</t>
+          <t>4902135670003</t>
         </is>
       </c>
       <c r="B615" s="0" t="inlineStr">
         <is>
-          <t>虫よけブレスα　ミッキー＆ミニー</t>
+          <t>ＦＡストーリー柔軟フルーツパーティー１２００ｍｌ</t>
         </is>
       </c>
       <c r="C615" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G615" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" s="0" t="inlineStr">
         <is>
-          <t>4901080037114</t>
+          <t>4902135670065</t>
         </is>
       </c>
       <c r="B616" s="0" t="inlineStr">
         <is>
-          <t>虫よけパッチα　シールタイプ　ミッキー＆ミニー</t>
+          <t>ＦＡストーリー柔軟剤そらのおさんぽ１２００ｍｌ</t>
         </is>
       </c>
       <c r="C616" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G616" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" s="0" t="inlineStr">
         <is>
-          <t>4901080037213</t>
+          <t>4902135670379</t>
         </is>
       </c>
       <c r="B617" s="0" t="inlineStr">
         <is>
-          <t>虫よけパッチα　シールタイプ　ミッキー＆ミニー</t>
+          <t>ＦＡストーリー柔軟剤そらのおさんぽ４５００ｍｌ</t>
         </is>
       </c>
       <c r="C617" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G617" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" s="0" t="inlineStr">
         <is>
-          <t>4901080095213</t>
+          <t>4902135670416</t>
         </is>
       </c>
       <c r="B618" s="0" t="inlineStr">
         <is>
-          <t>アース虫よけテープ　あみ戸サッシ用　４ヵ月用</t>
+          <t>ＦＡストーリードリーミー柔軟剤４５０ｍｌ本体</t>
         </is>
       </c>
       <c r="C618" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G618" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" s="0" t="inlineStr">
         <is>
-          <t>4901080148414</t>
+          <t>4973202141115</t>
         </is>
       </c>
       <c r="B619" s="0" t="inlineStr">
         <is>
-          <t>アースコバエ１プッシュ式スプレー　スピードスター　６０回分</t>
+          <t>オーガニックコットンナプキン　ｎｉｇｈｔ　夜用８枚</t>
         </is>
       </c>
       <c r="C619" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G619" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" s="0" t="inlineStr">
         <is>
-          <t>4901080222916</t>
+          <t>4973512255069</t>
         </is>
       </c>
       <c r="B620" s="0" t="inlineStr">
         <is>
-          <t>マモルーム　蚊に効く吊るだけプレート　７カ月用</t>
+          <t>アラウ．　洗濯槽クリーナー　３００ｇ</t>
         </is>
       </c>
       <c r="C620" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G620" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" s="0" t="inlineStr">
         <is>
-          <t>4901080235213</t>
+          <t>4973512451263</t>
         </is>
       </c>
       <c r="B621" s="0" t="inlineStr">
         <is>
-          <t>ダニバリア　ダニよけゲル　ハーバルソープの香り</t>
+          <t>アロマライフ　ファブリックミスト　コンフォートフローラル２８５ＭＬ</t>
         </is>
       </c>
       <c r="C621" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G621" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" s="0" t="inlineStr">
         <is>
-          <t>4901080235916</t>
+          <t>4973512451270</t>
         </is>
       </c>
       <c r="B622" s="0" t="inlineStr">
         <is>
-          <t>アースコバエ　ゴミ箱用　シトラスミントの香り</t>
+          <t>アロマライフ　ファブリックミスト　コンフォートフローラル詰替２７０ＭＬ</t>
         </is>
       </c>
       <c r="C622" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G622" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" s="0" t="inlineStr">
         <is>
-          <t>4901080277015</t>
+          <t>4977033117035</t>
         </is>
       </c>
       <c r="B623" s="0" t="inlineStr">
         <is>
-          <t>バポナ　あみ戸に貼るだけ　１６０日用</t>
+          <t>わんだふるぷりきゅあ！６コパック</t>
         </is>
       </c>
       <c r="C623" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G623" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" s="0" t="inlineStr">
         <is>
-          <t>4901080277213</t>
+          <t>4987176228659</t>
         </is>
       </c>
       <c r="B624" s="0" t="inlineStr">
         <is>
-          <t>バポナ　あみ戸に貼るだけ　２６０日用</t>
+          <t>レノアアロマジュエル　シトラス＆ヴァーベナの香りつめかえ用超特大サイズ</t>
         </is>
       </c>
       <c r="C624" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2025年11月04日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G624" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" s="0" t="inlineStr">
         <is>
-          <t>4901601282498</t>
+          <t>4987176228789</t>
         </is>
       </c>
       <c r="B625" s="0" t="inlineStr">
         <is>
-          <t>ヘアケアブラシ</t>
+          <t>レノアアロマジュエル　シトラス＆ヴァーベナの香りつめかえ用</t>
         </is>
       </c>
       <c r="C625" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G625" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" s="0" t="inlineStr">
         <is>
-          <t>4901601282870</t>
+          <t>4901548603035</t>
         </is>
       </c>
       <c r="B626" s="0" t="inlineStr">
         <is>
-          <t>スキハサミ　シャギー用（キャップ付）</t>
+          <t>熱中対策シャツクール冷感ストロング詰め替えパウチ</t>
         </is>
       </c>
       <c r="C626" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月27日</t>
         </is>
       </c>
       <c r="G626" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" s="0" t="inlineStr">
         <is>
-          <t>4901601304619</t>
+          <t>4987072014820</t>
         </is>
       </c>
       <c r="B627" s="0" t="inlineStr">
         <is>
-          <t>ＫＱ１８１８クシ付きマユトリマー　ＣＡ</t>
+          <t>オドイーター足ムレ対策 タオル仕立て</t>
         </is>
       </c>
       <c r="C627" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月27日</t>
         </is>
       </c>
       <c r="G627" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" s="0" t="inlineStr">
         <is>
-          <t>4901987224013</t>
+          <t>4987072017258</t>
         </is>
       </c>
       <c r="B628" s="0" t="inlineStr">
         <is>
-          <t>キッチンテープ　５０ｍｍ</t>
+          <t>無香空間　つめ替用</t>
         </is>
       </c>
       <c r="C628" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月27日</t>
         </is>
       </c>
       <c r="G628" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" s="0" t="inlineStr">
         <is>
-          <t>4901987224020</t>
+          <t>4987072053775</t>
         </is>
       </c>
       <c r="B629" s="0" t="inlineStr">
         <is>
-          <t>キッチンテープ　７０ｍｍ</t>
+          <t>サワデー　クルマ専用ボタニカル　フレッシュラベンダー　６ｍｌ</t>
         </is>
       </c>
       <c r="C629" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月27日</t>
         </is>
       </c>
       <c r="G629" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" s="0" t="inlineStr">
         <is>
-          <t>4902806112641</t>
+          <t>4987072060056</t>
         </is>
       </c>
       <c r="B630" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　フェイシャルペーパー　アイスタイプ　せっけんの香り</t>
+          <t>サワデー　香るＳＴＩＣＫ　シトラス　レモン＆ヴァーベナ　つめ替用　７０ＭＬ</t>
         </is>
       </c>
       <c r="C630" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月27日</t>
         </is>
       </c>
       <c r="G630" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" s="0" t="inlineStr">
         <is>
-          <t>4902806118506</t>
+          <t>4987072073469</t>
         </is>
       </c>
       <c r="B631" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　バイオコア　デオドラント　ボディペーパー　クリアシャボン</t>
+          <t>無香空間</t>
         </is>
       </c>
       <c r="C631" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月27日</t>
         </is>
       </c>
       <c r="G631" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" s="0" t="inlineStr">
         <is>
-          <t>4902806118766</t>
+          <t>4987072089750</t>
         </is>
       </c>
       <c r="B632" s="0" t="inlineStr">
         <is>
-          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ</t>
+          <t>ドでか無香空間　つめ替用無香料</t>
         </is>
       </c>
       <c r="C632" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月27日</t>
         </is>
       </c>
       <c r="G632" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" s="0" t="inlineStr">
         <is>
-          <t>4902806123135</t>
+          <t>4901121181431</t>
         </is>
       </c>
       <c r="B633" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　マイクロスパークリング泡洗顔　ホワイトクレイ</t>
+          <t>ネピアネピネピティシュ１５０組５コパック</t>
         </is>
       </c>
       <c r="C633" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月21日</t>
         </is>
       </c>
       <c r="G633" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634" s="0" t="inlineStr">
         <is>
-          <t>4902806123289</t>
+          <t>4987205310676</t>
         </is>
       </c>
       <c r="B634" s="0" t="inlineStr">
         <is>
-          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ　詰替え</t>
+          <t>ビューティラボ　ホイップヘアカラー　シアーラベンダー</t>
         </is>
       </c>
       <c r="C634" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月21日</t>
         </is>
       </c>
       <c r="G634" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" s="0" t="inlineStr">
         <is>
-          <t>4902806123364</t>
+          <t>4970520416123</t>
         </is>
       </c>
       <c r="B635" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　プレミアムタイプ　デオドラント　ボディウォッシュ</t>
+          <t>マリーゴールド　フィットネス　Ｌ</t>
         </is>
       </c>
       <c r="C635" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月19日</t>
         </is>
       </c>
       <c r="G635" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" s="0" t="inlineStr">
         <is>
-          <t>4902806127850</t>
+          <t>4901872895151</t>
         </is>
       </c>
       <c r="B636" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　ＥＸプレミアムタイプ　デオドラントスプレー　無香料</t>
+          <t>シーブリーズ　全身薬用ローション詰替　７００ＭＬ</t>
         </is>
       </c>
       <c r="C636" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月17日</t>
         </is>
       </c>
       <c r="G636" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" s="0" t="inlineStr">
         <is>
-          <t>4902806129700</t>
+          <t>4936201103966</t>
         </is>
       </c>
       <c r="B637" s="0" t="inlineStr">
         <is>
-          <t>ギャツビ―　マイクロスパークリング　泡洗顔　アクネケア</t>
+          <t>美容原液　ヒアルロン酸原液１００Ｓ　Ｎ</t>
         </is>
       </c>
       <c r="C637" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月17日</t>
         </is>
       </c>
       <c r="G637" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" s="0" t="inlineStr">
         <is>
-          <t>4902806387841</t>
+          <t>4995860515510</t>
         </is>
       </c>
       <c r="B638" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　クレイジークール　ボディウォーター　アイスアイスシトラス</t>
+          <t>紙でつくったハッカの虫よけ　屋内用</t>
         </is>
       </c>
       <c r="C638" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月15日</t>
         </is>
       </c>
       <c r="G638" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" s="0" t="inlineStr">
         <is>
-          <t>4902806435245</t>
+          <t>4902430910279</t>
         </is>
       </c>
       <c r="B639" s="0" t="inlineStr">
         <is>
-          <t>ベビーベール　ヘアフレグランス　アクアティックブーケ</t>
+          <t>ファブリーズＷ除菌　無香料　アルコール成分入り　つめかえ</t>
         </is>
       </c>
       <c r="C639" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月14日</t>
+        </is>
+      </c>
+      <c r="D639" s="0" t="inlineStr">
+        <is>
+          <t>4987176286451</t>
+        </is>
+      </c>
+      <c r="E639" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　Ｗ除菌＋消臭　無香料　アルコール成分入り　詰替え</t>
+        </is>
+      </c>
+      <c r="F639" s="0" t="inlineStr">
+        <is>
+          <t>2025年02月17日</t>
         </is>
       </c>
       <c r="G639" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" s="0" t="inlineStr">
         <is>
-          <t>4903301363606</t>
+          <t>4987176068859</t>
         </is>
       </c>
       <c r="B640" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　アロマソープの香り　本体</t>
+          <t>ファブリーズ　スプレーＷ除菌　ほのかな緑茶の香り　つめかえ用４回分　１２８０ＭＬ</t>
         </is>
       </c>
       <c r="C640" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月14日</t>
         </is>
       </c>
       <c r="D640" s="0" t="inlineStr">
         <is>
-          <t>4903301379768</t>
+          <t>4987176286505</t>
         </is>
       </c>
       <c r="E640" s="0" t="inlineStr">
         <is>
-          <t>ソフランプレミアム消臭アロマソープの香り本体</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　ほのかな緑茶の香り　詰替え　４回分</t>
         </is>
       </c>
       <c r="F640" s="0" t="inlineStr">
         <is>
-          <t>2026年03月06日</t>
+          <t>2025年02月17日</t>
         </is>
       </c>
       <c r="G640" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" s="0" t="inlineStr">
         <is>
-          <t>4903301363651</t>
+          <t>4987176234698</t>
         </is>
       </c>
       <c r="B641" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　アロマソープの香り　ウルトラジャンボ</t>
+          <t>アリエールジェルボールプロ　つめかえ超ジャンボサイズ</t>
         </is>
       </c>
       <c r="C641" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月06日</t>
+          <t>2025年02月14日</t>
         </is>
       </c>
       <c r="G641" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" s="0" t="inlineStr">
         <is>
-          <t>4970458820771</t>
+          <t>4987176238511</t>
         </is>
       </c>
       <c r="B642" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　クリアエッセンスマスク　７枚</t>
+          <t>アリエールジェルボールプロ　本体</t>
         </is>
       </c>
       <c r="C642" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月14日</t>
         </is>
       </c>
       <c r="D642" s="0" t="inlineStr">
         <is>
-          <t>4970458724093</t>
+          <t>4987176284648</t>
         </is>
       </c>
       <c r="E642" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　クリアリポエッセンスマスク</t>
+          <t>アリエール　ジェルボール　プロ　本体</t>
         </is>
       </c>
       <c r="F642" s="0" t="inlineStr">
         <is>
-          <t>2026年03月17日</t>
+          <t>2025年02月17日</t>
         </is>
       </c>
       <c r="G642" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" s="0" t="inlineStr">
         <is>
-          <t>4970458821396</t>
+          <t>4987176238566</t>
         </is>
       </c>
       <c r="B643" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　レチビタエッセンスマスク　７枚</t>
+          <t>アリエールジェルボールプロ　部屋干し用　本体　１１個</t>
         </is>
       </c>
       <c r="C643" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月14日</t>
         </is>
       </c>
       <c r="D643" s="0" t="inlineStr">
         <is>
-          <t>4970458724109</t>
+          <t>4987176284471</t>
         </is>
       </c>
       <c r="E643" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　レチビタリポエッセンスマスク</t>
+          <t>アリエール　ジェルボール　プロ　部屋干し用　本体</t>
         </is>
       </c>
       <c r="F643" s="0" t="inlineStr">
         <is>
-          <t>2026年03月17日</t>
+          <t>2025年02月17日</t>
         </is>
       </c>
       <c r="G643" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" s="0" t="inlineStr">
         <is>
-          <t>4970458822638</t>
+          <t>4901601291636</t>
         </is>
       </c>
       <c r="B644" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　リジュオンリペアエッセンスマスク</t>
+          <t>ＤＨ７１６３　ＫＨＳ　ステンレスピーラー</t>
         </is>
       </c>
       <c r="C644" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月17日</t>
+          <t>2025年02月12日</t>
         </is>
       </c>
       <c r="G644" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" s="0" t="inlineStr">
         <is>
-          <t>4971633162976</t>
+          <t>4901416180903</t>
         </is>
       </c>
       <c r="B645" s="0" t="inlineStr">
         <is>
-          <t>エルモア　１２ロール　シングル　５５Ｍ　花の香り</t>
+          <t>クラブ　すっぴんパウダーＣ　ホワイトフローラルブーケの香り</t>
         </is>
       </c>
       <c r="C645" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月07日</t>
         </is>
       </c>
       <c r="G645" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" s="0" t="inlineStr">
         <is>
-          <t>4971633163010</t>
+          <t>4902407124340</t>
         </is>
       </c>
       <c r="B646" s="0" t="inlineStr">
         <is>
-          <t>エルモア　１２ロール　ピンクダブル　３０Ｍ　花の香り</t>
+          <t>スタイルメイト　衣類のしわ・ニオイとりミスト　無香料</t>
         </is>
       </c>
       <c r="C646" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2025年02月06日</t>
         </is>
       </c>
       <c r="G646" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" s="0" t="inlineStr">
         <is>
-          <t>4902430744966</t>
+          <t>4903301302452</t>
         </is>
       </c>
       <c r="B647" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒｍｅｎ　スカルプゴールド　コンディショナー　詰替　３００Ｇ</t>
+          <t>乾燥機用ソフランシート</t>
         </is>
       </c>
       <c r="C647" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年02月05日</t>
         </is>
       </c>
       <c r="G647" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" s="0" t="inlineStr">
         <is>
-          <t>4902430744973</t>
+          <t>4901435925783</t>
         </is>
       </c>
       <c r="B648" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒｍｅｎ　スカルプゴールド　シャンプー　詰替　３００ＭＬ</t>
+          <t>ティーライトティン</t>
         </is>
       </c>
       <c r="C648" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G648" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" s="0" t="inlineStr">
         <is>
-          <t>4987176021960</t>
+          <t>4901451164357</t>
         </is>
       </c>
       <c r="B649" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプゴールドシャンプー超特大サイズ</t>
+          <t>パウ・パトロールミニポケットティシュ６Ｐ</t>
         </is>
       </c>
       <c r="C649" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G649" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" s="0" t="inlineStr">
         <is>
-          <t>4987176023056</t>
+          <t>4901646144584</t>
         </is>
       </c>
       <c r="B650" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプゴールドコンディショナー超特大サイズ</t>
+          <t>ＱＣＭ２－５３　テンスター　クイックカラーＭ２　ブラウン　１３．５ＭＬ</t>
         </is>
       </c>
       <c r="C650" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G650" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" s="0" t="inlineStr">
         <is>
-          <t>4987176143044</t>
+          <t>4901646144607</t>
         </is>
       </c>
       <c r="B651" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　コンディショナー　つめかえ</t>
+          <t>ＱＣＭ２－５５　テンスター　クイックカラーＭ２　ソフトブラック　１３．５ＭＬ</t>
         </is>
       </c>
       <c r="C651" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G651" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" s="0" t="inlineStr">
         <is>
-          <t>4987176243256</t>
+          <t>4976861330029</t>
         </is>
       </c>
       <c r="B652" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　詰替え　超特大サイズ</t>
+          <t>キッチンペーパー１５０枚　キ－７５</t>
         </is>
       </c>
       <c r="C652" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G652" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" s="0" t="inlineStr">
         <is>
-          <t>4987176243287</t>
+          <t>4987115000728</t>
         </is>
       </c>
       <c r="B653" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　超特大サイズ</t>
+          <t>天然除虫菊 金鳥の渦巻 蚊取り線香 ミニサイズ 20巻 (線香立て1個入り)</t>
         </is>
       </c>
       <c r="C653" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G653" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" s="0" t="inlineStr">
         <is>
-          <t>4987176243294</t>
+          <t>4987115000889</t>
         </is>
       </c>
       <c r="B654" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　ポンプ</t>
+          <t>金鳥の渦巻 蚊取り線香 ミニサイズ 20巻 (線香立て1個入り)</t>
         </is>
       </c>
       <c r="C654" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G654" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" s="0" t="inlineStr">
         <is>
-          <t>4987176243300</t>
+          <t>4987115543508</t>
         </is>
       </c>
       <c r="B655" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　超特大サイズ</t>
+          <t>虫コナーズＰＲＯ　虫よけプレート　大型　２００日　１個入</t>
         </is>
       </c>
       <c r="C655" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G655" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" s="0" t="inlineStr">
         <is>
-          <t>4987176243317</t>
+          <t>4987115543874</t>
         </is>
       </c>
       <c r="B656" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　詰替え</t>
+          <t>ダニコナーズビーズタイプ６０日せっけんの香り</t>
         </is>
       </c>
       <c r="C656" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G656" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" s="0" t="inlineStr">
         <is>
-          <t>4987176243324</t>
+          <t>4987115544604</t>
         </is>
       </c>
       <c r="B657" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　詰替え　超特大サイズ</t>
+          <t>虫コナーズ玄関用150日無臭 N</t>
         </is>
       </c>
       <c r="C657" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G657" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" s="0" t="inlineStr">
         <is>
-          <t>4987176243348</t>
+          <t>4987176269010</t>
         </is>
       </c>
       <c r="B658" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え</t>
+          <t>レノアハピネス夢ふわタッチザクロ＆フローラルの香り本体</t>
         </is>
       </c>
       <c r="C658" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G658" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" s="0" t="inlineStr">
         <is>
-          <t>4987176243355</t>
+          <t>6903148269466</t>
         </is>
       </c>
       <c r="B659" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　ポンプ</t>
+          <t>Ｄ１２５１３ＫＰＫＭＢ　すみずみクリーンキッズ本体　レッド</t>
         </is>
       </c>
       <c r="C659" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G659" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" s="0" t="inlineStr">
         <is>
-          <t>4987176243393</t>
+          <t>6903148269473</t>
         </is>
       </c>
       <c r="B660" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　詰替え</t>
+          <t>Ｄ１２５１３ＫＰＫＭＧ　すみずみクリーンキッズ本体　ピンク</t>
         </is>
       </c>
       <c r="C660" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="G660" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" s="0" t="inlineStr">
         <is>
-          <t>4987176243409</t>
+          <t>4902011892031</t>
         </is>
       </c>
       <c r="B661" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　ポンプ</t>
+          <t>エリス朝まで超安心３３０（特に多い日の夜用）羽つき１４コ</t>
         </is>
       </c>
       <c r="C661" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2025年01月30日</t>
         </is>
       </c>
       <c r="D661" s="0" t="inlineStr">
         <is>
-          <t>4987176370648</t>
+          <t>4902011117721</t>
         </is>
       </c>
       <c r="E661" s="0" t="inlineStr">
         <is>
-          <t>ＨＳシトラスオイルコントロールコンディショナーポンプ</t>
+          <t>エリス朝まで超安心３３０羽つき</t>
         </is>
       </c>
       <c r="F661" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年02月01日</t>
         </is>
       </c>
       <c r="G661" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" s="0" t="inlineStr">
         <is>
-          <t>4987176271198</t>
+          <t>4902011892147</t>
         </is>
       </c>
       <c r="B662" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプ　ゴールド　シャンプー　ポンプ</t>
+          <t>エリス　朝まで超安心４００（特に心配な夜用）羽つき　ほどよく多め　１６枚</t>
         </is>
       </c>
       <c r="C662" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2025年01月30日</t>
         </is>
       </c>
       <c r="D662" s="0" t="inlineStr">
         <is>
-          <t>4987176370853</t>
+          <t>4902011117769</t>
         </is>
       </c>
       <c r="E662" s="0" t="inlineStr">
         <is>
-          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸシャンプーポンプ</t>
+          <t>エリス朝まで超安心４００羽つき</t>
         </is>
       </c>
       <c r="F662" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2025年02月01日</t>
         </is>
       </c>
       <c r="G662" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" s="0" t="inlineStr">
         <is>
-          <t>4987176271211</t>
+          <t>4548736036987</t>
         </is>
       </c>
       <c r="B663" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプ　ゴールド　コンディショナー　ポンプ</t>
+          <t>５ＢＮＥ２ＶＬＰＳ２</t>
         </is>
       </c>
       <c r="C663" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月22日</t>
         </is>
       </c>
       <c r="G663" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" s="0" t="inlineStr">
         <is>
-          <t>4987176310729</t>
+          <t>4901616107427</t>
         </is>
       </c>
       <c r="B664" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　シャンプー　詰替え　特大サイズ</t>
+          <t>トニック爽快頭皮ケアシャンプー　リンスイン　詰替　３４０ＭＬ</t>
         </is>
       </c>
       <c r="C664" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月20日</t>
         </is>
       </c>
       <c r="G664" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" s="0" t="inlineStr">
         <is>
-          <t>4987176310736</t>
+          <t>4535304722007</t>
         </is>
       </c>
       <c r="B665" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　コンディショナー　詰替え　特大サイズ</t>
+          <t>パウパトロールビークル　バスボール４　６０Ｇ</t>
         </is>
       </c>
       <c r="C665" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月17日</t>
         </is>
       </c>
       <c r="G665" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" s="0" t="inlineStr">
         <is>
-          <t>4987176310774</t>
+          <t>4901525011334</t>
         </is>
       </c>
       <c r="B666" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　コンディショナー　詰替え　超特大サイズ</t>
+          <t>お湯物語　ぜい沢泡とろ　プレミアム　入浴料　セレクションブーケの香り</t>
         </is>
       </c>
       <c r="C666" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年01月07日</t>
         </is>
       </c>
       <c r="G666" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" s="0" t="inlineStr">
         <is>
-          <t>4987176310811</t>
+          <t>4902135122908</t>
         </is>
       </c>
       <c r="B667" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　シャンプー　詰替え　超特大サイズ</t>
+          <t>メイク　ア　ニューハビット　ブラックミント薬用</t>
         </is>
       </c>
       <c r="C667" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2024年12月31日</t>
         </is>
       </c>
       <c r="G667" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" s="0" t="inlineStr">
         <is>
-          <t>4595121169423</t>
+          <t>4903367306630</t>
         </is>
       </c>
       <c r="B668" s="0" t="inlineStr">
         <is>
-          <t>クールネックリング　ベージュ無地　Ｓ</t>
+          <t>ＩＨクレンザー</t>
         </is>
       </c>
       <c r="C668" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2024年12月31日</t>
         </is>
       </c>
       <c r="G668" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" s="0" t="inlineStr">
         <is>
-          <t>4595121169447</t>
+          <t>4903301169598</t>
         </is>
       </c>
       <c r="B669" s="0" t="inlineStr">
         <is>
-          <t>クールネックリング　マットグレー無地　Ｍ</t>
+          <t>ソフトインワン　コンディショナーｉｎシャンプー　しっとり　ポンプ</t>
         </is>
       </c>
       <c r="C669" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2024年12月27日</t>
         </is>
       </c>
       <c r="G669" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" s="0" t="inlineStr">
         <is>
-          <t>4595121169454</t>
+          <t>4525636310287</t>
         </is>
       </c>
       <c r="B670" s="0" t="inlineStr">
         <is>
-          <t>クールネックリング　ピンク２ＷＡＹ　Ｍ</t>
+          <t>サンリオキャラクターエッグバスボール</t>
         </is>
       </c>
       <c r="C670" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2024年12月20日</t>
         </is>
       </c>
       <c r="G670" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" s="0" t="inlineStr">
         <is>
-          <t>4595121169461</t>
+          <t>4976861006788</t>
         </is>
       </c>
       <c r="B671" s="0" t="inlineStr">
         <is>
-          <t>クールネックリング　オレンジ２ＷＡＹ　Ｍ</t>
+          <t>地球の王様キッチンペーパー　６０Ｗ５個パック</t>
         </is>
       </c>
       <c r="C671" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2024年12月20日</t>
         </is>
       </c>
       <c r="G671" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" s="0" t="inlineStr">
         <is>
-          <t>4595121169478</t>
+          <t>4977517179160</t>
         </is>
       </c>
       <c r="B672" s="0" t="inlineStr">
         <is>
-          <t>クールネックリング　ブルー無地　Ｌ</t>
+          <t>花や野菜の肥料アンプル　３５ＭＬ×１０本</t>
         </is>
       </c>
       <c r="C672" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2024年12月20日</t>
         </is>
       </c>
       <c r="G672" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" s="0" t="inlineStr">
         <is>
-          <t>4595121169485</t>
+          <t>4904701022414</t>
         </is>
       </c>
       <c r="B673" s="0" t="inlineStr">
         <is>
-          <t>クールネックリング　ホワイト極細　ＭＬ</t>
+          <t>ポリラップ２２ｃｍＸ４０ｍ</t>
         </is>
       </c>
       <c r="C673" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2024年12月09日</t>
         </is>
       </c>
       <c r="G673" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" s="0" t="inlineStr">
         <is>
-          <t>4582527716788</t>
+          <t>4571113800451</t>
         </is>
       </c>
       <c r="B674" s="0" t="inlineStr">
         <is>
-          <t>水着素材の接触冷感マスク　ＦＩＴＭＡＳＫホワイト　Ｍ　２枚</t>
+          <t>詰替用ボディソープせっけんの香り</t>
         </is>
       </c>
       <c r="C674" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2024年12月04日</t>
         </is>
       </c>
       <c r="G674" s="0" t="inlineStr">
         <is>
-          <t>2025年10月09日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" s="0" t="inlineStr">
         <is>
-          <t>4987176145666</t>
+          <t>4903367302922</t>
         </is>
       </c>
       <c r="B675" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　コンディショナー　ポンプ</t>
+          <t>エンジョイアワーズ　もぎたてフルーツの香り　２５０ｍｌ</t>
         </is>
       </c>
       <c r="C675" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2024年12月03日</t>
         </is>
       </c>
       <c r="G675" s="0" t="inlineStr">
         <is>
-          <t>2024年01月30日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" s="0" t="inlineStr">
         <is>
-          <t>4582527716795</t>
+          <t>4562378464700</t>
         </is>
       </c>
       <c r="B676" s="0" t="inlineStr">
         <is>
-          <t>水着素材の接触冷感マスク　ＦＩＴＭＡＳＫホワイト　Ｌ　２枚</t>
+          <t>個包装クールタオルしろくま５本</t>
         </is>
       </c>
       <c r="C676" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2024年11月30日</t>
         </is>
       </c>
       <c r="G676" s="0" t="inlineStr">
         <is>
-          <t>2023年05月23日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" s="0" t="inlineStr">
         <is>
-          <t>4902011100372</t>
+          <t>4901987254010</t>
         </is>
       </c>
       <c r="B677" s="0" t="inlineStr">
         <is>
-          <t>アテントうす型パンツ下着気分シンプルホワイトお試し</t>
+          <t>アレルブロック　フィルター部屋通気口用　３枚</t>
         </is>
       </c>
       <c r="C677" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2024年11月30日</t>
+        </is>
+      </c>
+      <c r="D677" s="0" t="inlineStr">
+        <is>
+          <t>4901987254478</t>
+        </is>
+      </c>
+      <c r="E677" s="0" t="inlineStr">
+        <is>
+          <t>アレルブロック　フィルター　通気口用</t>
+        </is>
+      </c>
+      <c r="F677" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月01日</t>
         </is>
       </c>
       <c r="G677" s="0" t="inlineStr">
         <is>
-          <t>2023年01月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" s="0" t="inlineStr">
         <is>
-          <t>4902011100396</t>
+          <t>4987036521135</t>
         </is>
       </c>
       <c r="B678" s="0" t="inlineStr">
         <is>
-          <t>アテントうす型パンツ下着気分シンプルホワイトＬ２枚お試しパック</t>
+          <t>メンタームサンベアーズサンタンローション</t>
         </is>
       </c>
       <c r="C678" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2024年11月29日</t>
         </is>
       </c>
       <c r="G678" s="0" t="inlineStr">
         <is>
-          <t>2023年01月31日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" s="0" t="inlineStr">
         <is>
-          <t>4987176145710</t>
+          <t>4903367093325</t>
         </is>
       </c>
       <c r="B679" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　モイスチャー　シャンプー　ポンプ</t>
+          <t>アワーズクレンザー　４００Ｇ</t>
         </is>
       </c>
       <c r="C679" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2024年11月28日</t>
         </is>
       </c>
       <c r="G679" s="0" t="inlineStr">
         <is>
-          <t>2022年10月26日</t>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="680" spans="1:7">
+      <c r="A680" s="0" t="inlineStr">
+        <is>
+          <t>4957434002635</t>
+        </is>
+      </c>
+      <c r="B680" s="0" t="inlineStr">
+        <is>
+          <t>ＪＥＬメイク落とし５０枚</t>
+        </is>
+      </c>
+      <c r="C680" s="0" t="inlineStr">
+        <is>
+          <t>2024年11月28日</t>
+        </is>
+      </c>
+      <c r="G680" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="681" spans="1:7">
+      <c r="A681" s="0" t="inlineStr">
+        <is>
+          <t>4904735054825</t>
+        </is>
+      </c>
+      <c r="B681" s="0" t="inlineStr">
+        <is>
+          <t>パックスベビー　ベビーソープ</t>
+        </is>
+      </c>
+      <c r="C681" s="0" t="inlineStr">
+        <is>
+          <t>2024年11月20日</t>
+        </is>
+      </c>
+      <c r="G681" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="682" spans="1:7">
+      <c r="A682" s="0" t="inlineStr">
+        <is>
+          <t>4903367091284</t>
+        </is>
+      </c>
+      <c r="B682" s="0" t="inlineStr">
+        <is>
+          <t>室内干し衣料用洗剤　エコパック　９００ｇ</t>
+        </is>
+      </c>
+      <c r="C682" s="0" t="inlineStr">
+        <is>
+          <t>2024年11月18日</t>
+        </is>
+      </c>
+      <c r="G682" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="683" spans="1:7">
+      <c r="A683" s="0" t="inlineStr">
+        <is>
+          <t>4956810805488</t>
+        </is>
+      </c>
+      <c r="B683" s="0" t="inlineStr">
+        <is>
+          <t>花たまごっこ</t>
+        </is>
+      </c>
+      <c r="C683" s="0" t="inlineStr">
+        <is>
+          <t>2024年11月18日</t>
+        </is>
+      </c>
+      <c r="G683" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="684" spans="1:7">
+      <c r="A684" s="0" t="inlineStr">
+        <is>
+          <t>4987046130129</t>
+        </is>
+      </c>
+      <c r="B684" s="0" t="inlineStr">
+        <is>
+          <t>ヘアリエ　リペアリーオイルプレミアム　つやさらタイプ</t>
+        </is>
+      </c>
+      <c r="C684" s="0" t="inlineStr">
+        <is>
+          <t>2024年11月12日</t>
+        </is>
+      </c>
+      <c r="G684" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="685" spans="1:7">
+      <c r="A685" s="0" t="inlineStr">
+        <is>
+          <t>4891228313142</t>
+        </is>
+      </c>
+      <c r="B685" s="0" t="inlineStr">
+        <is>
+          <t>ブルドッグ　センシティブ　モイスチャライザー１００ｍｌ</t>
+        </is>
+      </c>
+      <c r="C685" s="0" t="inlineStr">
+        <is>
+          <t>2024年11月07日</t>
+        </is>
+      </c>
+      <c r="G685" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="686" spans="1:7">
+      <c r="A686" s="0" t="inlineStr">
+        <is>
+          <t>4903111474776</t>
+        </is>
+      </c>
+      <c r="B686" s="0" t="inlineStr">
+        <is>
+          <t>シルコット９９．９９％除菌外出用１０枚×３枚ムーミン</t>
+        </is>
+      </c>
+      <c r="C686" s="0" t="inlineStr">
+        <is>
+          <t>2024年11月06日</t>
+        </is>
+      </c>
+      <c r="G686" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="687" spans="1:7">
+      <c r="A687" s="0" t="inlineStr">
+        <is>
+          <t>4901616811140</t>
+        </is>
+      </c>
+      <c r="B687" s="0" t="inlineStr">
+        <is>
+          <t>アレリアシールドミスト詰替え用</t>
+        </is>
+      </c>
+      <c r="C687" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月31日</t>
+        </is>
+      </c>
+      <c r="G687" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="688" spans="1:7">
+      <c r="A688" s="0" t="inlineStr">
+        <is>
+          <t>4901616811157</t>
+        </is>
+      </c>
+      <c r="B688" s="0" t="inlineStr">
+        <is>
+          <t>アレリアシールドミスト本体</t>
+        </is>
+      </c>
+      <c r="C688" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月31日</t>
+        </is>
+      </c>
+      <c r="G688" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="689" spans="1:7">
+      <c r="A689" s="0" t="inlineStr">
+        <is>
+          <t>4901750803810</t>
+        </is>
+      </c>
+      <c r="B689" s="0" t="inlineStr">
+        <is>
+          <t>肌ケアアクティ長時間型パンツ消臭抗菌プラスＭ２お試し</t>
+        </is>
+      </c>
+      <c r="C689" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月31日</t>
+        </is>
+      </c>
+      <c r="G689" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="690" spans="1:7">
+      <c r="A690" s="0" t="inlineStr">
+        <is>
+          <t>4903018186017</t>
+        </is>
+      </c>
+      <c r="B690" s="0" t="inlineStr">
+        <is>
+          <t>ピオクレア　薬用フケ・かゆみローション</t>
+        </is>
+      </c>
+      <c r="C690" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月31日</t>
+        </is>
+      </c>
+      <c r="G690" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="691" spans="1:7">
+      <c r="A691" s="0" t="inlineStr">
+        <is>
+          <t>4903018206128</t>
+        </is>
+      </c>
+      <c r="B691" s="0" t="inlineStr">
+        <is>
+          <t>ネイチャーモード　ボタニカル　ミルキーワックス　＜アップスタイル＞</t>
+        </is>
+      </c>
+      <c r="C691" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月31日</t>
+        </is>
+      </c>
+      <c r="G691" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="692" spans="1:7">
+      <c r="A692" s="0" t="inlineStr">
+        <is>
+          <t>4903301186366</t>
+        </is>
+      </c>
+      <c r="B692" s="0" t="inlineStr">
+        <is>
+          <t>クリニカ　アドバンテージ　ハブラシ　コンパクト　かため</t>
+        </is>
+      </c>
+      <c r="C692" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月31日</t>
+        </is>
+      </c>
+      <c r="G692" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="693" spans="1:7">
+      <c r="A693" s="0" t="inlineStr">
+        <is>
+          <t>4903301186380</t>
+        </is>
+      </c>
+      <c r="B693" s="0" t="inlineStr">
+        <is>
+          <t>クリニカ　アドバンテージ　ハブラシ　超コンパクトかため</t>
+        </is>
+      </c>
+      <c r="C693" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月31日</t>
+        </is>
+      </c>
+      <c r="G693" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="694" spans="1:7">
+      <c r="A694" s="0" t="inlineStr">
+        <is>
+          <t>4903301353249</t>
+        </is>
+      </c>
+      <c r="B694" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　アロマリッチ　サラ　つめかえ用特大</t>
+        </is>
+      </c>
+      <c r="C694" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月31日</t>
+        </is>
+      </c>
+      <c r="G694" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="695" spans="1:7">
+      <c r="A695" s="0" t="inlineStr">
+        <is>
+          <t>4972525052030</t>
+        </is>
+      </c>
+      <c r="B695" s="0" t="inlineStr">
+        <is>
+          <t>オールステンレス製足用つめきり（カーブ刃）</t>
+        </is>
+      </c>
+      <c r="C695" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月31日</t>
+        </is>
+      </c>
+      <c r="G695" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="696" spans="1:7">
+      <c r="A696" s="0" t="inlineStr">
+        <is>
+          <t>4995860515527</t>
+        </is>
+      </c>
+      <c r="B696" s="0" t="inlineStr">
+        <is>
+          <t>紙でつくったハッカの虫よけ　屋外用</t>
+        </is>
+      </c>
+      <c r="C696" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月30日</t>
+        </is>
+      </c>
+      <c r="G696" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="697" spans="1:7">
+      <c r="A697" s="0" t="inlineStr">
+        <is>
+          <t>4987244158390</t>
+        </is>
+      </c>
+      <c r="B697" s="0" t="inlineStr">
+        <is>
+          <t>手・くちふき　ふんわりももちやん　６０枚×３</t>
+        </is>
+      </c>
+      <c r="C697" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月29日</t>
+        </is>
+      </c>
+      <c r="G697" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="698" spans="1:7">
+      <c r="A698" s="0" t="inlineStr">
+        <is>
+          <t>4902430745024</t>
+        </is>
+      </c>
+      <c r="B698" s="0" t="inlineStr">
+        <is>
+          <t>h&amp;sｆｏｒｍｅｎボリュームアップシャンプーポンプ</t>
+        </is>
+      </c>
+      <c r="C698" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月18日</t>
+        </is>
+      </c>
+      <c r="D698" s="0" t="inlineStr">
+        <is>
+          <t>4987176271150</t>
+        </is>
+      </c>
+      <c r="E698" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　ボリュームアップ　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="F698" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月21日</t>
+        </is>
+      </c>
+      <c r="G698" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="699" spans="1:7">
+      <c r="A699" s="0" t="inlineStr">
+        <is>
+          <t>4987176167590</t>
+        </is>
+      </c>
+      <c r="B699" s="0" t="inlineStr">
+        <is>
+          <t>レノア超消臭１ｗｅｅｋみずみずしく香るフレッシュグリーンの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="C699" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月18日</t>
+        </is>
+      </c>
+      <c r="D699" s="0" t="inlineStr">
+        <is>
+          <t>4987176255198</t>
+        </is>
+      </c>
+      <c r="E699" s="0" t="inlineStr">
+        <is>
+          <t>レノア超消臭１ＷＥＥＫみずみずしく香るフレッシュグリーンの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F699" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月21日</t>
+        </is>
+      </c>
+      <c r="G699" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="700" spans="1:7">
+      <c r="A700" s="0" t="inlineStr">
+        <is>
+          <t>4987176167613</t>
+        </is>
+      </c>
+      <c r="B700" s="0" t="inlineStr">
+        <is>
+          <t>レノア超消臭１ｗｅｅｋみずみずしく香るフローラルフルーティーソープの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="C700" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月18日</t>
+        </is>
+      </c>
+      <c r="D700" s="0" t="inlineStr">
+        <is>
+          <t>4987176255211</t>
+        </is>
+      </c>
+      <c r="E700" s="0" t="inlineStr">
+        <is>
+          <t>レノア超消臭１ＷＥＥＫみずみずしく香るフローラルフルーティーソープの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F700" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月21日</t>
+        </is>
+      </c>
+      <c r="G700" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="701" spans="1:7">
+      <c r="A701" s="0" t="inlineStr">
+        <is>
+          <t>4987176217516</t>
+        </is>
+      </c>
+      <c r="B701" s="0" t="inlineStr">
+        <is>
+          <t>レノア超消臭１ｗｅｅｋみずみずしく香るシトラスの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C701" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月18日</t>
+        </is>
+      </c>
+      <c r="D701" s="0" t="inlineStr">
+        <is>
+          <t>4987176271549</t>
+        </is>
+      </c>
+      <c r="E701" s="0" t="inlineStr">
+        <is>
+          <t>レノア超消臭１ＷＥＥＫ夜干し用アクアナイトシャボンの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F701" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月21日</t>
+        </is>
+      </c>
+      <c r="G701" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="702" spans="1:7">
+      <c r="A702" s="0" t="inlineStr">
+        <is>
+          <t>4987176217561</t>
+        </is>
+      </c>
+      <c r="B702" s="0" t="inlineStr">
+        <is>
+          <t>レノア超消臭１ｗｅｅｋ部屋干しおひさまの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C702" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月18日</t>
+        </is>
+      </c>
+      <c r="D702" s="0" t="inlineStr">
+        <is>
+          <t>4987176255570</t>
+        </is>
+      </c>
+      <c r="E702" s="0" t="inlineStr">
+        <is>
+          <t>レノア超消臭１ＷＥＥＫ部屋干しおひさまの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F702" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月21日</t>
+        </is>
+      </c>
+      <c r="G702" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="703" spans="1:7">
+      <c r="A703" s="0" t="inlineStr">
+        <is>
+          <t>4961691106364</t>
+        </is>
+      </c>
+      <c r="B703" s="0" t="inlineStr">
+        <is>
+          <t>ちいかわハピカブルー　ＤＢ－５ＢＣＨ</t>
+        </is>
+      </c>
+      <c r="C703" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月17日</t>
+        </is>
+      </c>
+      <c r="D703" s="0" t="inlineStr">
+        <is>
+          <t>4961691107446</t>
+        </is>
+      </c>
+      <c r="E703" s="0" t="inlineStr">
+        <is>
+          <t>ちいかわハピカ　ハチワレ　ＤＢＣ－５ＢＣＨＨＡ</t>
+        </is>
+      </c>
+      <c r="F703" s="0" t="inlineStr">
+        <is>
+          <t>2024年11月18日</t>
+        </is>
+      </c>
+      <c r="G703" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="704" spans="1:7">
+      <c r="A704" s="0" t="inlineStr">
+        <is>
+          <t>4961691106562</t>
+        </is>
+      </c>
+      <c r="B704" s="0" t="inlineStr">
+        <is>
+          <t>ちいかわハピカハードケースブルー</t>
+        </is>
+      </c>
+      <c r="C704" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月17日</t>
+        </is>
+      </c>
+      <c r="D704" s="0" t="inlineStr">
+        <is>
+          <t>4961691107484</t>
+        </is>
+      </c>
+      <c r="E704" s="0" t="inlineStr">
+        <is>
+          <t>ちいかわハードケースブルーハチワレＨＣ－ＢＣＨＨＡ</t>
+        </is>
+      </c>
+      <c r="F704" s="0" t="inlineStr">
+        <is>
+          <t>2024年11月18日</t>
+        </is>
+      </c>
+      <c r="G704" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="705" spans="1:7">
+      <c r="A705" s="0" t="inlineStr">
+        <is>
+          <t>4901070130573</t>
+        </is>
+      </c>
+      <c r="B705" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭力　プレミアムアロマ　レモングラス＆バーベナ　４００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C705" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月15日</t>
+        </is>
+      </c>
+      <c r="D705" s="0" t="inlineStr">
+        <is>
+          <t>4901070131952</t>
+        </is>
+      </c>
+      <c r="E705" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　シャイニーソレイユ</t>
+        </is>
+      </c>
+      <c r="F705" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月20日</t>
+        </is>
+      </c>
+      <c r="G705" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="706" spans="1:7">
+      <c r="A706" s="0" t="inlineStr">
+        <is>
+          <t>4901070131235</t>
+        </is>
+      </c>
+      <c r="B706" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭力　ＰＲＥＭＩＵＭ　ＡＲＯＭＡ　ＳＴＩＣＫ　本体　レモングラス＆バーベナ</t>
+        </is>
+      </c>
+      <c r="C706" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月15日</t>
+        </is>
+      </c>
+      <c r="D706" s="0" t="inlineStr">
+        <is>
+          <t>4901070131877</t>
+        </is>
+      </c>
+      <c r="E706" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭力ＰｒｅｍｉｕｍＡｒｏｍａＳｔｉｃｋつめかえ金木犀</t>
+        </is>
+      </c>
+      <c r="F706" s="0" t="inlineStr">
+        <is>
+          <t>2024年07月19日</t>
+        </is>
+      </c>
+      <c r="G706" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="707" spans="1:7">
+      <c r="A707" s="0" t="inlineStr">
+        <is>
+          <t>4901070131266</t>
+        </is>
+      </c>
+      <c r="B707" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭力　ＰＲＥＭＩＵＭ　ＡＲＯＭＡ　ＳＴＩＣＫ　詰替　レモングラス＆バーベナ</t>
+        </is>
+      </c>
+      <c r="C707" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月15日</t>
+        </is>
+      </c>
+      <c r="G707" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="708" spans="1:7">
+      <c r="A708" s="0" t="inlineStr">
+        <is>
+          <t>4901070131273</t>
+        </is>
+      </c>
+      <c r="B708" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭力　ＰＲＥＭＩＵＭ　ＡＲＯＭＡ　ＳＴＩＣＫ　詰替　リリー＆ジャスミン</t>
+        </is>
+      </c>
+      <c r="C708" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月15日</t>
+        </is>
+      </c>
+      <c r="D708" s="0" t="inlineStr">
+        <is>
+          <t>4901070131860</t>
+        </is>
+      </c>
+      <c r="E708" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　Ｓｔｉｃｋ　本体　金木犀</t>
+        </is>
+      </c>
+      <c r="F708" s="0" t="inlineStr">
+        <is>
+          <t>2024年07月19日</t>
+        </is>
+      </c>
+      <c r="G708" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="709" spans="1:7">
+      <c r="A709" s="0" t="inlineStr">
+        <is>
+          <t>4972525702522</t>
+        </is>
+      </c>
+      <c r="B709" s="0" t="inlineStr">
+        <is>
+          <t>ＳＪ－Ｋ１２０ステンレス製引き切りキツチンはさみ</t>
+        </is>
+      </c>
+      <c r="C709" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月10日</t>
+        </is>
+      </c>
+      <c r="G709" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="710" spans="1:7">
+      <c r="A710" s="0" t="inlineStr">
+        <is>
+          <t>4902050673004</t>
+        </is>
+      </c>
+      <c r="B710" s="0" t="inlineStr">
+        <is>
+          <t>サイクルスタイルメンズヘアウォーター詰替４００Ｍ</t>
+        </is>
+      </c>
+      <c r="C710" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月08日</t>
+        </is>
+      </c>
+      <c r="G710" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="711" spans="1:7">
+      <c r="A711" s="0" t="inlineStr">
+        <is>
+          <t>4987176212610</t>
+        </is>
+      </c>
+      <c r="B711" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ心安らぐホワイトラベンダー＆ジャスミンの香り　つめかえ超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C711" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月07日</t>
+        </is>
+      </c>
+      <c r="D711" s="0" t="inlineStr">
+        <is>
+          <t>4987176251817</t>
+        </is>
+      </c>
+      <c r="E711" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ心安らぐホワイトラベンダー＆ジャスミンの香りつめかえ超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F711" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月07日</t>
+        </is>
+      </c>
+      <c r="G711" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="712" spans="1:7">
+      <c r="A712" s="0" t="inlineStr">
+        <is>
+          <t>4987176212689</t>
+        </is>
+      </c>
+      <c r="B712" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ華やかプレミアムブロッサムの香り　つめかえ超メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C712" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月07日</t>
+        </is>
+      </c>
+      <c r="D712" s="0" t="inlineStr">
+        <is>
+          <t>4987176265005</t>
+        </is>
+      </c>
+      <c r="E712" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ華やかプレミアムブロッサムの香りつめかえ超メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F712" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月07日</t>
+        </is>
+      </c>
+      <c r="G712" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="713" spans="1:7">
+      <c r="A713" s="0" t="inlineStr">
+        <is>
+          <t>4987176212788</t>
+        </is>
+      </c>
+      <c r="B713" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ爽やかフレッシュフラワーサボンの香り　つめかえハイパージャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C713" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月07日</t>
+        </is>
+      </c>
+      <c r="D713" s="0" t="inlineStr">
+        <is>
+          <t>4987176264640</t>
+        </is>
+      </c>
+      <c r="E713" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ爽やかフレッシュフラワーサボンの香りつめかえハイパージャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F713" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月07日</t>
+        </is>
+      </c>
+      <c r="G713" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="714" spans="1:7">
+      <c r="A714" s="0" t="inlineStr">
+        <is>
+          <t>4571113801014</t>
+        </is>
+      </c>
+      <c r="B714" s="0" t="inlineStr">
+        <is>
+          <t>弱酸性ボディソープハーモニーローズ詰替</t>
+        </is>
+      </c>
+      <c r="C714" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月03日</t>
+        </is>
+      </c>
+      <c r="G714" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="715" spans="1:7">
+      <c r="A715" s="0" t="inlineStr">
+        <is>
+          <t>4902430890182</t>
+        </is>
+      </c>
+      <c r="B715" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルダニよけプラス超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C715" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月02日</t>
+        </is>
+      </c>
+      <c r="G715" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="716" spans="1:7">
+      <c r="A716" s="0" t="inlineStr">
+        <is>
+          <t>4901070128563</t>
+        </is>
+      </c>
+      <c r="B716" s="0" t="inlineStr">
+        <is>
+          <t>消臭力　プラグタイプ　本体　タバコ用マリンソープの香り</t>
+        </is>
+      </c>
+      <c r="C716" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月01日</t>
+        </is>
+      </c>
+      <c r="D716" s="0" t="inlineStr">
+        <is>
+          <t>4901070131822</t>
+        </is>
+      </c>
+      <c r="E716" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　Ｆｏｒ　Ｓｌｅｅｐ　Ｓｔｉｃｋ　本体　ヒーリングカモミール</t>
+        </is>
+      </c>
+      <c r="F716" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月26日</t>
+        </is>
+      </c>
+      <c r="G716" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="717" spans="1:7">
+      <c r="A717" s="0" t="inlineStr">
+        <is>
+          <t>4973210995205</t>
+        </is>
+      </c>
+      <c r="B717" s="0" t="inlineStr">
+        <is>
+          <t>チュチュ　パパあらって　なめらかタッチ</t>
+        </is>
+      </c>
+      <c r="C717" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月01日</t>
+        </is>
+      </c>
+      <c r="G717" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="718" spans="1:7">
+      <c r="A718" s="0" t="inlineStr">
+        <is>
+          <t>4987167086862</t>
+        </is>
+      </c>
+      <c r="B718" s="0" t="inlineStr">
+        <is>
+          <t>ＤｅａｒＫｉｔｃｈｅｎ　ワザアリテープ　替えテープ</t>
+        </is>
+      </c>
+      <c r="C718" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月01日</t>
+        </is>
+      </c>
+      <c r="G718" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="719" spans="1:7">
+      <c r="A719" s="0" t="inlineStr">
+        <is>
+          <t>4516825001949</t>
+        </is>
+      </c>
+      <c r="B719" s="0" t="inlineStr">
+        <is>
+          <t>オレンジオイルクリーナー　本体</t>
+        </is>
+      </c>
+      <c r="C719" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G719" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="720" spans="1:7">
+      <c r="A720" s="0" t="inlineStr">
+        <is>
+          <t>4901080628015</t>
+        </is>
+      </c>
+      <c r="B720" s="0" t="inlineStr">
+        <is>
+          <t>セボンタンクにおくだけ 容器付き フレッシュソープ＆ムスク</t>
+        </is>
+      </c>
+      <c r="C720" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G720" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="721" spans="1:7">
+      <c r="A721" s="0" t="inlineStr">
+        <is>
+          <t>4901417174611</t>
+        </is>
+      </c>
+      <c r="B721" s="0" t="inlineStr">
+        <is>
+          <t>ミュオ　ボディソープ　ポンプ</t>
+        </is>
+      </c>
+      <c r="C721" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G721" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="722" spans="1:7">
+      <c r="A722" s="0" t="inlineStr">
+        <is>
+          <t>4901417174635</t>
+        </is>
+      </c>
+      <c r="B722" s="0" t="inlineStr">
+        <is>
+          <t>ミュオ　ボディソープ　詰替用</t>
+        </is>
+      </c>
+      <c r="C722" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G722" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="723" spans="1:7">
+      <c r="A723" s="0" t="inlineStr">
+        <is>
+          <t>4901417174642</t>
+        </is>
+      </c>
+      <c r="B723" s="0" t="inlineStr">
+        <is>
+          <t>ミュオ　泡のボディソープ　詰替用</t>
+        </is>
+      </c>
+      <c r="C723" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G723" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="724" spans="1:7">
+      <c r="A724" s="0" t="inlineStr">
+        <is>
+          <t>4901417600424</t>
+        </is>
+      </c>
+      <c r="B724" s="0" t="inlineStr">
+        <is>
+          <t>ディアボーテプレミアムトリートメントオイル（モイスト）</t>
+        </is>
+      </c>
+      <c r="C724" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D724" s="0" t="inlineStr">
+        <is>
+          <t>4901417601841</t>
+        </is>
+      </c>
+      <c r="E724" s="0" t="inlineStr">
+        <is>
+          <t>ディアボーテ　プレミアム　リペアオイル（モイスト）</t>
+        </is>
+      </c>
+      <c r="F724" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月24日</t>
+        </is>
+      </c>
+      <c r="G724" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="725" spans="1:7">
+      <c r="A725" s="0" t="inlineStr">
+        <is>
+          <t>4901417600448</t>
+        </is>
+      </c>
+      <c r="B725" s="0" t="inlineStr">
+        <is>
+          <t>ディアボーテトリートメントリペアミルク</t>
+        </is>
+      </c>
+      <c r="C725" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D725" s="0" t="inlineStr">
+        <is>
+          <t>4901417601827</t>
+        </is>
+      </c>
+      <c r="E725" s="0" t="inlineStr">
+        <is>
+          <t>ディアボーテ　トリートメントリペアミルク</t>
+        </is>
+      </c>
+      <c r="F725" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月24日</t>
+        </is>
+      </c>
+      <c r="G725" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="726" spans="1:7">
+      <c r="A726" s="0" t="inlineStr">
+        <is>
+          <t>4901417643988</t>
+        </is>
+      </c>
+      <c r="B726" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ　Wコールドクリーム</t>
+        </is>
+      </c>
+      <c r="C726" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D726" s="0" t="inlineStr">
+        <is>
+          <t>4901417645487</t>
+        </is>
+      </c>
+      <c r="E726" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ　Ｗコールドクリーム</t>
+        </is>
+      </c>
+      <c r="F726" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月09日</t>
+        </is>
+      </c>
+      <c r="G726" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="727" spans="1:7">
+      <c r="A727" s="0" t="inlineStr">
+        <is>
+          <t>4901417644008</t>
+        </is>
+      </c>
+      <c r="B727" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ リンクルエッセンスローション（超しっとり）</t>
+        </is>
+      </c>
+      <c r="C727" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D727" s="0" t="inlineStr">
+        <is>
+          <t>4901417645449</t>
+        </is>
+      </c>
+      <c r="E727" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ　リフトエッセンスローション（超しっとり）</t>
+        </is>
+      </c>
+      <c r="F727" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月09日</t>
+        </is>
+      </c>
+      <c r="G727" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="728" spans="1:7">
+      <c r="A728" s="0" t="inlineStr">
+        <is>
+          <t>4901417644015</t>
+        </is>
+      </c>
+      <c r="B728" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ リンクルエッセンスミルク（超しっとり）</t>
+        </is>
+      </c>
+      <c r="C728" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D728" s="0" t="inlineStr">
+        <is>
+          <t>4901417645463</t>
+        </is>
+      </c>
+      <c r="E728" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ　リフトエッセンスミルク（超しっとり）</t>
+        </is>
+      </c>
+      <c r="F728" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月09日</t>
+        </is>
+      </c>
+      <c r="G728" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="729" spans="1:7">
+      <c r="A729" s="0" t="inlineStr">
+        <is>
+          <t>4901417644206</t>
+        </is>
+      </c>
+      <c r="B729" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ　エッセンスローション（さっぱり）</t>
+        </is>
+      </c>
+      <c r="C729" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G729" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="730" spans="1:7">
+      <c r="A730" s="0" t="inlineStr">
+        <is>
+          <t>4901417644305</t>
+        </is>
+      </c>
+      <c r="B730" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ エッセンスローション（しっとり）</t>
+        </is>
+      </c>
+      <c r="C730" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D730" s="0" t="inlineStr">
+        <is>
+          <t>4901417645418</t>
+        </is>
+      </c>
+      <c r="E730" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ　薬用エッセンスローション（しっとり）</t>
+        </is>
+      </c>
+      <c r="F730" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月09日</t>
+        </is>
+      </c>
+      <c r="G730" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="731" spans="1:7">
+      <c r="A731" s="0" t="inlineStr">
+        <is>
+          <t>4901417644756</t>
+        </is>
+      </c>
+      <c r="B731" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ　エッセンスローション（さっぱり）　詰替用</t>
+        </is>
+      </c>
+      <c r="C731" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G731" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="732" spans="1:7">
+      <c r="A732" s="0" t="inlineStr">
+        <is>
+          <t>4901417644763</t>
+        </is>
+      </c>
+      <c r="B732" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ ローション（しっとり） 詰替用</t>
+        </is>
+      </c>
+      <c r="C732" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G732" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="733" spans="1:7">
+      <c r="A733" s="0" t="inlineStr">
+        <is>
+          <t>4901417644770</t>
+        </is>
+      </c>
+      <c r="B733" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ リンクルエッセンスローション（超しっとり）詰替用</t>
+        </is>
+      </c>
+      <c r="C733" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D733" s="0" t="inlineStr">
+        <is>
+          <t>4901417645456</t>
+        </is>
+      </c>
+      <c r="E733" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ　リフトエッセンスローション（超しっとり）詰替用</t>
+        </is>
+      </c>
+      <c r="F733" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月09日</t>
+        </is>
+      </c>
+      <c r="G733" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="734" spans="1:7">
+      <c r="A734" s="0" t="inlineStr">
+        <is>
+          <t>4901417644817</t>
+        </is>
+      </c>
+      <c r="B734" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ　リンクルエッセンスクリーム（超しっとり）</t>
+        </is>
+      </c>
+      <c r="C734" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D734" s="0" t="inlineStr">
+        <is>
+          <t>4901417645470</t>
+        </is>
+      </c>
+      <c r="E734" s="0" t="inlineStr">
+        <is>
+          <t>モイスタージュ　リフトエッセンスクリーム（超しっとり）</t>
+        </is>
+      </c>
+      <c r="F734" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月09日</t>
+        </is>
+      </c>
+      <c r="G734" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="735" spans="1:7">
+      <c r="A735" s="0" t="inlineStr">
+        <is>
+          <t>4901433105613</t>
+        </is>
+      </c>
+      <c r="B735" s="0" t="inlineStr">
+        <is>
+          <t>キスミーフェルムリップライナーＮ０１</t>
+        </is>
+      </c>
+      <c r="C735" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G735" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="736" spans="1:7">
+      <c r="A736" s="0" t="inlineStr">
+        <is>
+          <t>4901508973130</t>
+        </is>
+      </c>
+      <c r="B736" s="0" t="inlineStr">
+        <is>
+          <t>黒染ボリュームアップスプレー　１５０Ｇ</t>
+        </is>
+      </c>
+      <c r="C736" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D736" s="0" t="inlineStr">
+        <is>
+          <t>4901508975523</t>
+        </is>
+      </c>
+      <c r="E736" s="0" t="inlineStr">
+        <is>
+          <t>黒染　ボリュームアップ　ヘアスプレー</t>
+        </is>
+      </c>
+      <c r="F736" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月26日</t>
+        </is>
+      </c>
+      <c r="G736" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="737" spans="1:7">
+      <c r="A737" s="0" t="inlineStr">
+        <is>
+          <t>4901750137106</t>
+        </is>
+      </c>
+      <c r="B737" s="0" t="inlineStr">
+        <is>
+          <t>スコッティ　フラワーパック　２倍巻き　シングル　６ロール</t>
+        </is>
+      </c>
+      <c r="C737" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G737" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="738" spans="1:7">
+      <c r="A738" s="0" t="inlineStr">
+        <is>
+          <t>4901750378806</t>
+        </is>
+      </c>
+      <c r="B738" s="0" t="inlineStr">
+        <is>
+          <t>スコッティ　キレイの仕上げハンドタオル　１００組</t>
+        </is>
+      </c>
+      <c r="C738" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G738" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="739" spans="1:7">
+      <c r="A739" s="0" t="inlineStr">
+        <is>
+          <t>4901872466030</t>
+        </is>
+      </c>
+      <c r="B739" s="0" t="inlineStr">
+        <is>
+          <t>TSUBAKI プレミアムモイストシャンプー つめかえ用</t>
+        </is>
+      </c>
+      <c r="C739" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D739" s="0" t="inlineStr">
+        <is>
+          <t>4550516486028</t>
+        </is>
+      </c>
+      <c r="E739" s="0" t="inlineStr">
+        <is>
+          <t>ＴＳＵＢＡＫＩ　プレミアム　モイスト＆リペア　シャンプー　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F739" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月04日</t>
+        </is>
+      </c>
+      <c r="G739" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="740" spans="1:7">
+      <c r="A740" s="0" t="inlineStr">
+        <is>
+          <t>4902111725437</t>
+        </is>
+      </c>
+      <c r="B740" s="0" t="inlineStr">
+        <is>
+          <t>モッズ・ヘア　ホットケア　コンディショナー　つめかえ用　３５０ｍｌ</t>
+        </is>
+      </c>
+      <c r="C740" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G740" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="741" spans="1:7">
+      <c r="A741" s="0" t="inlineStr">
+        <is>
+          <t>4902111725444</t>
+        </is>
+      </c>
+      <c r="B741" s="0" t="inlineStr">
+        <is>
+          <t>モッズ・ヘア　ホットケア　シャンプー　つめかえ用　３５０ｍｌ</t>
+        </is>
+      </c>
+      <c r="C741" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G741" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="742" spans="1:7">
+      <c r="A742" s="0" t="inlineStr">
+        <is>
+          <t>4902111751337</t>
+        </is>
+      </c>
+      <c r="B742" s="0" t="inlineStr">
+        <is>
+          <t>ダヴメン＋ケア モイスチャー 泡洗顔料</t>
+        </is>
+      </c>
+      <c r="C742" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G742" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="743" spans="1:7">
+      <c r="A743" s="0" t="inlineStr">
+        <is>
+          <t>4902111751351</t>
+        </is>
+      </c>
+      <c r="B743" s="0" t="inlineStr">
+        <is>
+          <t>ダヴメン＋ケア　モイスチャー　泡洗顔料　つめかえ用</t>
+        </is>
+      </c>
+      <c r="C743" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G743" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="744" spans="1:7">
+      <c r="A744" s="0" t="inlineStr">
+        <is>
+          <t>4902111768618</t>
+        </is>
+      </c>
+      <c r="B744" s="0" t="inlineStr">
+        <is>
+          <t>ポンズ　ブライトビューティー　薬用モイストミルクセット　（昼用／夜用）</t>
+        </is>
+      </c>
+      <c r="C744" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G744" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="745" spans="1:7">
+      <c r="A745" s="0" t="inlineStr">
+        <is>
+          <t>4902135118956</t>
+        </is>
+      </c>
+      <c r="B745" s="0" t="inlineStr">
+        <is>
+          <t>ＦＡ３倍濃縮超コンパクト粉末洗剤５００ｇ</t>
+        </is>
+      </c>
+      <c r="C745" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D745" s="0" t="inlineStr">
+        <is>
+          <t>4902135113043</t>
+        </is>
+      </c>
+      <c r="E745" s="0" t="inlineStr">
+        <is>
+          <t>パワフル濃縮粉末洗剤</t>
+        </is>
+      </c>
+      <c r="F745" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月20日</t>
+        </is>
+      </c>
+      <c r="G745" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="746" spans="1:7">
+      <c r="A746" s="0" t="inlineStr">
+        <is>
+          <t>4902424448085</t>
+        </is>
+      </c>
+      <c r="B746" s="0" t="inlineStr">
+        <is>
+          <t>フマキラーキッチン用アルコール除菌６６つけかえ４００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C746" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G746" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="747" spans="1:7">
+      <c r="A747" s="0" t="inlineStr">
+        <is>
+          <t>4902468242014</t>
+        </is>
+      </c>
+      <c r="B747" s="0" t="inlineStr">
+        <is>
+          <t>セラコラ　超しっとり化粧水１８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C747" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G747" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="748" spans="1:7">
+      <c r="A748" s="0" t="inlineStr">
+        <is>
+          <t>4902468242045</t>
+        </is>
+      </c>
+      <c r="B748" s="0" t="inlineStr">
+        <is>
+          <t>セラコラ　パーフェクトゲル</t>
+        </is>
+      </c>
+      <c r="C748" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G748" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="749" spans="1:7">
+      <c r="A749" s="0" t="inlineStr">
+        <is>
+          <t>4902806104783</t>
+        </is>
+      </c>
+      <c r="B749" s="0" t="inlineStr">
+        <is>
+          <t>ビフェスタ ミセラークレンジングシート パーフェクトクリア</t>
+        </is>
+      </c>
+      <c r="C749" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D749" s="0" t="inlineStr">
+        <is>
+          <t>4902806130812</t>
+        </is>
+      </c>
+      <c r="E749" s="0" t="inlineStr">
+        <is>
+          <t>ビフェスタ　ミセラー　クレンジングシート　パーフェクトクリア</t>
+        </is>
+      </c>
+      <c r="F749" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月19日</t>
+        </is>
+      </c>
+      <c r="G749" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="750" spans="1:7">
+      <c r="A750" s="0" t="inlineStr">
+        <is>
+          <t>4902806123319</t>
+        </is>
+      </c>
+      <c r="B750" s="0" t="inlineStr">
+        <is>
+          <t>ビフェスタ　泡洗顔　ディープクリア</t>
+        </is>
+      </c>
+      <c r="C750" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D750" s="0" t="inlineStr">
+        <is>
+          <t>4902806130911</t>
+        </is>
+      </c>
+      <c r="E750" s="0" t="inlineStr">
+        <is>
+          <t>ビフェスタ　泡洗顔　ディープクリア</t>
+        </is>
+      </c>
+      <c r="F750" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月19日</t>
+        </is>
+      </c>
+      <c r="G750" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="751" spans="1:7">
+      <c r="A751" s="0" t="inlineStr">
+        <is>
+          <t>4902806123357</t>
+        </is>
+      </c>
+      <c r="B751" s="0" t="inlineStr">
+        <is>
+          <t>ビフェスタ　クレイパック</t>
+        </is>
+      </c>
+      <c r="C751" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G751" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="752" spans="1:7">
+      <c r="A752" s="0" t="inlineStr">
+        <is>
+          <t>4903111349692</t>
+        </is>
+      </c>
+      <c r="B752" s="0" t="inlineStr">
+        <is>
+          <t>ソフイデリケ－トウェット無香料６枚×４</t>
+        </is>
+      </c>
+      <c r="C752" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="D752" s="0" t="inlineStr">
+        <is>
+          <t>4903111343188</t>
+        </is>
+      </c>
+      <c r="E752" s="0" t="inlineStr">
+        <is>
+          <t>ソフイデリケ－トウェット無香料１０枚×２Ｐ</t>
+        </is>
+      </c>
+      <c r="F752" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月22日</t>
+        </is>
+      </c>
+      <c r="G752" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="753" spans="1:7">
+      <c r="A753" s="0" t="inlineStr">
+        <is>
+          <t>4904651181612</t>
+        </is>
+      </c>
+      <c r="B753" s="0" t="inlineStr">
+        <is>
+          <t>サロンドプロザ・クリームヘアカラー（白髪用）　５Ａ　　　　　　　　　　　　　　　　　　　　　　　　ダークアッシュブラウン</t>
+        </is>
+      </c>
+      <c r="C753" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月30日</t>
+        </is>
+      </c>
+      <c r="G753" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="754" spans="1:7">
+      <c r="A754" s="0" t="inlineStr">
+        <is>
+          <t>4984824776104</t>
+        </is>
+      </c>
+      <c r="B754" s="0" t="inlineStr">
+        <is>
+          <t>ＳＧアルカリ単４×１０Ｐ　ＬＲ０３ＲＪ／１０ＳＷ</t>
+        </is>
+      </c>
+      <c r="C754" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月25日</t>
+        </is>
+      </c>
+      <c r="G754" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="755" spans="1:7">
+      <c r="A755" s="0" t="inlineStr">
+        <is>
+          <t>4987176192837</t>
+        </is>
+      </c>
+      <c r="B755" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチシトラス＆ヴァーベナ詰替用特大サイズ</t>
+        </is>
+      </c>
+      <c r="C755" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月18日</t>
+        </is>
+      </c>
+      <c r="G755" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="756" spans="1:7">
+      <c r="A756" s="0" t="inlineStr">
+        <is>
+          <t>4902424438529</t>
+        </is>
+      </c>
+      <c r="B756" s="0" t="inlineStr">
+        <is>
+          <t>フマキラー　キッチン用アルコール除菌スプレー　つけかえ用</t>
+        </is>
+      </c>
+      <c r="C756" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月12日</t>
+        </is>
+      </c>
+      <c r="G756" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="757" spans="1:7">
+      <c r="A757" s="0" t="inlineStr">
+        <is>
+          <t>4903111346943</t>
+        </is>
+      </c>
+      <c r="B757" s="0" t="inlineStr">
+        <is>
+          <t>センターインコンパクト1/2無香料特に多い夜用10枚</t>
+        </is>
+      </c>
+      <c r="C757" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月10日</t>
+        </is>
+      </c>
+      <c r="G757" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="758" spans="1:7">
+      <c r="A758" s="0" t="inlineStr">
+        <is>
+          <t>4903111106363</t>
+        </is>
+      </c>
+      <c r="B758" s="0" t="inlineStr">
+        <is>
+          <t>ソフィデリケートウェットシート　６Ｘ２Ｐ</t>
+        </is>
+      </c>
+      <c r="C758" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月06日</t>
+        </is>
+      </c>
+      <c r="D758" s="0" t="inlineStr">
+        <is>
+          <t>4903111342129</t>
+        </is>
+      </c>
+      <c r="E758" s="0" t="inlineStr">
+        <is>
+          <t>ソフイデリケ－トウェット無香料</t>
+        </is>
+      </c>
+      <c r="F758" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月24日</t>
+        </is>
+      </c>
+      <c r="G758" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="759" spans="1:7">
+      <c r="A759" s="0" t="inlineStr">
+        <is>
+          <t>4903111345441</t>
+        </is>
+      </c>
+      <c r="B759" s="0" t="inlineStr">
+        <is>
+          <t>ソフイデリケートウェットグリーンの香り６枚×２</t>
+        </is>
+      </c>
+      <c r="C759" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月06日</t>
+        </is>
+      </c>
+      <c r="D759" s="0" t="inlineStr">
+        <is>
+          <t>4903111300020</t>
+        </is>
+      </c>
+      <c r="E759" s="0" t="inlineStr">
+        <is>
+          <t>ソフイデリケ－トウェットせっけんの香り</t>
+        </is>
+      </c>
+      <c r="F759" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月24日</t>
+        </is>
+      </c>
+      <c r="G759" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="760" spans="1:7">
+      <c r="A760" s="0" t="inlineStr">
+        <is>
+          <t>4903111363551</t>
+        </is>
+      </c>
+      <c r="B760" s="0" t="inlineStr">
+        <is>
+          <t>ソフィおりものシートオーガニックコットン無香料８４枚</t>
+        </is>
+      </c>
+      <c r="C760" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月06日</t>
+        </is>
+      </c>
+      <c r="D760" s="0" t="inlineStr">
+        <is>
+          <t>4903111334681</t>
+        </is>
+      </c>
+      <c r="E760" s="0" t="inlineStr">
+        <is>
+          <t>ソフィおりものシ－トオ－ガニック無香料</t>
+        </is>
+      </c>
+      <c r="F760" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月17日</t>
+        </is>
+      </c>
+      <c r="G760" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="761" spans="1:7">
+      <c r="A761" s="0" t="inlineStr">
+        <is>
+          <t>4987115321601</t>
+        </is>
+      </c>
+      <c r="B761" s="0" t="inlineStr">
+        <is>
+          <t>コックローチ　ゴキブリがうごかなくなるスプレー　３００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C761" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月05日</t>
+        </is>
+      </c>
+      <c r="G761" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="762" spans="1:7">
+      <c r="A762" s="0" t="inlineStr">
+        <is>
+          <t>4903367306609</t>
+        </is>
+      </c>
+      <c r="B762" s="0" t="inlineStr">
+        <is>
+          <t>ズック洗い洗剤</t>
+        </is>
+      </c>
+      <c r="C762" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月03日</t>
+        </is>
+      </c>
+      <c r="G762" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="763" spans="1:7">
+      <c r="A763" s="0" t="inlineStr">
+        <is>
+          <t>4570117959851</t>
+        </is>
+      </c>
+      <c r="B763" s="0" t="inlineStr">
+        <is>
+          <t>星のカービィ　ソフトパックティシュ１５０組</t>
+        </is>
+      </c>
+      <c r="C763" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="G763" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="764" spans="1:7">
+      <c r="A764" s="0" t="inlineStr">
+        <is>
+          <t>4571169381317</t>
+        </is>
+      </c>
+      <c r="B764" s="0" t="inlineStr">
+        <is>
+          <t>ＡＵＲＯ　カビ取りスプレー　３５０ｍｌ</t>
+        </is>
+      </c>
+      <c r="C764" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="G764" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="765" spans="1:7">
+      <c r="A765" s="0" t="inlineStr">
+        <is>
+          <t>4580287321600</t>
+        </is>
+      </c>
+      <c r="B765" s="0" t="inlineStr">
+        <is>
+          <t>スライドジッパーＳサイズ　ＫＺ４１　１２枚</t>
+        </is>
+      </c>
+      <c r="C765" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="G765" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="766" spans="1:7">
+      <c r="A766" s="0" t="inlineStr">
+        <is>
+          <t>4901559220559</t>
+        </is>
+      </c>
+      <c r="B766" s="0" t="inlineStr">
+        <is>
+          <t>いい湯旅立ち　にごり露天湯の宿１２包入</t>
+        </is>
+      </c>
+      <c r="C766" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="D766" s="0" t="inlineStr">
+        <is>
+          <t>4901559215333</t>
+        </is>
+      </c>
+      <c r="E766" s="0" t="inlineStr">
+        <is>
+          <t>いい湯旅立ち　にごり露天湯の宿</t>
+        </is>
+      </c>
+      <c r="F766" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月26日</t>
+        </is>
+      </c>
+      <c r="G766" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="767" spans="1:7">
+      <c r="A767" s="0" t="inlineStr">
+        <is>
+          <t>4901559220856</t>
+        </is>
+      </c>
+      <c r="B767" s="0" t="inlineStr">
+        <is>
+          <t>いい湯旅立ち　雪見にごり湯の宿１２包入</t>
+        </is>
+      </c>
+      <c r="C767" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="D767" s="0" t="inlineStr">
+        <is>
+          <t>4901559215227</t>
+        </is>
+      </c>
+      <c r="E767" s="0" t="inlineStr">
+        <is>
+          <t>いい湯旅立ち　雪見にごり湯の宿</t>
+        </is>
+      </c>
+      <c r="F767" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月26日</t>
+        </is>
+      </c>
+      <c r="G767" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="768" spans="1:7">
+      <c r="A768" s="0" t="inlineStr">
+        <is>
+          <t>4902144283690</t>
+        </is>
+      </c>
+      <c r="B768" s="0" t="inlineStr">
+        <is>
+          <t>やわらかサークル　１２ロールシングル</t>
+        </is>
+      </c>
+      <c r="C768" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="G768" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="769" spans="1:7">
+      <c r="A769" s="0" t="inlineStr">
+        <is>
+          <t>4902144613695</t>
+        </is>
+      </c>
+      <c r="B769" s="0" t="inlineStr">
+        <is>
+          <t>やわらかサークル トイレットペーパー 12ロール ダブル</t>
+        </is>
+      </c>
+      <c r="C769" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="G769" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="770" spans="1:7">
+      <c r="A770" s="0" t="inlineStr">
+        <is>
+          <t>4902407330741</t>
+        </is>
+      </c>
+      <c r="B770" s="0" t="inlineStr">
+        <is>
+          <t>リラックスゆたぽん　目もとホット　ほぐれる温蒸気　ｆｏｒ　ＭＥＮ</t>
+        </is>
+      </c>
+      <c r="C770" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="D770" s="0" t="inlineStr">
+        <is>
+          <t>4902407330819</t>
+        </is>
+      </c>
+      <c r="E770" s="0" t="inlineStr">
+        <is>
+          <t>リラックスゆたぽん　目もとホット　ほぐれる温蒸気　大きめサイズ</t>
+        </is>
+      </c>
+      <c r="F770" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月26日</t>
+        </is>
+      </c>
+      <c r="G770" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="771" spans="1:7">
+      <c r="A771" s="0" t="inlineStr">
+        <is>
+          <t>4976552041838</t>
+        </is>
+      </c>
+      <c r="B771" s="0" t="inlineStr">
+        <is>
+          <t>ショウガ薬湯　柚子　５０ｇ×６錠</t>
+        </is>
+      </c>
+      <c r="C771" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="G771" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="772" spans="1:7">
+      <c r="A772" s="0" t="inlineStr">
+        <is>
+          <t>4901417722461</t>
+        </is>
+      </c>
+      <c r="B772" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　カラーケア＆ベースＴＲｉｎＣＤ　ポンプ</t>
+        </is>
+      </c>
+      <c r="C772" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月30日</t>
+        </is>
+      </c>
+      <c r="D772" s="0" t="inlineStr">
+        <is>
+          <t>4901417723321</t>
+        </is>
+      </c>
+      <c r="E772" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ダメージリペア＆カラーケア　コンディショナー　ポンプ</t>
+        </is>
+      </c>
+      <c r="F772" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月26日</t>
+        </is>
+      </c>
+      <c r="G772" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="773" spans="1:7">
+      <c r="A773" s="0" t="inlineStr">
+        <is>
+          <t>4901797024544</t>
+        </is>
+      </c>
+      <c r="B773" s="0" t="inlineStr">
+        <is>
+          <t>シャボン玉せっけんハミガキミニサイズ</t>
+        </is>
+      </c>
+      <c r="C773" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月30日</t>
+        </is>
+      </c>
+      <c r="G773" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="774" spans="1:7">
+      <c r="A774" s="0" t="inlineStr">
+        <is>
+          <t>4901797024629</t>
+        </is>
+      </c>
+      <c r="B774" s="0" t="inlineStr">
+        <is>
+          <t>シャボン玉せっけんハミガキ</t>
+        </is>
+      </c>
+      <c r="C774" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月30日</t>
+        </is>
+      </c>
+      <c r="D774" s="0" t="inlineStr">
+        <is>
+          <t>4901797034437</t>
+        </is>
+      </c>
+      <c r="E774" s="0" t="inlineStr">
+        <is>
+          <t>シャボン玉　せっけんハミガキ</t>
+        </is>
+      </c>
+      <c r="F774" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月02日</t>
+        </is>
+      </c>
+      <c r="G774" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="775" spans="1:7">
+      <c r="A775" s="0" t="inlineStr">
+        <is>
+          <t>4902011705096</t>
+        </is>
+      </c>
+      <c r="B775" s="0" t="inlineStr">
+        <is>
+          <t>エルヴェールペーパータオルエコドライシングル２００枚（小判）</t>
+        </is>
+      </c>
+      <c r="C775" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月30日</t>
+        </is>
+      </c>
+      <c r="G775" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="776" spans="1:7">
+      <c r="A776" s="0" t="inlineStr">
+        <is>
+          <t>4987036171231</t>
+        </is>
+      </c>
+      <c r="B776" s="0" t="inlineStr">
+        <is>
+          <t>近江兄弟社メンターム薬用メディカルリップスティックCn</t>
+        </is>
+      </c>
+      <c r="C776" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月30日</t>
+        </is>
+      </c>
+      <c r="D776" s="0" t="inlineStr">
+        <is>
+          <t>4987036171293</t>
+        </is>
+      </c>
+      <c r="E776" s="0" t="inlineStr">
+        <is>
+          <t>メンターム　薬用　メディカルリップスティック　無香料</t>
+        </is>
+      </c>
+      <c r="F776" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月21日</t>
+        </is>
+      </c>
+      <c r="G776" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="777" spans="1:7">
+      <c r="A777" s="0" t="inlineStr">
+        <is>
+          <t>4987072023969</t>
+        </is>
+      </c>
+      <c r="B777" s="0" t="inlineStr">
+        <is>
+          <t>ブレスケア舌クリン　ふつう</t>
+        </is>
+      </c>
+      <c r="C777" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月29日</t>
+        </is>
+      </c>
+      <c r="G777" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="778" spans="1:7">
+      <c r="A778" s="0" t="inlineStr">
+        <is>
+          <t>4902050559759</t>
+        </is>
+      </c>
+      <c r="B778" s="0" t="inlineStr">
+        <is>
+          <t>サイクルスタイルＭＡＭＡ＆寝ぐせ直しウォーター詰替様４００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C778" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月23日</t>
+        </is>
+      </c>
+      <c r="G778" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="779" spans="1:7">
+      <c r="A779" s="0" t="inlineStr">
+        <is>
+          <t>4571113800888</t>
+        </is>
+      </c>
+      <c r="B779" s="0" t="inlineStr">
+        <is>
+          <t>弱酸性ボディソープ　フルーティーフローラル　詰替用　４００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C779" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月20日</t>
+        </is>
+      </c>
+      <c r="G779" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="780" spans="1:7">
+      <c r="A780" s="0" t="inlineStr">
+        <is>
+          <t>4936201104123</t>
+        </is>
+      </c>
+      <c r="B780" s="0" t="inlineStr">
+        <is>
+          <t>ロッシモイストエイド 国産馬油スキンクリーム</t>
+        </is>
+      </c>
+      <c r="C780" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月19日</t>
+        </is>
+      </c>
+      <c r="G780" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="781" spans="1:7">
+      <c r="A781" s="0" t="inlineStr">
+        <is>
+          <t>4936201107940</t>
+        </is>
+      </c>
+      <c r="B781" s="0" t="inlineStr">
+        <is>
+          <t>ロッシモイストエイド　馬油オイルバーム</t>
+        </is>
+      </c>
+      <c r="C781" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月19日</t>
+        </is>
+      </c>
+      <c r="G781" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="782" spans="1:7">
+      <c r="A782" s="0" t="inlineStr">
+        <is>
+          <t>4902144213727</t>
+        </is>
+      </c>
+      <c r="B782" s="0" t="inlineStr">
+        <is>
+          <t>ひつじのショーン　１２Ｒダブル</t>
+        </is>
+      </c>
+      <c r="C782" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月09日</t>
+        </is>
+      </c>
+      <c r="D782" s="0" t="inlineStr">
+        <is>
+          <t>4902144233725</t>
+        </is>
+      </c>
+      <c r="E782" s="0" t="inlineStr">
+        <is>
+          <t>ひつじのショーン　１２Ｒダブル</t>
+        </is>
+      </c>
+      <c r="F782" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月19日</t>
+        </is>
+      </c>
+      <c r="G782" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="783" spans="1:7">
+      <c r="A783" s="0" t="inlineStr">
+        <is>
+          <t>4903018283037</t>
+        </is>
+      </c>
+      <c r="B783" s="0" t="inlineStr">
+        <is>
+          <t>オリーブレーベル　ヘアエッセンスオイル</t>
+        </is>
+      </c>
+      <c r="C783" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月09日</t>
+        </is>
+      </c>
+      <c r="G783" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="784" spans="1:7">
+      <c r="A784" s="0" t="inlineStr">
+        <is>
+          <t>4064666236971</t>
+        </is>
+      </c>
+      <c r="B784" s="0" t="inlineStr">
+        <is>
+          <t>ウエラモイスト＆カラー　カラートリートメント　ウォームブラウン</t>
+        </is>
+      </c>
+      <c r="C784" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月07日</t>
+        </is>
+      </c>
+      <c r="G784" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="785" spans="1:7">
+      <c r="A785" s="0" t="inlineStr">
+        <is>
+          <t>4987205311901</t>
+        </is>
+      </c>
+      <c r="B785" s="0" t="inlineStr">
+        <is>
+          <t>ビューティーンベースアップブリーチ</t>
+        </is>
+      </c>
+      <c r="C785" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月07日</t>
+        </is>
+      </c>
+      <c r="D785" s="0" t="inlineStr">
+        <is>
+          <t>4987205013317</t>
+        </is>
+      </c>
+      <c r="E785" s="0" t="inlineStr">
+        <is>
+          <t>ビューティーン　ベースアップブリーチ</t>
+        </is>
+      </c>
+      <c r="F785" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月02日</t>
+        </is>
+      </c>
+      <c r="G785" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="786" spans="1:7">
+      <c r="A786" s="0" t="inlineStr">
+        <is>
+          <t>4901070909742</t>
+        </is>
+      </c>
+      <c r="B786" s="0" t="inlineStr">
+        <is>
+          <t>ドライペット　ぐんぐん吸いこむ大判シート　３０ｃｍ×６０ｃｍ</t>
+        </is>
+      </c>
+      <c r="C786" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月05日</t>
+        </is>
+      </c>
+      <c r="G786" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="787" spans="1:7">
+      <c r="A787" s="0" t="inlineStr">
+        <is>
+          <t>4987036533640</t>
+        </is>
+      </c>
+      <c r="B787" s="0" t="inlineStr">
+        <is>
+          <t>メンタームザサンパーフェクトＵＶジェルＡ</t>
+        </is>
+      </c>
+      <c r="C787" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月05日</t>
+        </is>
+      </c>
+      <c r="G787" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="788" spans="1:7">
+      <c r="A788" s="0" t="inlineStr">
+        <is>
+          <t>4589506154708</t>
+        </is>
+      </c>
+      <c r="B788" s="0" t="inlineStr">
+        <is>
+          <t>地球おもいフローリング用ウェットシート２０枚</t>
+        </is>
+      </c>
+      <c r="C788" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月01日</t>
+        </is>
+      </c>
+      <c r="G788" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="789" spans="1:7">
+      <c r="A789" s="0" t="inlineStr">
+        <is>
+          <t>4902430917841</t>
+        </is>
+      </c>
+      <c r="B789" s="0" t="inlineStr">
+        <is>
+          <t>オーラルＢフロスピックホワイトニング６０本入</t>
+        </is>
+      </c>
+      <c r="C789" s="0" t="inlineStr">
+        <is>
+          <t>2024年07月17日</t>
+        </is>
+      </c>
+      <c r="G789" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="790" spans="1:7">
+      <c r="A790" s="0" t="inlineStr">
+        <is>
+          <t>4902430917834</t>
+        </is>
+      </c>
+      <c r="B790" s="0" t="inlineStr">
+        <is>
+          <t>オーラルB フロスピック ディープクリーン 60本入</t>
+        </is>
+      </c>
+      <c r="C790" s="0" t="inlineStr">
+        <is>
+          <t>2024年07月10日</t>
+        </is>
+      </c>
+      <c r="G790" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="791" spans="1:7">
+      <c r="A791" s="0" t="inlineStr">
+        <is>
+          <t>4987241160822</t>
+        </is>
+      </c>
+      <c r="B791" s="0" t="inlineStr">
+        <is>
+          <t>ケアセラ　高保湿リップクリーム</t>
+        </is>
+      </c>
+      <c r="C791" s="0" t="inlineStr">
+        <is>
+          <t>2024年07月10日</t>
+        </is>
+      </c>
+      <c r="D791" s="0" t="inlineStr">
+        <is>
+          <t>4987241195015</t>
+        </is>
+      </c>
+      <c r="E791" s="0" t="inlineStr">
+        <is>
+          <t>ケアセラ　モイストバリア　リップクリーム</t>
+        </is>
+      </c>
+      <c r="F791" s="0" t="inlineStr">
+        <is>
+          <t>2024年07月16日</t>
+        </is>
+      </c>
+      <c r="G791" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="792" spans="1:7">
+      <c r="A792" s="0" t="inlineStr">
+        <is>
+          <t>4944109315947</t>
+        </is>
+      </c>
+      <c r="B792" s="0" t="inlineStr">
+        <is>
+          <t>フラワーベールマスク７枚入ミルクティ</t>
+        </is>
+      </c>
+      <c r="C792" s="0" t="inlineStr">
+        <is>
+          <t>2024年07月09日</t>
+        </is>
+      </c>
+      <c r="G792" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="793" spans="1:7">
+      <c r="A793" s="0" t="inlineStr">
+        <is>
+          <t>4562384607405</t>
+        </is>
+      </c>
+      <c r="B793" s="0" t="inlineStr">
+        <is>
+          <t>オクチレモン大容量パック３０本</t>
+        </is>
+      </c>
+      <c r="C793" s="0" t="inlineStr">
+        <is>
+          <t>2024年07月01日</t>
+        </is>
+      </c>
+      <c r="D793" s="0" t="inlineStr">
+        <is>
+          <t>4571631970124</t>
+        </is>
+      </c>
+      <c r="E793" s="0" t="inlineStr">
+        <is>
+          <t>オクチレモン３０本スタンドパック</t>
+        </is>
+      </c>
+      <c r="F793" s="0" t="inlineStr">
+        <is>
+          <t>2024年09月01日</t>
+        </is>
+      </c>
+      <c r="G793" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="794" spans="1:7">
+      <c r="A794" s="0" t="inlineStr">
+        <is>
+          <t>4902050524498</t>
+        </is>
+      </c>
+      <c r="B794" s="0" t="inlineStr">
+        <is>
+          <t>デュエットナチュラルソープフローラルの香り　８２Ｇ×３</t>
+        </is>
+      </c>
+      <c r="C794" s="0" t="inlineStr">
+        <is>
+          <t>2024年06月14日</t>
+        </is>
+      </c>
+      <c r="G794" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="795" spans="1:7">
+      <c r="A795" s="0" t="inlineStr">
+        <is>
+          <t>4891228313166</t>
+        </is>
+      </c>
+      <c r="B795" s="0" t="inlineStr">
+        <is>
+          <t>ブルドッグ　オイルコントロール　フェイスウォッシュ１５０ｍｌ</t>
+        </is>
+      </c>
+      <c r="C795" s="0" t="inlineStr">
+        <is>
+          <t>2024年06月11日</t>
+        </is>
+      </c>
+      <c r="G795" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="796" spans="1:7">
+      <c r="A796" s="0" t="inlineStr">
+        <is>
+          <t>4956810803613</t>
+        </is>
+      </c>
+      <c r="B796" s="0" t="inlineStr">
+        <is>
+          <t>使い捨てペーパーまな板　３枚入</t>
+        </is>
+      </c>
+      <c r="C796" s="0" t="inlineStr">
+        <is>
+          <t>2024年06月10日</t>
+        </is>
+      </c>
+      <c r="G796" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="797" spans="1:7">
+      <c r="A797" s="0" t="inlineStr">
+        <is>
+          <t>4956810804467</t>
+        </is>
+      </c>
+      <c r="B797" s="0" t="inlineStr">
+        <is>
+          <t>かや織りふきん RING</t>
+        </is>
+      </c>
+      <c r="C797" s="0" t="inlineStr">
+        <is>
+          <t>2024年06月10日</t>
+        </is>
+      </c>
+      <c r="G797" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="798" spans="1:7">
+      <c r="A798" s="0" t="inlineStr">
+        <is>
+          <t>4956810804511</t>
+        </is>
+      </c>
+      <c r="B798" s="0" t="inlineStr">
+        <is>
+          <t>かや織りふきん CROSS</t>
+        </is>
+      </c>
+      <c r="C798" s="0" t="inlineStr">
+        <is>
+          <t>2024年06月10日</t>
+        </is>
+      </c>
+      <c r="G798" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="799" spans="1:7">
+      <c r="A799" s="0" t="inlineStr">
+        <is>
+          <t>4901121543536</t>
+        </is>
+      </c>
+      <c r="B799" s="0" t="inlineStr">
+        <is>
+          <t>ネピアやさしいプレミアムGenki！パンツLサイズ5枚</t>
+        </is>
+      </c>
+      <c r="C799" s="0" t="inlineStr">
+        <is>
+          <t>2024年06月06日</t>
+        </is>
+      </c>
+      <c r="G799" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="800" spans="1:7">
+      <c r="A800" s="0" t="inlineStr">
+        <is>
+          <t>4582539900014</t>
+        </is>
+      </c>
+      <c r="B800" s="0" t="inlineStr">
+        <is>
+          <t>超冷感不織布ＩＣＥマスク　５枚入レギュラー</t>
+        </is>
+      </c>
+      <c r="C800" s="0" t="inlineStr">
+        <is>
+          <t>2024年06月04日</t>
+        </is>
+      </c>
+      <c r="G800" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="801" spans="1:7">
+      <c r="A801" s="0" t="inlineStr">
+        <is>
+          <t>4971633171848</t>
+        </is>
+      </c>
+      <c r="B801" s="0" t="inlineStr">
+        <is>
+          <t>エルモア　トイレに流せるペーパータオル１２０組</t>
+        </is>
+      </c>
+      <c r="C801" s="0" t="inlineStr">
+        <is>
+          <t>2024年06月01日</t>
+        </is>
+      </c>
+      <c r="G801" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="802" spans="1:7">
+      <c r="A802" s="0" t="inlineStr">
+        <is>
+          <t>4582539900144</t>
+        </is>
+      </c>
+      <c r="B802" s="0" t="inlineStr">
+        <is>
+          <t>超冷感不織布ＩＣＥマスク　箱入　３０枚入　レギュラー</t>
+        </is>
+      </c>
+      <c r="C802" s="0" t="inlineStr">
+        <is>
+          <t>2024年05月31日</t>
+        </is>
+      </c>
+      <c r="G802" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="803" spans="1:7">
+      <c r="A803" s="0" t="inlineStr">
+        <is>
+          <t>4987176178794</t>
+        </is>
+      </c>
+      <c r="B803" s="0" t="inlineStr">
+        <is>
+          <t>レノア煮沸レベル消臭抗菌ビーズ　ウォータリーグリーンの香り本体</t>
+        </is>
+      </c>
+      <c r="C803" s="0" t="inlineStr">
+        <is>
+          <t>2024年05月29日</t>
+        </is>
+      </c>
+      <c r="G803" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="804" spans="1:7">
+      <c r="A804" s="0" t="inlineStr">
+        <is>
+          <t>4987176179098</t>
+        </is>
+      </c>
+      <c r="B804" s="0" t="inlineStr">
+        <is>
+          <t>レノア煮沸レベル消臭抗菌ビーズ　リフレッシュフローラルの香りつめかえ用超特大</t>
+        </is>
+      </c>
+      <c r="C804" s="0" t="inlineStr">
+        <is>
+          <t>2024年05月13日</t>
+        </is>
+      </c>
+      <c r="G804" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="805" spans="1:7">
+      <c r="A805" s="0" t="inlineStr">
+        <is>
+          <t>4901508974151</t>
+        </is>
+      </c>
+      <c r="B805" s="0" t="inlineStr">
+        <is>
+          <t>純椿油</t>
+        </is>
+      </c>
+      <c r="C805" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月30日</t>
+        </is>
+      </c>
+      <c r="D805" s="0" t="inlineStr">
+        <is>
+          <t>4901508975189</t>
+        </is>
+      </c>
+      <c r="E805" s="0" t="inlineStr">
+        <is>
+          <t>黒ばら　純椿油</t>
+        </is>
+      </c>
+      <c r="F805" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月26日</t>
+        </is>
+      </c>
+      <c r="G805" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="806" spans="1:7">
+      <c r="A806" s="0" t="inlineStr">
+        <is>
+          <t>4903301242321</t>
+        </is>
+      </c>
+      <c r="B806" s="0" t="inlineStr">
+        <is>
+          <t>CHARMY Magica 除菌プラス 替え</t>
+        </is>
+      </c>
+      <c r="C806" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月30日</t>
+        </is>
+      </c>
+      <c r="D806" s="0" t="inlineStr">
+        <is>
+          <t>4903301364580</t>
+        </is>
+      </c>
+      <c r="E806" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用</t>
+        </is>
+      </c>
+      <c r="F806" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月01日</t>
+        </is>
+      </c>
+      <c r="G806" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="807" spans="1:7">
+      <c r="A807" s="0" t="inlineStr">
+        <is>
+          <t>4987176194503</t>
+        </is>
+      </c>
+      <c r="B807" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルボール４Ｄプロクリーン　つめかえ超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C807" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月12日</t>
+        </is>
+      </c>
+      <c r="D807" s="0" t="inlineStr">
+        <is>
+          <t>4987176234902</t>
+        </is>
+      </c>
+      <c r="E807" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルボールプロ　パワー　つめかえ超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F807" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月15日</t>
+        </is>
+      </c>
+      <c r="G807" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="808" spans="1:7">
+      <c r="A808" s="0" t="inlineStr">
+        <is>
+          <t>4987176194633</t>
+        </is>
+      </c>
+      <c r="B808" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルボール４Ｄ部屋干し用　つめかえ超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C808" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月12日</t>
+        </is>
+      </c>
+      <c r="D808" s="0" t="inlineStr">
+        <is>
+          <t>4987176234971</t>
+        </is>
+      </c>
+      <c r="E808" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルボールプロ　部屋干し用　つめかえ超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F808" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月15日</t>
+        </is>
+      </c>
+      <c r="G808" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="809" spans="1:7">
+      <c r="A809" s="0" t="inlineStr">
+        <is>
+          <t>0000045038501</t>
+        </is>
+      </c>
+      <c r="B809" s="0" t="inlineStr">
+        <is>
+          <t>ＱＧＢあぶらとり紙（フィルムタイプ）７０枚</t>
+        </is>
+      </c>
+      <c r="C809" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="D809" s="0" t="inlineStr">
+        <is>
+          <t>4902806128031</t>
+        </is>
+      </c>
+      <c r="E809" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　あぶらとりフィルム</t>
+        </is>
+      </c>
+      <c r="F809" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月19日</t>
+        </is>
+      </c>
+      <c r="G809" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="810" spans="1:7">
+      <c r="A810" s="0" t="inlineStr">
+        <is>
+          <t>4582426011366</t>
+        </is>
+      </c>
+      <c r="B810" s="0" t="inlineStr">
+        <is>
+          <t>ラ コルベイユ オーガニック ランドリー ラブリー365</t>
+        </is>
+      </c>
+      <c r="C810" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="D810" s="0" t="inlineStr">
+        <is>
+          <t>4582426011786</t>
+        </is>
+      </c>
+      <c r="E810" s="0" t="inlineStr">
+        <is>
+          <t>ラ　コルベイユ　オーガニック　ランドリー　下着用洗剤　ラブリー３６５（１００МＬ）</t>
+        </is>
+      </c>
+      <c r="F810" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月29日</t>
+        </is>
+      </c>
+      <c r="G810" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="811" spans="1:7">
+      <c r="A811" s="0" t="inlineStr">
+        <is>
+          <t>4901433126212</t>
+        </is>
+      </c>
+      <c r="B811" s="0" t="inlineStr">
+        <is>
+          <t>フェルムスムースフィットアイライナーＥＸ０２</t>
+        </is>
+      </c>
+      <c r="C811" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="G811" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="812" spans="1:7">
+      <c r="A812" s="0" t="inlineStr">
+        <is>
+          <t>4902111736792</t>
+        </is>
+      </c>
+      <c r="B812" s="0" t="inlineStr">
+        <is>
+          <t>ラックス 美容液スタイリング ヘアフレグランス</t>
+        </is>
+      </c>
+      <c r="C812" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="G812" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="813" spans="1:7">
+      <c r="A813" s="0" t="inlineStr">
+        <is>
+          <t>4902111749884</t>
+        </is>
+      </c>
+      <c r="B813" s="0" t="inlineStr">
+        <is>
+          <t>ダヴボタニカルセレクションつややかストレートコンディショナーつめかえ用３５０Ｇ</t>
+        </is>
+      </c>
+      <c r="C813" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="G813" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="814" spans="1:7">
+      <c r="A814" s="0" t="inlineStr">
+        <is>
+          <t>4902111772257</t>
+        </is>
+      </c>
+      <c r="B814" s="0" t="inlineStr">
+        <is>
+          <t>ラックス　ルミニーク　バランス　モイストリペア　シャンプー　つめかえ用　３５０ｇ</t>
+        </is>
+      </c>
+      <c r="C814" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="G814" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="815" spans="1:7">
+      <c r="A815" s="0" t="inlineStr">
+        <is>
+          <t>4902144152217</t>
+        </is>
+      </c>
+      <c r="B815" s="0" t="inlineStr">
+        <is>
+          <t>兵庫の紙ワンタッチコアレス１ロールシングル</t>
+        </is>
+      </c>
+      <c r="C815" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="D815" s="0" t="inlineStr">
+        <is>
+          <t>4902144882213</t>
+        </is>
+      </c>
+      <c r="E815" s="0" t="inlineStr">
+        <is>
+          <t>兵庫の紙ワンタッチコアレス　シングル</t>
+        </is>
+      </c>
+      <c r="F815" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月01日</t>
+        </is>
+      </c>
+      <c r="G815" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="816" spans="1:7">
+      <c r="A816" s="0" t="inlineStr">
+        <is>
+          <t>4902144170686</t>
+        </is>
+      </c>
+      <c r="B816" s="0" t="inlineStr">
+        <is>
+          <t>Ｑコアレス１３０Ｍ６ロールシングル</t>
+        </is>
+      </c>
+      <c r="C816" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="D816" s="0" t="inlineStr">
+        <is>
+          <t>4902144340683</t>
+        </is>
+      </c>
+      <c r="E816" s="0" t="inlineStr">
+        <is>
+          <t>コアレス１３０Ｍ　シングル</t>
+        </is>
+      </c>
+      <c r="F816" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月01日</t>
+        </is>
+      </c>
+      <c r="G816" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="817" spans="1:7">
+      <c r="A817" s="0" t="inlineStr">
+        <is>
+          <t>4902144180685</t>
+        </is>
+      </c>
+      <c r="B817" s="0" t="inlineStr">
+        <is>
+          <t>Ｑコアレス　６５Ｍ　６ＲＷ</t>
+        </is>
+      </c>
+      <c r="C817" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="G817" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="818" spans="1:7">
+      <c r="A818" s="0" t="inlineStr">
+        <is>
+          <t>4902144193012</t>
+        </is>
+      </c>
+      <c r="B818" s="0" t="inlineStr">
+        <is>
+          <t>ワンタッチコアレス　１ロール　１３０ｍシングル</t>
+        </is>
+      </c>
+      <c r="C818" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="D818" s="0" t="inlineStr">
+        <is>
+          <t>4902144883012</t>
+        </is>
+      </c>
+      <c r="E818" s="0" t="inlineStr">
+        <is>
+          <t>ワンタッチコアレス　１３０Ｍ　シングル</t>
+        </is>
+      </c>
+      <c r="F818" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月01日</t>
+        </is>
+      </c>
+      <c r="G818" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="819" spans="1:7">
+      <c r="A819" s="0" t="inlineStr">
+        <is>
+          <t>4902144491347</t>
+        </is>
+      </c>
+      <c r="B819" s="0" t="inlineStr">
+        <is>
+          <t>Ｑロマンスタッチ　２７．５Ｍ　１２Ｒダブル</t>
+        </is>
+      </c>
+      <c r="C819" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="D819" s="0" t="inlineStr">
+        <is>
+          <t>4902144331346</t>
+        </is>
+      </c>
+      <c r="E819" s="0" t="inlineStr">
+        <is>
+          <t>ロマンスタッチ　ダブル</t>
+        </is>
+      </c>
+      <c r="F819" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月01日</t>
+        </is>
+      </c>
+      <c r="G819" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="820" spans="1:7">
+      <c r="A820" s="0" t="inlineStr">
+        <is>
+          <t>4902407126542</t>
+        </is>
+      </c>
+      <c r="B820" s="0" t="inlineStr">
+        <is>
+          <t>ミセスロイド　フレッシュアロマスタイル　引き出し用２４個入　１年防虫　エアリーハーブの香り</t>
+        </is>
+      </c>
+      <c r="C820" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="G820" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="821" spans="1:7">
+      <c r="A821" s="0" t="inlineStr">
+        <is>
+          <t>4902424440645</t>
+        </is>
+      </c>
+      <c r="B821" s="0" t="inlineStr">
+        <is>
+          <t>アレルシャット夜ぐっすり朝すっきりミスト</t>
+        </is>
+      </c>
+      <c r="C821" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="G821" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="822" spans="1:7">
+      <c r="A822" s="0" t="inlineStr">
+        <is>
+          <t>4902424444964</t>
+        </is>
+      </c>
+      <c r="B822" s="0" t="inlineStr">
+        <is>
+          <t>シュ－ズの気持ちプレミアムハイブリッド携帯用 50ml</t>
+        </is>
+      </c>
+      <c r="C822" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="G822" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="823" spans="1:7">
+      <c r="A823" s="0" t="inlineStr">
+        <is>
+          <t>4945613113067</t>
+        </is>
+      </c>
+      <c r="B823" s="0" t="inlineStr">
+        <is>
+          <t>ワンタッチコアレス トイレットペーパー 130m 6ロール シングル</t>
+        </is>
+      </c>
+      <c r="C823" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="D823" s="0" t="inlineStr">
+        <is>
+          <t>4902144853015</t>
+        </is>
+      </c>
+      <c r="E823" s="0" t="inlineStr">
+        <is>
+          <t>ワンタッチコアレス１３０Ｍ　シングル</t>
+        </is>
+      </c>
+      <c r="F823" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月01日</t>
+        </is>
+      </c>
+      <c r="G823" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="824" spans="1:7">
+      <c r="A824" s="0" t="inlineStr">
+        <is>
+          <t>4977033116724</t>
+        </is>
+      </c>
+      <c r="B824" s="0" t="inlineStr">
+        <is>
+          <t>宇宙なんちゃらこてつくん６コパック</t>
+        </is>
+      </c>
+      <c r="C824" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月31日</t>
+        </is>
+      </c>
+      <c r="G824" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="825" spans="1:7">
+      <c r="A825" s="0" t="inlineStr">
+        <is>
+          <t>4901525006293</t>
+        </is>
+      </c>
+      <c r="B825" s="0" t="inlineStr">
+        <is>
+          <t>ミルキィボディソープやさしいせっけんの香り詰替用</t>
+        </is>
+      </c>
+      <c r="C825" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月29日</t>
+        </is>
+      </c>
+      <c r="D825" s="0" t="inlineStr">
+        <is>
+          <t>4901525011655</t>
+        </is>
+      </c>
+      <c r="E825" s="0" t="inlineStr">
+        <is>
+          <t>ミルキィ　ボディソープ　せっけんの香り　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F825" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月12日</t>
+        </is>
+      </c>
+      <c r="G825" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="826" spans="1:7">
+      <c r="A826" s="0" t="inlineStr">
+        <is>
+          <t>4901525006316</t>
+        </is>
+      </c>
+      <c r="B826" s="0" t="inlineStr">
+        <is>
+          <t>ミルキィボディソープフローラルソープの香りポンプ付</t>
+        </is>
+      </c>
+      <c r="C826" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月29日</t>
+        </is>
+      </c>
+      <c r="D826" s="0" t="inlineStr">
+        <is>
+          <t>4901525011662</t>
+        </is>
+      </c>
+      <c r="E826" s="0" t="inlineStr">
+        <is>
+          <t>ミルキィボディソープ　フローラルせっけんの香り　ポンプ付</t>
+        </is>
+      </c>
+      <c r="F826" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月12日</t>
+        </is>
+      </c>
+      <c r="G826" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="827" spans="1:7">
+      <c r="A827" s="0" t="inlineStr">
+        <is>
+          <t>4901525006323</t>
+        </is>
+      </c>
+      <c r="B827" s="0" t="inlineStr">
+        <is>
+          <t>ミルキィボディソープフローラルソープの香り詰替用</t>
+        </is>
+      </c>
+      <c r="C827" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月29日</t>
+        </is>
+      </c>
+      <c r="D827" s="0" t="inlineStr">
+        <is>
+          <t>4901525011679</t>
+        </is>
+      </c>
+      <c r="E827" s="0" t="inlineStr">
+        <is>
+          <t>ミルキィボディソープ　フローラルせっけんの香り　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F827" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月12日</t>
+        </is>
+      </c>
+      <c r="G827" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="828" spans="1:7">
+      <c r="A828" s="0" t="inlineStr">
+        <is>
+          <t>4901525006330</t>
+        </is>
+      </c>
+      <c r="B828" s="0" t="inlineStr">
+        <is>
+          <t>ミルキィシトラスソープ香りポンプ付５５０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C828" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月29日</t>
+        </is>
+      </c>
+      <c r="D828" s="0" t="inlineStr">
+        <is>
+          <t>4901525011686</t>
+        </is>
+      </c>
+      <c r="E828" s="0" t="inlineStr">
+        <is>
+          <t>ミルキィボディソープ　シトラスせっけんの香り　ポンプ付</t>
+        </is>
+      </c>
+      <c r="F828" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月12日</t>
+        </is>
+      </c>
+      <c r="G828" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="829" spans="1:7">
+      <c r="A829" s="0" t="inlineStr">
+        <is>
+          <t>4903301319962</t>
+        </is>
+      </c>
+      <c r="B829" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭　フローラルアロマの香り　本体</t>
+        </is>
+      </c>
+      <c r="C829" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月29日</t>
+        </is>
+      </c>
+      <c r="D829" s="0" t="inlineStr">
+        <is>
+          <t>4903301363538</t>
+        </is>
+      </c>
+      <c r="E829" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　本体</t>
+        </is>
+      </c>
+      <c r="F829" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="G829" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="830" spans="1:7">
+      <c r="A830" s="0" t="inlineStr">
+        <is>
+          <t>4903301319986</t>
+        </is>
+      </c>
+      <c r="B830" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭　フローラルアロマの香り　つめかえ用</t>
+        </is>
+      </c>
+      <c r="C830" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月29日</t>
+        </is>
+      </c>
+      <c r="D830" s="0" t="inlineStr">
+        <is>
+          <t>4903301363545</t>
+        </is>
+      </c>
+      <c r="E830" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F830" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="G830" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="831" spans="1:7">
+      <c r="A831" s="0" t="inlineStr">
+        <is>
+          <t>4903301320074</t>
+        </is>
+      </c>
+      <c r="B831" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭　アロマソープの香り　本体</t>
+        </is>
+      </c>
+      <c r="C831" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月29日</t>
+        </is>
+      </c>
+      <c r="D831" s="0" t="inlineStr">
+        <is>
+          <t>4903301363606</t>
+        </is>
+      </c>
+      <c r="E831" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　本体</t>
+        </is>
+      </c>
+      <c r="F831" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="G831" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="832" spans="1:7">
+      <c r="A832" s="0" t="inlineStr">
+        <is>
+          <t>4903301320494</t>
+        </is>
+      </c>
+      <c r="B832" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭　フレッシュグリーンアロマの香り　本体</t>
+        </is>
+      </c>
+      <c r="C832" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月29日</t>
+        </is>
+      </c>
+      <c r="D832" s="0" t="inlineStr">
+        <is>
+          <t>4903301363743</t>
+        </is>
+      </c>
+      <c r="E832" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　本体</t>
+        </is>
+      </c>
+      <c r="F832" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="G832" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="833" spans="1:7">
+      <c r="A833" s="0" t="inlineStr">
+        <is>
+          <t>4903301320609</t>
+        </is>
+      </c>
+      <c r="B833" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭　特濃　抗菌プラス　リフレッシュサボンの香り　つめかえ用特大</t>
+        </is>
+      </c>
+      <c r="C833" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月29日</t>
+        </is>
+      </c>
+      <c r="G833" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="834" spans="1:7">
+      <c r="A834" s="0" t="inlineStr">
+        <is>
+          <t>4987176167835</t>
+        </is>
+      </c>
+      <c r="B834" s="0" t="inlineStr">
+        <is>
+          <t>レノア超消臭１ｗｅｅｋみずみずしく香るフレッシュグリーンの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C834" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月29日</t>
+        </is>
+      </c>
+      <c r="D834" s="0" t="inlineStr">
+        <is>
+          <t>4987176217486</t>
+        </is>
+      </c>
+      <c r="E834" s="0" t="inlineStr">
+        <is>
+          <t>レノア超消臭１ｗｅｅｋみずみずしく香るフレッシュグリーンの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F834" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月01日</t>
+        </is>
+      </c>
+      <c r="G834" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="835" spans="1:7">
+      <c r="A835" s="0" t="inlineStr">
+        <is>
+          <t>4891228313081</t>
+        </is>
+      </c>
+      <c r="B835" s="0" t="inlineStr">
+        <is>
+          <t>ブルドッグ　オリジナル　モイスチャライザー１００ｍｌ</t>
+        </is>
+      </c>
+      <c r="C835" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月28日</t>
+        </is>
+      </c>
+      <c r="G835" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="836" spans="1:7">
+      <c r="A836" s="0" t="inlineStr">
+        <is>
+          <t>4987176107039</t>
+        </is>
+      </c>
+      <c r="B836" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　インテンシブダメージリペアーヘアクリーム</t>
+        </is>
+      </c>
+      <c r="C836" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月15日</t>
+        </is>
+      </c>
+      <c r="G836" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="837" spans="1:7">
+      <c r="A837" s="0" t="inlineStr">
+        <is>
+          <t>4987176161741</t>
+        </is>
+      </c>
+      <c r="B837" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエル　おひさまフローラルの香り本体</t>
+        </is>
+      </c>
+      <c r="C837" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月07日</t>
+        </is>
+      </c>
+      <c r="G837" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="838" spans="1:7">
+      <c r="A838" s="0" t="inlineStr">
+        <is>
+          <t>4891228313067</t>
+        </is>
+      </c>
+      <c r="B838" s="0" t="inlineStr">
+        <is>
+          <t>ブルドッグ　オリジナル　フェイスウォッシュ１５０ｍｌ</t>
+        </is>
+      </c>
+      <c r="C838" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月05日</t>
+        </is>
+      </c>
+      <c r="G838" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="839" spans="1:7">
+      <c r="A839" s="0" t="inlineStr">
+        <is>
+          <t>4903301320500</t>
+        </is>
+      </c>
+      <c r="B839" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭　フレッシュグリーンアロマの香り　つめかえ用</t>
+        </is>
+      </c>
+      <c r="C839" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月04日</t>
+        </is>
+      </c>
+      <c r="D839" s="0" t="inlineStr">
+        <is>
+          <t>4903301363750</t>
+        </is>
+      </c>
+      <c r="E839" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F839" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="G839" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="840" spans="1:7">
+      <c r="A840" s="0" t="inlineStr">
+        <is>
+          <t>4903301320036</t>
+        </is>
+      </c>
+      <c r="B840" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭　フローラルアロマの香り　つめかえ用特大</t>
+        </is>
+      </c>
+      <c r="C840" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="D840" s="0" t="inlineStr">
+        <is>
+          <t>4903301363552</t>
+        </is>
+      </c>
+      <c r="E840" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　つめかえ用　特大</t>
+        </is>
+      </c>
+      <c r="F840" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="G840" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="841" spans="1:7">
+      <c r="A841" s="0" t="inlineStr">
+        <is>
+          <t>4903301320135</t>
+        </is>
+      </c>
+      <c r="B841" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭　アロマソープの香り　つめかえ用特大</t>
+        </is>
+      </c>
+      <c r="C841" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="D841" s="0" t="inlineStr">
+        <is>
+          <t>4903301363620</t>
+        </is>
+      </c>
+      <c r="E841" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　つめかえ用　特大</t>
+        </is>
+      </c>
+      <c r="F841" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="G841" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="842" spans="1:7">
+      <c r="A842" s="0" t="inlineStr">
+        <is>
+          <t>4987176098320</t>
+        </is>
+      </c>
+      <c r="B842" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエル　ホワイトティーの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="C842" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="D842" s="0" t="inlineStr">
+        <is>
+          <t>4987176228802</t>
+        </is>
+      </c>
+      <c r="E842" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエル　ホワイトティーの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F842" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月04日</t>
+        </is>
+      </c>
+      <c r="G842" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="843" spans="1:7">
+      <c r="A843" s="0" t="inlineStr">
+        <is>
+          <t>4903301320395</t>
+        </is>
+      </c>
+      <c r="B843" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭　ホワイトハーブアロマの香り　つめかえ用</t>
+        </is>
+      </c>
+      <c r="C843" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月29日</t>
+        </is>
+      </c>
+      <c r="D843" s="0" t="inlineStr">
+        <is>
+          <t>4903301363682</t>
+        </is>
+      </c>
+      <c r="E843" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　ホワイトハーブアロマの香り　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F843" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="G843" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="844" spans="1:7">
+      <c r="A844" s="0" t="inlineStr">
+        <is>
+          <t>4903301320531</t>
+        </is>
+      </c>
+      <c r="B844" s="0" t="inlineStr">
+        <is>
+          <t>ソフランプレミアム消臭　フレッシュグリーンアロマ　つめかえ用特大</t>
+        </is>
+      </c>
+      <c r="C844" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月29日</t>
+        </is>
+      </c>
+      <c r="D844" s="0" t="inlineStr">
+        <is>
+          <t>4903301363767</t>
+        </is>
+      </c>
+      <c r="E844" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　フレッシュグリーンアロマの香り　つめかえ用　特大</t>
+        </is>
+      </c>
+      <c r="F844" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月01日</t>
+        </is>
+      </c>
+      <c r="G844" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="845" spans="1:7">
+      <c r="A845" s="0" t="inlineStr">
+        <is>
+          <t>4973512416231</t>
+        </is>
+      </c>
+      <c r="B845" s="0" t="inlineStr">
+        <is>
+          <t>ウォシュボン　オートソープディスペンサー　ブルーグリーン　ＵＤ－６６００ＦＮ－Ｂ</t>
+        </is>
+      </c>
+      <c r="C845" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月29日</t>
+        </is>
+      </c>
+      <c r="G845" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="846" spans="1:7">
+      <c r="A846" s="0" t="inlineStr">
+        <is>
+          <t>4985275797908</t>
+        </is>
+      </c>
+      <c r="B846" s="0" t="inlineStr">
+        <is>
+          <t>デンタル３３３みんなで使える歯ブラシキッズ１０本</t>
+        </is>
+      </c>
+      <c r="C846" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月29日</t>
+        </is>
+      </c>
+      <c r="D846" s="0" t="inlineStr">
+        <is>
+          <t>4985275798684</t>
+        </is>
+      </c>
+      <c r="E846" s="0" t="inlineStr">
+        <is>
+          <t>デンタル３３３みんなで使えるハブラシＮキッズ</t>
+        </is>
+      </c>
+      <c r="F846" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月01日</t>
+        </is>
+      </c>
+      <c r="G846" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="847" spans="1:7">
+      <c r="A847" s="0" t="inlineStr">
+        <is>
+          <t>4562384601892</t>
+        </is>
+      </c>
+      <c r="B847" s="0" t="inlineStr">
+        <is>
+          <t>ビタット貼レルヤ　一体型【肩用・湿布１００枚分】</t>
+        </is>
+      </c>
+      <c r="C847" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月28日</t>
+        </is>
+      </c>
+      <c r="G847" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="848" spans="1:7">
+      <c r="A848" s="0" t="inlineStr">
+        <is>
+          <t>4987176182746</t>
+        </is>
+      </c>
+      <c r="B848" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル除菌プラス　つめかえ超ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C848" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月22日</t>
+        </is>
+      </c>
+      <c r="D848" s="0" t="inlineStr">
+        <is>
+          <t>4987176219343</t>
+        </is>
+      </c>
+      <c r="E848" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル除菌プラス　つめかえ超ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F848" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月19日</t>
+        </is>
+      </c>
+      <c r="G848" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="849" spans="1:7">
+      <c r="A849" s="0" t="inlineStr">
+        <is>
+          <t>4987176143075</t>
+        </is>
+      </c>
+      <c r="B849" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　リフレッシュ　コンディショナー　つめかえ超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C849" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月16日</t>
+        </is>
+      </c>
+      <c r="G849" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="850" spans="1:7">
+      <c r="A850" s="0" t="inlineStr">
+        <is>
+          <t>4987176143082</t>
+        </is>
+      </c>
+      <c r="B850" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　インテンシブトリートメント</t>
+        </is>
+      </c>
+      <c r="C850" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月16日</t>
+        </is>
+      </c>
+      <c r="G850" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="851" spans="1:7">
+      <c r="A851" s="0" t="inlineStr">
+        <is>
+          <t>4987176145680</t>
+        </is>
+      </c>
+      <c r="B851" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　リフレッシュ　コンディショナー　つめかえ特大サイズ</t>
+        </is>
+      </c>
+      <c r="C851" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月16日</t>
+        </is>
+      </c>
+      <c r="G851" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="852" spans="1:7">
+      <c r="A852" s="0" t="inlineStr">
+        <is>
+          <t>4987176145741</t>
+        </is>
+      </c>
+      <c r="B852" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　リペア　シャンプー　つめかえ特大サイズ</t>
+        </is>
+      </c>
+      <c r="C852" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月16日</t>
+        </is>
+      </c>
+      <c r="D852" s="0" t="inlineStr">
+        <is>
+          <t>4987176243362</t>
+        </is>
+      </c>
+      <c r="E852" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　つめかえ特大サイズ</t>
+        </is>
+      </c>
+      <c r="F852" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月19日</t>
+        </is>
+      </c>
+      <c r="G852" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="853" spans="1:7">
+      <c r="A853" s="0" t="inlineStr">
+        <is>
+          <t>4987176165473</t>
+        </is>
+      </c>
+      <c r="B853" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル部屋干しプラス　つめかえ通常サイズ</t>
+        </is>
+      </c>
+      <c r="C853" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月16日</t>
+        </is>
+      </c>
+      <c r="G853" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="854" spans="1:7">
+      <c r="A854" s="0" t="inlineStr">
+        <is>
+          <t>4987176182661</t>
+        </is>
+      </c>
+      <c r="B854" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル除菌プラス　つめかえ通常サイズ</t>
+        </is>
+      </c>
+      <c r="C854" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月16日</t>
+        </is>
+      </c>
+      <c r="G854" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="855" spans="1:7">
+      <c r="A855" s="0" t="inlineStr">
+        <is>
+          <t>4987176182678</t>
+        </is>
+      </c>
+      <c r="B855" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル除菌プラス　つめかえ超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C855" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月16日</t>
+        </is>
+      </c>
+      <c r="D855" s="0" t="inlineStr">
+        <is>
+          <t>4987176219299</t>
+        </is>
+      </c>
+      <c r="E855" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル　除菌プラス　詰替　超特大サイズ　８１５Ｇ</t>
+        </is>
+      </c>
+      <c r="F855" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月19日</t>
+        </is>
+      </c>
+      <c r="G855" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="856" spans="1:7">
+      <c r="A856" s="0" t="inlineStr">
+        <is>
+          <t>4987176182692</t>
+        </is>
+      </c>
+      <c r="B856" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル除菌プラス　つめかえ超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C856" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月16日</t>
+        </is>
+      </c>
+      <c r="D856" s="0" t="inlineStr">
+        <is>
+          <t>4987176219282</t>
+        </is>
+      </c>
+      <c r="E856" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル　除菌プラス　詰替　超ジャンボサイズ　１１５０Ｇ</t>
+        </is>
+      </c>
+      <c r="F856" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月19日</t>
+        </is>
+      </c>
+      <c r="G856" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="857" spans="1:7">
+      <c r="A857" s="0" t="inlineStr">
+        <is>
+          <t>4987241165681</t>
+        </is>
+      </c>
+      <c r="B857" s="0" t="inlineStr">
+        <is>
+          <t>スキンアクア スーパーモイスチャージェルゴールド 110G</t>
+        </is>
+      </c>
+      <c r="C857" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月15日</t>
+        </is>
+      </c>
+      <c r="G857" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="858" spans="1:7">
+      <c r="A858" s="0" t="inlineStr">
+        <is>
+          <t>4987241171729</t>
+        </is>
+      </c>
+      <c r="B858" s="0" t="inlineStr">
+        <is>
+          <t>メンソレータム　ハンドベール　ウィルフリーミルク　２００ｍＬ</t>
+        </is>
+      </c>
+      <c r="C858" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月15日</t>
+        </is>
+      </c>
+      <c r="G858" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="859" spans="1:7">
+      <c r="A859" s="0" t="inlineStr">
+        <is>
+          <t>4987241173464</t>
+        </is>
+      </c>
+      <c r="B859" s="0" t="inlineStr">
+        <is>
+          <t>スキンアクア　ネクスタ　シールドセラムＵＶミルク　５０ｍＬ</t>
+        </is>
+      </c>
+      <c r="C859" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月15日</t>
+        </is>
+      </c>
+      <c r="G859" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="860" spans="1:7">
+      <c r="A860" s="0" t="inlineStr">
+        <is>
+          <t>4900480199637</t>
+        </is>
+      </c>
+      <c r="B860" s="0" t="inlineStr">
+        <is>
+          <t>ニューパラ錠エース</t>
+        </is>
+      </c>
+      <c r="C860" s="0" t="inlineStr">
+        <is>
+          <t>2024年01月31日</t>
+        </is>
+      </c>
+      <c r="G860" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="861" spans="1:7">
+      <c r="A861" s="0" t="inlineStr">
+        <is>
+          <t>4987176184641</t>
+        </is>
+      </c>
+      <c r="B861" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ心弾けるシトラス＆ヴァーベナの香り　つめかえ超メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C861" s="0" t="inlineStr">
+        <is>
+          <t>2024年01月26日</t>
+        </is>
+      </c>
+      <c r="G861" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="862" spans="1:7">
+      <c r="A862" s="0" t="inlineStr">
+        <is>
+          <t>4957434005704</t>
+        </is>
+      </c>
+      <c r="B862" s="0" t="inlineStr">
+        <is>
+          <t>ラク楽LIFE万能シート20枚</t>
+        </is>
+      </c>
+      <c r="C862" s="0" t="inlineStr">
+        <is>
+          <t>2024年01月19日</t>
+        </is>
+      </c>
+      <c r="D862" s="0" t="inlineStr">
+        <is>
+          <t>4957434010258</t>
+        </is>
+      </c>
+      <c r="E862" s="0" t="inlineStr">
+        <is>
+          <t>ラク楽ＬＩＦＥなんでもふける万能ウエットシー</t>
+        </is>
+      </c>
+      <c r="F862" s="0" t="inlineStr">
+        <is>
+          <t>2023年11月30日</t>
+        </is>
+      </c>
+      <c r="G862" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="863" spans="1:7">
+      <c r="A863" s="0" t="inlineStr">
+        <is>
+          <t>4987176175700</t>
+        </is>
+      </c>
+      <c r="B863" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ心安らぐラベンダー＆フローラルガーデンの香り　つめかえ超メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C863" s="0" t="inlineStr">
+        <is>
+          <t>2023年12月27日</t>
+        </is>
+      </c>
+      <c r="G863" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="864" spans="1:7">
+      <c r="A864" s="0" t="inlineStr">
+        <is>
+          <t>4976366017319</t>
+        </is>
+      </c>
+      <c r="B864" s="0" t="inlineStr">
+        <is>
+          <t>Ｐｒｏ＋　サラグローブ　クリア　２００枚入　Ｓサイズ</t>
+        </is>
+      </c>
+      <c r="C864" s="0" t="inlineStr">
+        <is>
+          <t>2023年11月30日</t>
+        </is>
+      </c>
+      <c r="G864" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="865" spans="1:7">
+      <c r="A865" s="0" t="inlineStr">
+        <is>
+          <t>4902011720242</t>
+        </is>
+      </c>
+      <c r="B865" s="0" t="inlineStr">
+        <is>
+          <t>エリエール　超吸収キッチンタオル無漂白（50カット）</t>
+        </is>
+      </c>
+      <c r="C865" s="0" t="inlineStr">
+        <is>
+          <t>2023年10月31日</t>
+        </is>
+      </c>
+      <c r="G865" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="866" spans="1:7">
+      <c r="A866" s="0" t="inlineStr">
+        <is>
+          <t>4957434009238</t>
+        </is>
+      </c>
+      <c r="B866" s="0" t="inlineStr">
+        <is>
+          <t>ＪＥＬラクリーナ９９．９％除菌流せるトイレクリーナ２４枚</t>
+        </is>
+      </c>
+      <c r="C866" s="0" t="inlineStr">
+        <is>
+          <t>2023年10月24日</t>
+        </is>
+      </c>
+      <c r="D866" s="0" t="inlineStr">
+        <is>
+          <t>4957434010371</t>
+        </is>
+      </c>
+      <c r="E866" s="0" t="inlineStr">
+        <is>
+          <t>ラクリーナ９９％除菌流せるトイレクリーナー</t>
+        </is>
+      </c>
+      <c r="F866" s="0" t="inlineStr">
+        <is>
+          <t>2023年10月01日</t>
+        </is>
+      </c>
+      <c r="G866" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="867" spans="1:7">
+      <c r="A867" s="0" t="inlineStr">
+        <is>
+          <t>4987176134288</t>
+        </is>
+      </c>
+      <c r="B867" s="0" t="inlineStr">
+        <is>
+          <t>パンパースさらさらケア　テープ　／　ウルトラジャンボ　Ｍ７０枚</t>
+        </is>
+      </c>
+      <c r="C867" s="0" t="inlineStr">
+        <is>
+          <t>2023年10月17日</t>
+        </is>
+      </c>
+      <c r="G867" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="868" spans="1:7">
+      <c r="A868" s="0" t="inlineStr">
+        <is>
+          <t>4901080544810</t>
+        </is>
+      </c>
+      <c r="B868" s="0" t="inlineStr">
+        <is>
+          <t>保湿入浴液ウルモアクリーミーミルク 替え</t>
+        </is>
+      </c>
+      <c r="C868" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月30日</t>
+        </is>
+      </c>
+      <c r="G868" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="869" spans="1:7">
+      <c r="A869" s="0" t="inlineStr">
+        <is>
+          <t>4901422338831</t>
+        </is>
+      </c>
+      <c r="B869" s="0" t="inlineStr">
+        <is>
+          <t>レンジ対応保存容器　オレンジ　Ｌ　３個</t>
+        </is>
+      </c>
+      <c r="C869" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月30日</t>
+        </is>
+      </c>
+      <c r="G869" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="870" spans="1:7">
+      <c r="A870" s="0" t="inlineStr">
+        <is>
+          <t>4901422338848</t>
+        </is>
+      </c>
+      <c r="B870" s="0" t="inlineStr">
+        <is>
+          <t>レンジ対応保存容器　オレンジ　Ｍ　４個</t>
+        </is>
+      </c>
+      <c r="C870" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月30日</t>
+        </is>
+      </c>
+      <c r="G870" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="871" spans="1:7">
+      <c r="A871" s="0" t="inlineStr">
+        <is>
+          <t>8809657106750</t>
+        </is>
+      </c>
+      <c r="B871" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ１１０　フェアリーダスト</t>
+        </is>
+      </c>
+      <c r="C871" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月19日</t>
+        </is>
+      </c>
+      <c r="G871" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="872" spans="1:7">
+      <c r="A872" s="0" t="inlineStr">
+        <is>
+          <t>4902172301137</t>
+        </is>
+      </c>
+      <c r="B872" s="0" t="inlineStr">
+        <is>
+          <t>北欧デザイン　スーパープレート　１７ｃｍ　８枚</t>
+        </is>
+      </c>
+      <c r="C872" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月01日</t>
+        </is>
+      </c>
+      <c r="G872" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="873" spans="1:7">
+      <c r="A873" s="0" t="inlineStr">
+        <is>
+          <t>4987072013182</t>
+        </is>
+      </c>
+      <c r="B873" s="0" t="inlineStr">
+        <is>
+          <t>液体ブルーレットおくだけ つけ替用 森の香り</t>
+        </is>
+      </c>
+      <c r="C873" s="0" t="inlineStr">
+        <is>
+          <t>2023年08月31日</t>
+        </is>
+      </c>
+      <c r="D873" s="0" t="inlineStr">
+        <is>
+          <t>4987072090985</t>
+        </is>
+      </c>
+      <c r="E873" s="0" t="inlineStr">
+        <is>
+          <t>液体ブルーレット　おくだけ　森の香り　つけ替用</t>
+        </is>
+      </c>
+      <c r="F873" s="0" t="inlineStr">
+        <is>
+          <t>2023年10月04日</t>
+        </is>
+      </c>
+      <c r="G873" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="874" spans="1:7">
+      <c r="A874" s="0" t="inlineStr">
+        <is>
+          <t>4987696122086</t>
+        </is>
+      </c>
+      <c r="B874" s="0" t="inlineStr">
+        <is>
+          <t>うがい薬コロロ　ポンプ付</t>
+        </is>
+      </c>
+      <c r="C874" s="0" t="inlineStr">
+        <is>
+          <t>2023年08月25日</t>
+        </is>
+      </c>
+      <c r="G874" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="875" spans="1:7">
+      <c r="A875" s="0" t="inlineStr">
+        <is>
+          <t>4987115523203</t>
+        </is>
+      </c>
+      <c r="B875" s="0" t="inlineStr">
+        <is>
+          <t>KINCHO ムカデ・アリコナーズ パウダー 550g （ヤスデ タカラダニ ダンゴムシ）</t>
+        </is>
+      </c>
+      <c r="C875" s="0" t="inlineStr">
+        <is>
+          <t>2023年07月04日</t>
+        </is>
+      </c>
+      <c r="G875" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="876" spans="1:7">
+      <c r="A876" s="0" t="inlineStr">
+        <is>
+          <t>4902144411222</t>
+        </is>
+      </c>
+      <c r="B876" s="0" t="inlineStr">
+        <is>
+          <t>hanauta はなうた プリント トイレットペーパー 18ロール ダブル</t>
+        </is>
+      </c>
+      <c r="C876" s="0" t="inlineStr">
+        <is>
+          <t>2023年06月30日</t>
+        </is>
+      </c>
+      <c r="G876" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="877" spans="1:7">
+      <c r="A877" s="0" t="inlineStr">
+        <is>
+          <t>4902144471226</t>
+        </is>
+      </c>
+      <c r="B877" s="0" t="inlineStr">
+        <is>
+          <t>ハナウタ　プリント　１２ロール　ダブル</t>
+        </is>
+      </c>
+      <c r="C877" s="0" t="inlineStr">
+        <is>
+          <t>2023年06月30日</t>
+        </is>
+      </c>
+      <c r="G877" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="878" spans="1:7">
+      <c r="A878" s="0" t="inlineStr">
+        <is>
+          <t>4902144481225</t>
+        </is>
+      </c>
+      <c r="B878" s="0" t="inlineStr">
+        <is>
+          <t>Ｑさくらハナウタ　プリント２５Ｍ×１２ＲＷ</t>
+        </is>
+      </c>
+      <c r="C878" s="0" t="inlineStr">
+        <is>
+          <t>2023年06月30日</t>
+        </is>
+      </c>
+      <c r="G878" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="879" spans="1:7">
+      <c r="A879" s="0" t="inlineStr">
+        <is>
+          <t>4902144481232</t>
+        </is>
+      </c>
+      <c r="B879" s="0" t="inlineStr">
+        <is>
+          <t>つぼみｈａｎａｕｔａプリント　１２Ｒダブル</t>
+        </is>
+      </c>
+      <c r="C879" s="0" t="inlineStr">
+        <is>
+          <t>2023年06月30日</t>
+        </is>
+      </c>
+      <c r="G879" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="880" spans="1:7">
+      <c r="A880" s="0" t="inlineStr">
+        <is>
+          <t>4562384604329</t>
+        </is>
+      </c>
+      <c r="B880" s="0" t="inlineStr">
+        <is>
+          <t>身につけられる虫よけクリップ　クリップモンスター　丸形　うさぎ</t>
+        </is>
+      </c>
+      <c r="C880" s="0" t="inlineStr">
+        <is>
+          <t>2023年04月30日</t>
+        </is>
+      </c>
+      <c r="G880" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="881" spans="1:7">
+      <c r="A881" s="0" t="inlineStr">
+        <is>
+          <t>4973512263729</t>
+        </is>
+      </c>
+      <c r="B881" s="0" t="inlineStr">
+        <is>
+          <t>スマートハイジーン　ノロアウト　ウイルス・細菌除去スプレー　４００ｍｌ</t>
+        </is>
+      </c>
+      <c r="C881" s="0" t="inlineStr">
+        <is>
+          <t>2023年03月31日</t>
+        </is>
+      </c>
+      <c r="G881" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="882" spans="1:7">
+      <c r="A882" s="0" t="inlineStr">
+        <is>
+          <t>4985275797700</t>
+        </is>
+      </c>
+      <c r="B882" s="0" t="inlineStr">
+        <is>
+          <t>セーフピンクソルトガーデン食器用洗剤詰替え300ML</t>
+        </is>
+      </c>
+      <c r="C882" s="0" t="inlineStr">
+        <is>
+          <t>2023年03月31日</t>
+        </is>
+      </c>
+      <c r="G882" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="883" spans="1:7">
+      <c r="A883" s="0" t="inlineStr">
+        <is>
+          <t>4902135146614</t>
+        </is>
+      </c>
+      <c r="B883" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ フリー＆　超コン液体洗剤無香料　詰替　８００ｇ</t>
+        </is>
+      </c>
+      <c r="C883" s="0" t="inlineStr">
+        <is>
+          <t>2023年03月01日</t>
+        </is>
+      </c>
+      <c r="G883" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="884" spans="1:7">
+      <c r="A884" s="0" t="inlineStr">
+        <is>
+          <t>4901670115659</t>
+        </is>
+      </c>
+      <c r="B884" s="0" t="inlineStr">
+        <is>
+          <t>ジップロック　フリーザーバッグＳ　２０枚入　シンプルモデル</t>
+        </is>
+      </c>
+      <c r="C884" s="0" t="inlineStr">
+        <is>
+          <t>2023年02月28日</t>
+        </is>
+      </c>
+      <c r="D884" s="0" t="inlineStr">
+        <is>
+          <t>4901670116168</t>
+        </is>
+      </c>
+      <c r="E884" s="0" t="inlineStr">
+        <is>
+          <t>ジップロック　フリーザーバッグ　Ｓ</t>
+        </is>
+      </c>
+      <c r="F884" s="0" t="inlineStr">
+        <is>
+          <t>2023年03月01日</t>
+        </is>
+      </c>
+      <c r="G884" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="885" spans="1:7">
+      <c r="A885" s="0" t="inlineStr">
+        <is>
+          <t>4987115522152</t>
+        </is>
+      </c>
+      <c r="B885" s="0" t="inlineStr">
+        <is>
+          <t>コバエがいなくなるスプレー 60回用</t>
+        </is>
+      </c>
+      <c r="C885" s="0" t="inlineStr">
+        <is>
+          <t>2023年02月17日</t>
+        </is>
+      </c>
+      <c r="D885" s="0" t="inlineStr">
+        <is>
+          <t>4987115521469</t>
+        </is>
+      </c>
+      <c r="E885" s="0" t="inlineStr">
+        <is>
+          <t>コバエがいなくなるスプレー８０回用</t>
+        </is>
+      </c>
+      <c r="F885" s="0" t="inlineStr">
+        <is>
+          <t>2023年02月21日</t>
+        </is>
+      </c>
+      <c r="G885" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="886" spans="1:7">
+      <c r="A886" s="0" t="inlineStr">
+        <is>
+          <t>4987115000353</t>
+        </is>
+      </c>
+      <c r="B886" s="0" t="inlineStr">
+        <is>
+          <t>金鳥の渦巻 蚊取り線香 50巻 (線香皿1枚、線香立1個入り)</t>
+        </is>
+      </c>
+      <c r="C886" s="0" t="inlineStr">
+        <is>
+          <t>2023年01月31日</t>
+        </is>
+      </c>
+      <c r="D886" s="0" t="inlineStr">
+        <is>
+          <t>4987115000155</t>
+        </is>
+      </c>
+      <c r="E886" s="0" t="inlineStr">
+        <is>
+          <t>金鳥の渦巻Ｖ　５０巻</t>
+        </is>
+      </c>
+      <c r="F886" s="0" t="inlineStr">
+        <is>
+          <t>2023年02月02日</t>
+        </is>
+      </c>
+      <c r="G886" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="887" spans="1:7">
+      <c r="A887" s="0" t="inlineStr">
+        <is>
+          <t>4987115105539</t>
+        </is>
+      </c>
+      <c r="B887" s="0" t="inlineStr">
+        <is>
+          <t>蚊がいなくなるスプレー 蚊取り 12時間持続 200回分 無香料 (防除用医薬部外品)</t>
+        </is>
+      </c>
+      <c r="C887" s="0" t="inlineStr">
+        <is>
+          <t>2023年01月31日</t>
+        </is>
+      </c>
+      <c r="D887" s="0" t="inlineStr">
+        <is>
+          <t>4987115105867</t>
+        </is>
+      </c>
+      <c r="E887" s="0" t="inlineStr">
+        <is>
+          <t>蚊がいなくなるスプレーＶ　無香料</t>
+        </is>
+      </c>
+      <c r="F887" s="0" t="inlineStr">
+        <is>
+          <t>2023年02月02日</t>
+        </is>
+      </c>
+      <c r="G887" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="888" spans="1:7">
+      <c r="A888" s="0" t="inlineStr">
+        <is>
+          <t>4987115522008</t>
+        </is>
+      </c>
+      <c r="B888" s="0" t="inlineStr">
+        <is>
+          <t>ダニがいなくなるスプレー 駆除・防止 ソープの香り 300mL (畳・寝具・ソファーに)</t>
+        </is>
+      </c>
+      <c r="C888" s="0" t="inlineStr">
+        <is>
+          <t>2023年01月31日</t>
+        </is>
+      </c>
+      <c r="D888" s="0" t="inlineStr">
+        <is>
+          <t>4987115522220</t>
+        </is>
+      </c>
+      <c r="E888" s="0" t="inlineStr">
+        <is>
+          <t>ダニがいなくなるスプレー　フローラルソープの香り</t>
+        </is>
+      </c>
+      <c r="F888" s="0" t="inlineStr">
+        <is>
+          <t>2023年02月02日</t>
+        </is>
+      </c>
+      <c r="G888" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="889" spans="1:7">
+      <c r="A889" s="0" t="inlineStr">
+        <is>
+          <t>4987115540781</t>
+        </is>
+      </c>
+      <c r="B889" s="0" t="inlineStr">
+        <is>
+          <t>虫よけ 香リング ピンク 30個入 (天然精油配合 殺虫成分不使用)</t>
+        </is>
+      </c>
+      <c r="C889" s="0" t="inlineStr">
+        <is>
+          <t>2023年01月31日</t>
+        </is>
+      </c>
+      <c r="D889" s="0" t="inlineStr">
+        <is>
+          <t>4987115540521</t>
+        </is>
+      </c>
+      <c r="E889" s="0" t="inlineStr">
+        <is>
+          <t>虫よけカオリングＶ　ピンク　３０個入</t>
+        </is>
+      </c>
+      <c r="F889" s="0" t="inlineStr">
+        <is>
+          <t>2023年02月02日</t>
+        </is>
+      </c>
+      <c r="G889" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="890" spans="1:7">
+      <c r="A890" s="0" t="inlineStr">
+        <is>
+          <t>4969542146101</t>
+        </is>
+      </c>
+      <c r="B890" s="0" t="inlineStr">
+        <is>
+          <t>ＫＩＳＳ　ＹＯＵ　音波振動歯ブラシ　ＩＯＮＰＡ　　ＤＭ－０１１　本体　レッド</t>
+        </is>
+      </c>
+      <c r="C890" s="0" t="inlineStr">
+        <is>
+          <t>2023年01月10日</t>
+        </is>
+      </c>
+      <c r="G890" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="891" spans="1:7">
+      <c r="A891" s="0" t="inlineStr">
+        <is>
+          <t>4901080049216</t>
+        </is>
+      </c>
+      <c r="B891" s="0" t="inlineStr">
+        <is>
+          <t>アースガーデンムカデ取り撃滅捕獲器２個入り</t>
+        </is>
+      </c>
+      <c r="C891" s="0" t="inlineStr">
+        <is>
+          <t>2022年12月31日</t>
+        </is>
+      </c>
+      <c r="D891" s="0" t="inlineStr">
+        <is>
+          <t>4901080068811</t>
+        </is>
+      </c>
+      <c r="E891" s="0" t="inlineStr">
+        <is>
+          <t>アースガーデン　ムカデ取り撃滅　捕獲器</t>
+        </is>
+      </c>
+      <c r="F891" s="0" t="inlineStr">
+        <is>
+          <t>2023年01月20日</t>
+        </is>
+      </c>
+      <c r="G891" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="892" spans="1:7">
+      <c r="A892" s="0" t="inlineStr">
+        <is>
+          <t>4901080160515</t>
+        </is>
+      </c>
+      <c r="B892" s="0" t="inlineStr">
+        <is>
+          <t>アースジェット450mL 2本パック</t>
+        </is>
+      </c>
+      <c r="C892" s="0" t="inlineStr">
+        <is>
+          <t>2022年12月31日</t>
+        </is>
+      </c>
+      <c r="D892" s="0" t="inlineStr">
+        <is>
+          <t>4901080161413</t>
+        </is>
+      </c>
+      <c r="E892" s="0" t="inlineStr">
+        <is>
+          <t>アースジェット</t>
+        </is>
+      </c>
+      <c r="F892" s="0" t="inlineStr">
+        <is>
+          <t>2023年01月05日</t>
+        </is>
+      </c>
+      <c r="G892" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="893" spans="1:7">
+      <c r="A893" s="0" t="inlineStr">
+        <is>
+          <t>4548404400447</t>
+        </is>
+      </c>
+      <c r="B893" s="0" t="inlineStr">
+        <is>
+          <t>スペーススリム２　アルミパラソルハンガー２０</t>
+        </is>
+      </c>
+      <c r="C893" s="0" t="inlineStr">
+        <is>
+          <t>2022年10月31日</t>
+        </is>
+      </c>
+      <c r="G893" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="894" spans="1:7">
+      <c r="A894" s="0" t="inlineStr">
+        <is>
+          <t>4973307574276</t>
+        </is>
+      </c>
+      <c r="B894" s="0" t="inlineStr">
+        <is>
+          <t>不織布子供マスクチップ＆デール　ＭＳＫＰ３０</t>
+        </is>
+      </c>
+      <c r="C894" s="0" t="inlineStr">
+        <is>
+          <t>2022年10月28日</t>
+        </is>
+      </c>
+      <c r="G894" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="895" spans="1:7">
+      <c r="A895" s="0" t="inlineStr">
+        <is>
+          <t>4971710392562</t>
+        </is>
+      </c>
+      <c r="B895" s="0" t="inlineStr">
+        <is>
+          <t>サロンスタイルビオリス ボタニカルトリートメント スリークストレート</t>
+        </is>
+      </c>
+      <c r="C895" s="0" t="inlineStr">
+        <is>
+          <t>2022年10月27日</t>
+        </is>
+      </c>
+      <c r="G895" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="896" spans="1:7">
+      <c r="A896" s="0" t="inlineStr">
+        <is>
+          <t>4971710392616</t>
+        </is>
+      </c>
+      <c r="B896" s="0" t="inlineStr">
+        <is>
+          <t>サロンスタイルビオリス ボタニカルトリートメント エクストラエアリー</t>
+        </is>
+      </c>
+      <c r="C896" s="0" t="inlineStr">
+        <is>
+          <t>2022年10月17日</t>
+        </is>
+      </c>
+      <c r="G896" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="897" spans="1:7">
+      <c r="A897" s="0" t="inlineStr">
+        <is>
+          <t>4902144811299</t>
+        </is>
+      </c>
+      <c r="B897" s="0" t="inlineStr">
+        <is>
+          <t>抗菌タオルペーパー ソフトなぎ 200枚</t>
+        </is>
+      </c>
+      <c r="C897" s="0" t="inlineStr">
+        <is>
+          <t>2022年10月01日</t>
+        </is>
+      </c>
+      <c r="G897" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="898" spans="1:7">
+      <c r="A898" s="0" t="inlineStr">
+        <is>
+          <t>4562384601960</t>
+        </is>
+      </c>
+      <c r="B898" s="0" t="inlineStr">
+        <is>
+          <t>ビタット　マガルーノ　イエロー</t>
+        </is>
+      </c>
+      <c r="C898" s="0" t="inlineStr">
+        <is>
+          <t>2022年08月31日</t>
+        </is>
+      </c>
+      <c r="G898" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="899" spans="1:7">
+      <c r="A899" s="0" t="inlineStr">
+        <is>
+          <t>4582426011663</t>
+        </is>
+      </c>
+      <c r="B899" s="0" t="inlineStr">
+        <is>
+          <t>ラ コルベイユ オーガニック ランドリー ファブリックフレッシュナー オーキッドの香り</t>
+        </is>
+      </c>
+      <c r="C899" s="0" t="inlineStr">
+        <is>
+          <t>2022年06月30日</t>
+        </is>
+      </c>
+      <c r="G899" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="900" spans="1:7">
+      <c r="A900" s="0" t="inlineStr">
+        <is>
+          <t>4901872444724</t>
+        </is>
+      </c>
+      <c r="B900" s="0" t="inlineStr">
+        <is>
+          <t>シーブリーズ デオ＆ウォーターA（ヴァーベナクールの香り）（医薬部外品）</t>
+        </is>
+      </c>
+      <c r="C900" s="0" t="inlineStr">
+        <is>
+          <t>2022年03月31日</t>
+        </is>
+      </c>
+      <c r="G900" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="901" spans="1:7">
+      <c r="A901" s="0" t="inlineStr">
+        <is>
+          <t>4985275797274</t>
+        </is>
+      </c>
+      <c r="B901" s="0" t="inlineStr">
+        <is>
+          <t>デンタル333 ベジトゥキッズ バイオプラスチック配合歯ブラシ バナナ やわらかめ はえかわり期用</t>
+        </is>
+      </c>
+      <c r="C901" s="0" t="inlineStr">
+        <is>
+          <t>2022年03月31日</t>
+        </is>
+      </c>
+      <c r="G901" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="902" spans="1:7">
+      <c r="A902" s="0" t="inlineStr">
+        <is>
+          <t>4985275797281</t>
+        </is>
+      </c>
+      <c r="B902" s="0" t="inlineStr">
+        <is>
+          <t>デンタル333 ベジトゥキッズ バイオプラスチック配合歯ブラシ えだまめ やわらかめ はえかわり期用</t>
+        </is>
+      </c>
+      <c r="C902" s="0" t="inlineStr">
+        <is>
+          <t>2022年03月31日</t>
+        </is>
+      </c>
+      <c r="G902" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="903" spans="1:7">
+      <c r="A903" s="0" t="inlineStr">
+        <is>
+          <t>4995860515015</t>
+        </is>
+      </c>
+      <c r="B903" s="0" t="inlineStr">
+        <is>
+          <t>バスソルトシー　オレンジアンドハーブの香り</t>
+        </is>
+      </c>
+      <c r="C903" s="0" t="inlineStr">
+        <is>
+          <t>2022年03月01日</t>
+        </is>
+      </c>
+      <c r="G903" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="904" spans="1:7">
+      <c r="A904" s="0" t="inlineStr">
+        <is>
+          <t>4549077465313</t>
+        </is>
+      </c>
+      <c r="B904" s="0" t="inlineStr">
+        <is>
+          <t>ＬＥＤ電球（広配光タイプ）　ＬＤＡ４ＤＧＫ４０ＥＳＷ</t>
+        </is>
+      </c>
+      <c r="C904" s="0" t="inlineStr">
+        <is>
+          <t>2022年02月04日</t>
+        </is>
+      </c>
+      <c r="G904" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="905" spans="1:7">
+      <c r="A905" s="0" t="inlineStr">
+        <is>
+          <t>4582426011458</t>
+        </is>
+      </c>
+      <c r="B905" s="0" t="inlineStr">
+        <is>
+          <t>ラ コルベイユ オーガニック ランドリー サボンの香り 600ml</t>
+        </is>
+      </c>
+      <c r="C905" s="0" t="inlineStr">
+        <is>
+          <t>2021年03月31日</t>
+        </is>
+      </c>
+      <c r="G905" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="906" spans="1:7">
+      <c r="A906" s="0" t="inlineStr">
+        <is>
+          <t>4903301282969</t>
+        </is>
+      </c>
+      <c r="B906" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　５５０ｍｌ</t>
+        </is>
+      </c>
+      <c r="C906" s="0" t="inlineStr">
+        <is>
+          <t>2021年02月26日</t>
+        </is>
+      </c>
+      <c r="G906" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="907" spans="1:7">
+      <c r="A907" s="0" t="inlineStr">
+        <is>
+          <t>0000049355062</t>
+        </is>
+      </c>
+      <c r="B907" s="0" t="inlineStr">
+        <is>
+          <t>新レインガード 小 75ml</t>
+        </is>
+      </c>
+      <c r="C907" s="0" t="inlineStr">
+        <is>
+          <t>2021年02月05日</t>
+        </is>
+      </c>
+      <c r="G907" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="908" spans="1:7">
+      <c r="A908" s="0" t="inlineStr">
+        <is>
+          <t>4903301263098</t>
+        </is>
+      </c>
+      <c r="B908" s="0" t="inlineStr">
+        <is>
+          <t>ソフランアロマリッチスイートフローラルアロマ本体</t>
+        </is>
+      </c>
+      <c r="C908" s="0" t="inlineStr">
+        <is>
+          <t>2019年08月30日</t>
+        </is>
+      </c>
+      <c r="G908" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="909" spans="1:7">
+      <c r="A909" s="0" t="inlineStr">
+        <is>
+          <t>4957589097319</t>
+        </is>
+      </c>
+      <c r="B909" s="0" t="inlineStr">
+        <is>
+          <t>キャップメッシュ切替</t>
+        </is>
+      </c>
+      <c r="G909" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="910" spans="1:7">
+      <c r="A910" s="0" t="inlineStr">
+        <is>
+          <t>4987176292438</t>
+        </is>
+      </c>
+      <c r="B910" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　超メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C910" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="G910" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月02日</t>
+        </is>
+      </c>
+    </row>
+    <row r="911" spans="1:7">
+      <c r="A911" s="0" t="inlineStr">
+        <is>
+          <t>4987176292759</t>
+        </is>
+      </c>
+      <c r="B911" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　テラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C911" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="D911" s="0" t="inlineStr">
+        <is>
+          <t>4987176402738</t>
+        </is>
+      </c>
+      <c r="E911" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄグリーンティー＆ネロリの香りつめかえテラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F911" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G911" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月02日</t>
+        </is>
+      </c>
+    </row>
+    <row r="912" spans="1:7">
+      <c r="A912" s="0" t="inlineStr">
+        <is>
+          <t>4987176336323</t>
+        </is>
+      </c>
+      <c r="B912" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　テラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C912" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="D912" s="0" t="inlineStr">
+        <is>
+          <t>4987176402554</t>
+        </is>
+      </c>
+      <c r="E912" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄホワイトティー＆フローラルの香りつめかえテラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F912" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G912" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月02日</t>
+        </is>
+      </c>
+    </row>
+    <row r="913" spans="1:7">
+      <c r="A913" s="0" t="inlineStr">
+        <is>
+          <t>4903367093523</t>
+        </is>
+      </c>
+      <c r="B913" s="0" t="inlineStr">
+        <is>
+          <t>フラガンシア　摘みたてプレシャスブルー　大容量　詰替用</t>
+        </is>
+      </c>
+      <c r="C913" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+      <c r="G913" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月02日</t>
+        </is>
+      </c>
+    </row>
+    <row r="914" spans="1:7">
+      <c r="A914" s="0" t="inlineStr">
+        <is>
+          <t>4901329271934</t>
+        </is>
+      </c>
+      <c r="B914" s="0" t="inlineStr">
+        <is>
+          <t>ヤシの雫　つめかえ</t>
+        </is>
+      </c>
+      <c r="C914" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+      <c r="G914" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月19日</t>
+        </is>
+      </c>
+    </row>
+    <row r="915" spans="1:7">
+      <c r="A915" s="0" t="inlineStr">
+        <is>
+          <t>4977033114812</t>
+        </is>
+      </c>
+      <c r="B915" s="0" t="inlineStr">
+        <is>
+          <t>ぐでたまミニ</t>
+        </is>
+      </c>
+      <c r="C915" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+      <c r="G915" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月19日</t>
+        </is>
+      </c>
+    </row>
+    <row r="916" spans="1:7">
+      <c r="A916" s="0" t="inlineStr">
+        <is>
+          <t>4977033211368</t>
+        </is>
+      </c>
+      <c r="B916" s="0" t="inlineStr">
+        <is>
+          <t>パラリンアートＣＳティシュ７０組</t>
+        </is>
+      </c>
+      <c r="C916" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+      <c r="G916" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月19日</t>
+        </is>
+      </c>
+    </row>
+    <row r="917" spans="1:7">
+      <c r="A917" s="0" t="inlineStr">
+        <is>
+          <t>4901616309883</t>
+        </is>
+      </c>
+      <c r="B917" s="0" t="inlineStr">
+        <is>
+          <t>ＶＯ５ＳＫヘアスプレイＥハード無香５０Ｇ</t>
+        </is>
+      </c>
+      <c r="C917" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+      <c r="G917" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月28日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>