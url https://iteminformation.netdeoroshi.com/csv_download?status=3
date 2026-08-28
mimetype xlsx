--- v4 (2026-07-14)
+++ v5 (2026-08-28)
@@ -97,23707 +97,6850 @@
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>後継品JAN</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>後継品商品名</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>後継品発売日</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4901435212760</t>
+          <t>4987176147820</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>安心ローソク立て</t>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　トリートメント　ポンプ</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4904510667851</t>
+          <t>4987176147837</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　ピンク</t>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　シャンプー　ポンプ</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4904510667868</t>
+          <t>4987176147868</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　グリーン</t>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　シャンプー　つめかえ</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4904510667875</t>
+          <t>4987176147875</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>天然ゴム　中厚手　ＳＰ－８　Ｌサイズ　グリーン</t>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　トリートメント　つめかえ</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4904510996326</t>
+          <t>4987176147882</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>ニトリル　極うす手袋　オートミール　内面加工　Мサイズ</t>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　シャンプー　ポンプ</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4904510996333</t>
+          <t>4987176147899</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｌ</t>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　トリートメント　ポンプ</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4904510997187</t>
+          <t>4987176147929</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋　グッドネ　薄手　Ｓサイズ　ピンク</t>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　シャンプー　つめかえ</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4904510997194</t>
+          <t>4987176147936</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ピンク</t>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　トリートメント　つめかえ</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4904510997200</t>
+          <t>4987176170767</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ブルー</t>
+          <t>和の実　ｂｙ　ヘアレシピ　とろとろトリートメントヘアマスク</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4904510997217</t>
+          <t>4902050441023</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋グッドネ薄手Ｌブルー</t>
+          <t>多目的住居用　アルコール除菌スプレー　詰替え</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年07月15日</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4906156036237</t>
+          <t>4901121210575</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>デュレックス　潤滑ゼリー　ウォーム</t>
+          <t>ネピアネピネピトイレットシングル</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4906156100228</t>
+          <t>4901121210667</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>クレアラシル　薬用　洗顔フォーム　マイルド</t>
+          <t>ネピアトイレットロールシングル</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4906156100327</t>
+          <t>4901121274652</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>クレアラシル　薬用洗顔フォーム　１０ｘ</t>
+          <t>ネピア　ネピネピ　トイレットペーパー　ダブル</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4906156500653</t>
+          <t>4901121274683</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>フィニッシュ　リンス</t>
+          <t>ネピアネピネピトイレットダブル桜</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
-[...14 lines deleted...]
-          <t>2026年08月19日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4906156602760</t>
+          <t>4901121274805</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｍ</t>
+          <t>ネピアトイレットロールダブル</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4906156602777</t>
+          <t>4902050777788</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｌ</t>
+          <t>住居用洗剤空ボトル　４００ｍｌ用</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4906156801637</t>
+          <t>4970925304841</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>ノータッチ　フルーティフレッシュ　詰替え</t>
+          <t>ワックス用スポンジ</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4906156802764</t>
+          <t>4987072094273</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>ミューズ　ノータッチ　ピーチローズ　つけかえボトル</t>
+          <t>サワデー　香るＳｔｉｃｋ　ＬａＢｏｕｑｕｅｔ　スウィートローズ　詰替え</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4973202504118</t>
+          <t>4901609012820</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>ベビー清浄綿</t>
+          <t>スクラビングバブル　ジャバ　１つ穴用</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月17日</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t>4901609017955</t>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>スクラビングバブルジャバＥＸ１つ穴用</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月28日</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4973202611861</t>
+          <t>4987176032515</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>セフティハンター　厚手大判</t>
+          <t>ジレット　スキンガード　フレックスボール　電動タイプ　ホルダー＋替刃６個付き</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月16日</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4973512258688</t>
+          <t>4516825003165</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>アラウ．ベビー　ミルキーローション</t>
+          <t>ティポス　超刺激！目覚まシート</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4973512259296</t>
+          <t>4516825006654</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>アラウ．ベビー　ミルキーローション　詰替え</t>
+          <t>超はっ水剤弾き　布製品用</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4973512259463</t>
+          <t>4549660986133</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>アラウ．ベビー　やわらか消臭仕上げ剤</t>
+          <t>びっくらたまご　スプラトゥーン３　ヒーローモードコジャケマスコット</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4973512259487</t>
+          <t>4570118132949</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>アラウ．ベビー　やわらか消臭仕上げ剤　詰替用</t>
+          <t>こどもハブラシ　仮面ライダーゼッツ</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>2026年08月31日</t>
         </is>
       </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t>4582769938337</t>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>こどもハブラシ３本セット　仮面ライダーマイス</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4973512263415</t>
+          <t>4570118132956</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>ハンドラボ　薬用　泡ハンドソープ　詰替え</t>
+          <t>ＺＥＮＢＵ　ＷＡＳＨ　仮面ライダーゼッツ</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>2026年08月31日</t>
         </is>
       </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t>4582769938344</t>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>ＺＥＮＢＵ　ＷＡＳＨ　仮面ライダーマイス</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4973512263439</t>
+          <t>4570118132963</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>ハンドラボ　薬用　泡ハンドソープ　本体</t>
+          <t>救急ばんそうこう　仮面ライダーゼッツ</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>2026年08月31日</t>
         </is>
       </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t>4582769938368</t>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>救急ばんそうこう　仮面ライダーマイス</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4973512263446</t>
+          <t>4976558007555</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>ハンドラボ　薬用　泡ハンドソープ</t>
+          <t>Ａｇ＋抗菌綿棒１６０本ケース入</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4973512263897</t>
+          <t>4562378462959</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>ＳＡＲＡＹＡ　ウイルス細菌除去スプレー</t>
+          <t>瞬間冷却パック</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年08月07日</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4973512308499</t>
+          <t>4562378466438</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>アラウ　洗たく用せっけん</t>
+          <t>冷却ロングタオル＋</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年08月07日</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4973512308581</t>
+          <t>4901559213544</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>アラウ　洗たく用せっけん詰替え</t>
+          <t>ＨＥＲＳバスラボクール　涼やか月夜のバスタイム　１２錠入</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年08月07日</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4973512308741</t>
+          <t>4562378466520</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>アラウ　洗たく用せっけん　詰替え</t>
+          <t>クールスプレー衣類用　強冷感</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年08月06日</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4973512308765</t>
+          <t>4964596701108</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>アラウ　洗たく用せっけんゼラニウム</t>
+          <t>サナ　なめらか本舗　クレンジング洗顔</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年08月06日</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4973512308772</t>
+          <t>4964596702082</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>アラウ　洗たくせっけん　ゼラニウム　詰替え</t>
+          <t>サナ　なめらか本舗　マイルド化粧水　詰替え</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年08月06日</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4903111253173</t>
+          <t>4995860519112</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>チャームナップ長時間快適用消臭タイプ</t>
+          <t>粉末カプセル型食洗機用洗剤</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年08月21日</t>
+          <t>2026年08月06日</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4210201347828</t>
+          <t>4987176309310</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>オーラルＢ　ＰＲＯ　６００　ブラックエディション　Ｚ</t>
+          <t>アリエール　ジェル　部屋干しプラス　詰替え　超ジャンボサイズ</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月05日</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4543268105187</t>
+          <t>4904112830844</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>クレンジングジェルバーム</t>
+          <t>フレグランスソフター　ホワイトムスクの香り　詰替え</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4543268107761</t>
+          <t>4964596700439</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>ナイトモイスチャーローション</t>
+          <t>サナ　素肌記念日　フェイクヌードクリーム　Ｎ　フローラルブレンドティーの香り</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4543268108560</t>
+          <t>4549660047452</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>ＬＵＬＵＭＩＮＡモーニングモイスチャーローション</t>
+          <t>虫よけキャラシール　アンパンマン</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月03日</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4543268109758</t>
+          <t>4560279568749</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>シャルドネ香るシートマスク</t>
+          <t>リーチ　プレミアムキッズ歯ブラシ　ポケモン　乳歯期用</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月03日</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4543268110006</t>
+          <t>4901750845230</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>あんずとアゼライン酸フェイス＆ネックマスク</t>
+          <t>アクティフラットタイプ</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月03日</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4901234381513</t>
+          <t>4903339576115</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>ミーアンドハー　ミルキィグロスジェル</t>
+          <t>エコワックス　１Ｌ</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月03日</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4901234381995</t>
+          <t>4970061182204</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ミーアンドハー　ミルキィグロスジェル　モアシャイン</t>
+          <t>キューティーアップ　両面アイテープ</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月03日</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4902125384811</t>
+          <t>4973307717789</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>かゆらぎ　今昔香　沈香</t>
+          <t>ひんやりジェルピタシート　パウパトフルーツ　ＨＧＳ１６</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月03日</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4902125384835</t>
+          <t>4995860518542</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>かゆらぎ　今昔香　金木犀</t>
+          <t>紙でつくったハッカの虫よけ２　屋外用</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月03日</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4902125384842</t>
+          <t>4513574036611</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>かゆらぎ　今昔香　桜</t>
+          <t>麗白　ハトムギ　ＵＶミルキージェル　ＳＰＦ３１　ＰＡ＋＋＋　ポンプタイプ　大容量</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4902125384859</t>
+          <t>4901329220802</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>かゆらぎ　今昔香　緑茶</t>
+          <t>おふろの洗剤</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4902806130607</t>
+          <t>4901329290836</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>ゼットフェイス　フェイストレーニング　ミネラルクリーム</t>
+          <t>ナチュラル暮らし　重曹</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4902806130614</t>
+          <t>4903339423211</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>ゼットフェイス　バイタライジング　ミネラルクリーム</t>
+          <t>ツヤピカ透明クリーナー　本体　５００ｍｌ</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4902806130621</t>
+          <t>4903339423310</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>ゼットフェイス　バイタライジング　ミネラルエッセンス</t>
+          <t>ツヤピカ透明クリーナー　付替え　５００ｍｌ</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4973202414042</t>
+          <t>4903339982954</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>うふっと　スウヨタオルふんわり大判ロールタイプ</t>
+          <t>ウルトラハードパーフェクトテープ両面</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>2026年07月31日</t>
         </is>
       </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t>4903339982978</t>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>ウルトラハードパーフェクトテープ超強力両面テープ</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4973202703016</t>
+          <t>4973307717376</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>油流し隊</t>
+          <t>ひんやりジェルピタシート　アナと雪の女王　ＨＧＳ１６</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4525636322969</t>
+          <t>4973307717390</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>ボディスポンジ２　ハンギョドン</t>
+          <t>ひんやりジェルピタシート　トイストーリー　ＨＧＳ１６</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4571537797214</t>
+          <t>4902407024664</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>リーチクライデン　ピュアミントの香り</t>
+          <t>アイスノン　シャツミスト　せっけんの香り　大容量　詰替え</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4973227314563</t>
+          <t>4902407024756</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>デンタルプロ歯間ブラシ　Ｉ字　５０Ｐ　サイズ２（ＳＳ）</t>
+          <t>アイスノン　極冷えタオル</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4902125384828</t>
+          <t>4902407024848</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>かゆらぎ　今昔香　白檀</t>
+          <t>アイスノン　ふって極冷えスカーフ　ネイビーチェック</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年07月06日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4573475401635</t>
+          <t>4902407024947</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>エアコン室外機保護パネル</t>
+          <t>アイスノン　爆冷スプレー　せっけんの香り　大容量</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年07月01日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4987241190874</t>
+          <t>4902407024954</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>スキンアクア　スーパーモイスチャー　エッセンス</t>
+          <t>アイスノン　爆冷スプレー　ミントの香り</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年07月01日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4513574037502</t>
+          <t>4902407025098</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>麗白　ハトムギ　ボディローション　無香料タイプ</t>
+          <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　無香料</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4570084523628</t>
+          <t>4902407025326</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>すべり止めシール　肉球ピタット　Ｓ</t>
+          <t>アイスノン　シャツミストＳＴＲＯＮＧ　ＣＯＯＬつめかえ用</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4570084523635</t>
+          <t>4902407025340</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>すべり止めシール　肉球ピタット　Ｍ</t>
+          <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　ピーチの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4570084523642</t>
+          <t>4902727013515</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>すべり止めシール　肉球ピタット　Ｌ</t>
+          <t>花束２倍巻き１２ＲＳ</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4570084524809</t>
+          <t>4902727013522</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>ＡＷＡＮソープディスペンサー</t>
+          <t>花束２倍巻き１２ＲＷ</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4570084524939</t>
+          <t>4902806309904</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>ＭＯＣＯＮＡペット用ドライタオル</t>
+          <t>ギャツビー　ムービングラバー　マルチフォルム</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4571113802158</t>
+          <t>4903111124787</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>全身洗浄料ＩＣＥじゃん詰替用</t>
+          <t>ムーニー　水あそびパンツ　ブルー　ビッグサイズ</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4571113808037</t>
+          <t>4538353807794</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>泡ボディソープレモン　本体</t>
+          <t>おでかけ洗剤（１５シート）</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4571113808044</t>
+          <t>4967576559478</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>泡ボディソープ椿咲　本体</t>
+          <t>プリーツマスク　ゆったり大きめサイズ　ホワイト</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4571113808150</t>
+          <t>4967576587884</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>オリエンタルムスクボディソープ本体</t>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　デイリーフィットマスク　ナノエアーフィルタープラス　ふつうサイズ　ＰＮ－ＤＮＩ３０Ｌ</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4571113808273</t>
+          <t>4987176243898</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Ｃプラス泡ボディソープ本体</t>
+          <t>レノア　煮沸レベル消臭　抗菌ビーズ　黄ばみブロッカー　シトラスホワイトの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t>4987176371607</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>レノア煮沸レベル消臭抗菌ビーズピュアブーケ＆ソープの香りつめかえ用超特大</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4571113808358</t>
+          <t>4987176243959</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Ｃプラスレモン石鹸</t>
+          <t>レノア　煮沸レベル消臭　抗菌ビーズ　黄ばみブロッカー　シトラスホワイトの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>4987176371591</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>レノア煮沸レベル消臭抗菌ビーズピュアブーケ＆ソープの香りつめかえ用特大</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4901405006528</t>
+          <t>4987176317285</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>香りの記憶チョコレートバラ詰</t>
+          <t>レノア　煮沸レベル消臭　抗菌ビーズ　黄ばみブロッカー　シトラスホワイトの香り　本体</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t>4987176371560</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>レノア煮沸レベル消臭抗菌ビーズピュアブーケ＆ソープの香り本体</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4901435212074</t>
+          <t>4987176356253</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　さくら</t>
+          <t>レノア　アロマジュエル　ホワイトフローラル＆サボンの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t>4987176404206</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエルジャスミンローズの香りつめかえ用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4901435212081</t>
+          <t>4987176356284</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　ばら</t>
+          <t>レノア　アロマジュエル　ホワイトフローラル＆サボンの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t>4987176404183</t>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエルジャスミンローズの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F73" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4901435212098</t>
+          <t>4906156100327</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　ラベンダー</t>
+          <t>クレアラシル　薬用洗顔フォーム　１０ｘ</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月22日</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4901435212104</t>
+          <t>4967576587891</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　しゃぼん</t>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　デイリーフィットマスク　ナノエアーフィルタープラス　小さめサイズ　ＰＮ－ＤＮＩ３０Ｓ</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月17日</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4901435212111</t>
+          <t>4987115240735</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　森林</t>
+          <t>蚊がいなくなるカトリス　蚊よけ　電池式　ｆｏｒレジャー</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月17日</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4901435212128</t>
+          <t>4548404102242</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　白檀</t>
+          <t>クリピカ　汚れ落ち抜群クロス</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月13日</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4903367093608</t>
+          <t>4562384608204</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>バスタブクリーナー詰替用</t>
+          <t>ミライパウダー　納豆</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月13日</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4903367093639</t>
+          <t>4943052100105</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>アロエマイルド食器用洗剤　詰替用</t>
+          <t>ワイシャツ　ザウトマン　１０オンス</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月10日</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>4943052100174</t>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>えりそでザウトマンストロング</t>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4903367093653</t>
+          <t>4901105258319</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>トイレ泡クレンジング大容量　詰替用</t>
+          <t>貼りつくバスクリーナー　ピンク　ＢＸ８０１</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4903367093684</t>
+          <t>4902111777238</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>オリエンタルムスク消臭剤詰替用</t>
+          <t>ラックス　バスグロウ　ストレートアンドシャイン　シャンプー　ポンプ</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4903367093943</t>
+          <t>4903301355687</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>柔軟剤ウルトラ消臭クエン酸イン詰替用</t>
+          <t>トップ　クリアリキッド　抗菌　つめかえ用</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4903367306340</t>
+          <t>4967576673730</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>アロエマイルド食器用洗剤　本体</t>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　フィルタープラス　立体ふつうサイズ　ペールベージュ×ボルドー　ＲＮ－Ｈ５ＳＵＦ</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4903367306371</t>
+          <t>4973307546495</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>トイレ泡クレンジング　本体</t>
+          <t>抗菌ストローコップ　カーズ</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4973202414110</t>
+          <t>4973307590122</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>コットン・ラボ　うふっとスウヨタオルふんわり携帯用</t>
+          <t>化粧筆セット　ディズニー　プリンセス</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4977033411591</t>
+          <t>4987176356239</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>かんたん除菌ウエットノンアルコール</t>
+          <t>レノア　アロマジュエル　ホワイトフローラル＆サボンの香り　本体</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月08日</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>4987176404169</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエルジャスミンローズの香り本体</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4976558004615</t>
+          <t>4987973221266</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>ライフフェイシャルタオル２５枚入</t>
+          <t>三次元ダイヤモンドマスク　プラチナシリーズ　フリーサイズ　クイーンパープル</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年06月29日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4977033411522</t>
+          <t>4902407025197</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>ポケモンノンアル除菌ウェット２０枚</t>
+          <t>アイスノン　シャツミスト　ＩＣＥ　ＫＩＮＧ　ピーチの香り　詰替え</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年06月26日</t>
+          <t>2026年07月06日</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4931839218037</t>
+          <t>4987067465309</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりシート　ミケ柄</t>
+          <t>新ぬくぬく当番　貼らない　レギュラー</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4931839218044</t>
+          <t>4986399002763</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりシート　サバトラ柄</t>
+          <t>アクアビーズαローズ３６０Ｇ</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年06月16日</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4931839218051</t>
+          <t>4902050620183</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりシート　ハチワレ柄</t>
+          <t>はちみつボディソープオイルインタイプ本体</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年06月01日</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4931839218068</t>
+          <t>4977033116076</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりネックリング　ミケ柄</t>
+          <t>アニアポケット</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年05月11日</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4931839218075</t>
+          <t>4977033117530</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりネックリング　ハチワレ柄</t>
+          <t>超宇宙刑事ギャバン　インフィニティ</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年05月11日</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4931839218082</t>
+          <t>4547691778772</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりネックリング　サバトラ柄</t>
+          <t>ＰＥＴクロス養生用テープ若草　４１８</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4987067465309</t>
+          <t>4978951061165</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番　貼らない　レギュラー</t>
+          <t>ラブラインファブリックソフターホワイトムスク替</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>4987067465408</t>
+          <t>4902011775389</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼らないレギュラー</t>
+          <t>アテント昼安心通気パッド多いタイプワイドロング４２枚　業務用</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>4902011123807</t>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>アテント昼安心通気パッド多いタイプワイドロングα４２枚業務用</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>2025年11月10日</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4987067466504</t>
+          <t>4957589005253</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼らないミニ</t>
+          <t>ニット帽子折り返しライン</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年02月27日</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4987067466801</t>
+          <t>4957589000722</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼るミニ</t>
+          <t>リブ発熱裏起毛ホカロン</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年02月03日</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4987067466900</t>
+          <t>4977033117134</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼るミニ</t>
+          <t>ぽかんとたん６コパック</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4987067827701</t>
+          <t>4977033116991</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　くつ用</t>
+          <t>推しの子６コパック</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
-[...14 lines deleted...]
-          <t>2026年09月04日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4987067828005</t>
+          <t>4903301348887</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　靴下用</t>
+          <t>業務用　プロ用リードペーパー１００　大サイズ</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2025年07月10日</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
-          <t>4987973222638</t>
+          <t>4901670118223</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　くつ下用</t>
+          <t>プロ用リードペーパー大サイズ１００枚×２ロール</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>2026年09月04日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4987067843206</t>
+          <t>4977033117240</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>ぬくぬく当番　くつ用</t>
+          <t>キミとアイドルプリキュア♪</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2025年02月28日</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t>4977033117516</t>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>名探偵プリキュア　ポケットティシュ</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4987067843503</t>
+          <t>4589654890008</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>ぬくぬく当番　くつ下用</t>
+          <t>凄ピカシート 8枚入</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2023年08月31日</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4964495600854</t>
+          <t>4589654890015</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>キッズハミガキ　ストロベリー</t>
+          <t>凄ピカシート クレンジング成分 5枚入</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年06月10日</t>
-[...14 lines deleted...]
-          <t>2006年06月01日</t>
+          <t>2023年08月31日</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4987176301574</t>
+          <t>4901750413378</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　本体</t>
-[...19 lines deleted...]
-          <t>2026年06月08日</t>
+          <t>スコッティ　スヌーピー</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4589581114956</t>
+          <t>4901750460532</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>マスコット　リップクリーム　ハチワレ</t>
-[...4 lines deleted...]
-          <t>2026年07月06日</t>
+          <t>クリネックス　ティッシュ　スヌーピー</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4589581114970</t>
+          <t>4901105220064</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>マスコット　リップクリーム　うさぎ</t>
+          <t>ＢＦＧ０６　鏡磨き＆こまごま洗い</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2026年07月06日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4901221165805</t>
+          <t>4901525004305</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>ジャストロック　丸型Ｌ</t>
+          <t>カウブランド　無添加　メイク落としオイル　詰替え</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年07月06日</t>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t>4901525013260</t>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　無添加メイク落としオイル　詰替用</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4902407025197</t>
+          <t>4901525010474</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　ＩＣＥ　ＫＩＮＧ　ピーチの香り　詰替え</t>
+          <t>バウンシアボディソープ　プレミアムモイスト　つめかえ用</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年07月06日</t>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t>4901525013369</t>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>バウンシア　ボディソープ　プレミアムモイスト　詰替用</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4570117968167</t>
+          <t>4973307588617</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>うるおいＵＶジェル　ちいかわ</t>
+          <t>ビーズ保冷剤　ディノサウルス　トリケラトプス</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年07月03日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4904510666144</t>
+          <t>4973307717369</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>マイリトルガーデン　タンポポ　Ｍ</t>
+          <t>ひんやりジェルピタシート　ベイマックス　ＨＧＳ１６</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年07月03日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4973307635243</t>
+          <t>4995860517538</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>アイスバッグ　Ｓサイズ　トーマス＆フレンズ</t>
+          <t>６タイプの酵素が効くエリ・そで洗剤</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年07月03日</t>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t>4995860519228</t>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>６タイプの酵素が効くエリ・そで洗剤バブルＥＸ</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月21日</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4901221846513</t>
+          <t>4901121172606</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Ｂ－Ｄ４６５１　デイリー極ふわフロス　１２０本入</t>
+          <t>ネピアティシュ１８０Ｗ</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年07月01日</t>
-[...14 lines deleted...]
-          <t>2025年09月01日</t>
+          <t>2026年07月30日</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4944109316517</t>
+          <t>4901559224830</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>爆速吸水拭き取りクロス</t>
+          <t>ＨＥＲＳ　バスラボ　ボトル　クール　ミントの香り</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年07月01日</t>
+          <t>2026年07月30日</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4973307660313</t>
+          <t>4570084524847</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>ひんやりジェルピタシート　ＫＵお友だち　ＨＧＳ１６</t>
+          <t>楽傘</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年07月01日</t>
+          <t>2026年07月29日</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4902111727226</t>
+          <t>4902050441016</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バイオフュージョン　ダメージディフェンス　バイタルリペア　トリートメント</t>
+          <t>多目的住居用　アルコール除菌スプレー　本体</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月29日</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4902050620183</t>
+          <t>4902111725307</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>はちみつボディソープオイルインタイプ本体</t>
+          <t>ラックス　バイオフュージョン　ダメージディフェンス　コンディショナー　詰替え</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年06月01日</t>
+          <t>2026年07月29日</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4902125610002</t>
+          <t>4902111725451</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>沈香寿山　塗箱短寸８入</t>
+          <t>ラックス　バイオフュージョン　ダメージディフェンス　コンディショナー</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
-[...14 lines deleted...]
-          <t>2026年05月21日</t>
+          <t>2026年07月29日</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4902407330673</t>
+          <t>4961691105091</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>ぬくぬくぷるにゃん</t>
+          <t>こどもハピカ　ミッキー　ＤＢＫ－５Ｒ（ＤＹ）</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年07月29日</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4904681624967</t>
+          <t>4961691105114</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>ＳＣ増量おかずカップ６号　８４枚</t>
+          <t>こどもハピカ　ドナルド　ＤＢＫ－５Ｎ（ＤＹ）</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年07月29日</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4904681624974</t>
+          <t>4973307660290</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>ＳＣ増量おかずカップ８号</t>
+          <t>ひんやりジェルピタシート　ＭＭお友だち　ＨＧＳ１６</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年07月29日</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4904681624981</t>
+          <t>4525636322914</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>ＳＣ増量おかずカップ９号　４８枚</t>
+          <t>ボディスポンジ２　マイメロディ</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4904681624998</t>
+          <t>4525636322938</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>ＳＣ増量おかずカップ小判</t>
+          <t>ボディスポンジ２　シナモロール</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4906156400656</t>
+          <t>4525636322945</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>ドクター・ショール　ベルベットスムーズ　電動角質リムーバー　ダイヤモンド　リフィル　エキストラ</t>
+          <t>ボディスポンジ２　ポムポムプリン</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4906156400762</t>
+          <t>4580552870772</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>ベルベットスムーズ　ダイヤモンド　エキストラ（粗め）　ピンク</t>
+          <t>ＣＡＰ　ＣＳ－１２　マグネット取り付けカーテンＬ　遮光</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4543268067768</t>
+          <t>4973307467875</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>なた豆すっきり柿渋洗口液</t>
+          <t>クリア歯ブラシ　乳児用　いないいないばあっ！</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年05月27日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4571169388064</t>
+          <t>4995860519099</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>ＡＵＲＯキッチンお掃除スプレー</t>
+          <t>涼を感じる虫よけ風鈴　とりかえ用</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年05月27日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4930419482462</t>
+          <t>4902135113043</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>まめいた　ボトルの中栓洗い</t>
+          <t>パワフル濃縮粉末洗剤</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年05月27日</t>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4901070129836</t>
+          <t>4570118048431</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　プレミアムアロマゲル　アーバンリュクス</t>
+          <t>ＺＥＮＢＵＷＡＳＨ　ナンバーワン戦隊ゴジュウジャー</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年07月03日</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4901070130597</t>
+          <t>4056800251346</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ベルベットムスク</t>
+          <t>ウエラトーンツープラスワン　液状タイプ　９Ｇ</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4902424447736</t>
+          <t>4064666238838</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+          <t>ウエラトーン２＋１　ミルキーＥＸ　７ＧＭ</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2025年11月30日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4902424447774</t>
+          <t>4901329271934</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+          <t>ヤシの雫　つめかえ</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2025年11月30日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4902424447873</t>
+          <t>4901433035804</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>おすだけベープスプレールームバリア４０回分不快害虫</t>
+          <t>ヒロインクイックアイブロウＮ　０１</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2025年01月31日</t>
-[...14 lines deleted...]
-          <t>2018年02月23日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4901525010955</t>
+          <t>4901433035811</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>バウンシア　ボディソープ　ホワイトソープの香り　ポンプ付</t>
+          <t>ヒロインクイックアイブロウＮ　０２</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年09月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4901601178920</t>
+          <t>4901433035828</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>ＫＫ　ソフトスパチュラ</t>
+          <t>ヒロインクイックアイブロウＮ　０３</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
-[...14 lines deleted...]
-          <t>2026年07月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4901601213775</t>
+          <t>4901433107655</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>軽いフライパン（ＩＨ対応）　２６ＣＭ</t>
+          <t>プルーフシャイニールージュ　４４</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
-[...14 lines deleted...]
-          <t>2026年07月20日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4901601213805</t>
+          <t>4901616309883</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>軽いフライパン（ＩＨ対応）　３２ｃｍ</t>
+          <t>ＶＯ５ＳＫヘアスプレイＥハード無香５０Ｇ</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
-[...14 lines deleted...]
-          <t>2026年07月20日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4904070062684</t>
+          <t>4903367093523</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>日本酒のラクうるジェルクリーム</t>
+          <t>フラガンシア　摘みたてプレシャスブルー　大容量　詰替用</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
-[...14 lines deleted...]
-          <t>2026年08月03日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4987176292452</t>
+          <t>4971902087917</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　超メガジャンボサイズ</t>
+          <t>薬用入浴剤　ノボピン温活　柑橘の恵み　２０錠入</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4987176292599</t>
+          <t>4971902087924</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　テラジャンボサイズ</t>
+          <t>薬用入浴剤　ノボピン温活　森林の恵み　２０錠入</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
-[...14 lines deleted...]
-          <t>2026年09月18日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4987176292766</t>
+          <t>4971902087931</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　テラジャンボサイズ</t>
+          <t>薬用入浴剤　ノボピン温活　ハーブの恵み　２０錠入</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
-[...14 lines deleted...]
-          <t>2026年09月18日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4987176292797</t>
+          <t>4977033114812</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　超メガジャンボサイズ</t>
+          <t>ぐでたまミニ</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4987176336385</t>
+          <t>4977033211368</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　超メガジャンボサイズ</t>
+          <t>パラリンアートＣＳティシュ７０組</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4987176147820</t>
+          <t>4984824801578</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　うるつや　トリートメント　ポンプ</t>
+          <t>アルカリ　単４増量　ＬＲ０３ＸＪＳＰ／５Ｈ</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4987176147837</t>
+          <t>4902111777306</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　うるつや　シャンプー　ポンプ</t>
+          <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー・トリートメント　サシェセット</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4987176147868</t>
+          <t>4972525514439</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　うるつや　シャンプー　つめかえ</t>
+          <t>ツーウェイ・カカトのヤスリ</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4987176147875</t>
+          <t>4972525534819</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　うるつや　トリートメント　つめかえ</t>
+          <t>ステンレス製鼻毛・ムダ毛用はさみ</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4987176147882</t>
+          <t>4902111734965</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　さらつや　シャンプー　ポンプ</t>
+          <t>ダヴ　フレッシュ　洗顔料</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年06月26日</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4987176147899</t>
+          <t>4902011115581</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　さらつや　トリートメント　ポンプ</t>
+          <t>グーンプラス敏感肌にやわらかタッチＭサイズ</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <t>4902011124392</t>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4987176147929</t>
+          <t>4582559947495</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　さらつや　シャンプー　つめかえ</t>
+          <t>ＮＩＳＨＩＫＩＮ　冷感ネックリング・ホワイトＬ</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2025年08月04日</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4987176147936</t>
+          <t>4902393558297</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　さらつや　トリートメント　つめかえ</t>
+          <t>Y－29とって付きポリ袋20－25L半透明20枚</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="D151" s="0" t="inlineStr">
+        <is>
+          <t>4902393560207</t>
+        </is>
+      </c>
+      <c r="E151" s="0" t="inlineStr">
+        <is>
+          <t>ＣＹ２０　とって付きごみ袋　２０Ｌ－２５Ｌ</t>
+        </is>
+      </c>
+      <c r="F151" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月01日</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4987176170767</t>
+          <t>4902393559447</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　とろとろトリートメントヘアマスク</t>
+          <t>Y44T とって付き45L 半透明 20枚</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="D152" s="0" t="inlineStr">
+        <is>
+          <t>4902393560405</t>
+        </is>
+      </c>
+      <c r="E152" s="0" t="inlineStr">
+        <is>
+          <t>ＣＹ４０　とって付きごみ袋　４５Ｌ</t>
+        </is>
+      </c>
+      <c r="F152" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月08日</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4570118048431</t>
+          <t>4902393325349</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>ＺＥＮＢＵＷＡＳＨ　ナンバーワン戦隊ゴジュウジャー</t>
+          <t>U34おトクなゴミ袋30L 半透明 30枚</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2026年07月03日</t>
+          <t>2024年03月31日</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4056800251346</t>
+          <t>4902393326445</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>ウエラトーンツープラスワン　液状タイプ　９Ｇ</t>
+          <t>Ｕ４４Ｔ　おトクな！ゴミ袋　４５Ｌ　白半透明　３０枚</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2024年03月31日</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4064666238838</t>
+          <t>4902393654401</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>ウエラトーン２＋１　ミルキーＥＸ　７ＧＭ</t>
+          <t>ペール用ゴミ袋４５Ｌ白半透明３０枚　Ｐ－５Ｒ</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2023年12月31日</t>
+        </is>
+      </c>
+      <c r="D155" s="0" t="inlineStr">
+        <is>
+          <t>4902393393409</t>
+        </is>
+      </c>
+      <c r="E155" s="0" t="inlineStr">
+        <is>
+          <t>ＣＰ５Ｒ　ペール用ゴミ袋　ノクーイン　４５Ｌ　白半透明</t>
+        </is>
+      </c>
+      <c r="F155" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月01日</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4901105202022</t>
+          <t>4544434101194</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>泡だつバススポンジ　ナイロン　ＢＳ００１</t>
+          <t>デザイン女髪ブラシＳ　ＴＫ－９８１</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2023年09月01日</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4901433035804</t>
+          <t>4902393539548</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>ヒロインクイックアイブロウＮ　０１</t>
+          <t>ＵＨ４４強化ポリ袋４５Ｌ３０Ｐ半透明</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2022年12月15日</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4901433035811</t>
+          <t>4902393539340</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>ヒロインクイックアイブロウＮ　０２</t>
+          <t>ＵＨ３４強化ポリ３０Ｌ半透明３０枚</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2022年08月15日</t>
+        </is>
+      </c>
+      <c r="D158" s="0" t="inlineStr">
+        <is>
+          <t>4902393580250</t>
+        </is>
+      </c>
+      <c r="E158" s="0" t="inlineStr">
+        <is>
+          <t>ＣＵＨ３４　ＮＯＣＯＯ　サニパックポリ袋　半透明　３０Ｌ</t>
+        </is>
+      </c>
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <t>2022年05月11日</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>4901433035828</t>
+          <t>4902393507219</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>ヒロインクイックアイブロウＮ　０３</t>
+          <t>容量表記入り白半透明ごみ袋20L10枚0.018mm　HT21</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>4901433107655</t>
+          <t>4902393507318</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>プルーフシャイニールージュ　４４</t>
+          <t>容量表記入り白半透明ごみ袋３０Ｌ１０枚０．０１８ｍｍ　ＨＴ３１</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>4971902087917</t>
+          <t>4902393507417</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>薬用入浴剤　ノボピン温活　柑橘の恵み　２０錠入</t>
+          <t>容量表記入り白半透明ごみ袋４５Ｌ１０枚０．０２０ｍｍ　ＨＴ４１</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>4971902087924</t>
+          <t>4902393507929</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>薬用入浴剤　ノボピン温活　森林の恵み　２０錠入</t>
+          <t>容量表記入り白半透明ごみ袋９０Ｌ１０枚０．０２３ｍｍ　ＨＴ９２</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>4971902087931</t>
+          <t>4902393572590</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>薬用入浴剤　ノボピン温活　ハーブの恵み　２０錠入</t>
+          <t>ＶＸ５９　ＶＡＬＵＥ４５Ｌ半透明５０枚</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2022年06月28日</t>
+        </is>
+      </c>
+      <c r="D163" s="0" t="inlineStr">
+        <is>
+          <t>4902393580311</t>
+        </is>
+      </c>
+      <c r="E163" s="0" t="inlineStr">
+        <is>
+          <t>ＣＵＨ６１　ＮＯＣＯＯ　サニパックポリ袋　　半透明　４５Ｌ　５０枚</t>
+        </is>
+      </c>
+      <c r="F163" s="0" t="inlineStr">
+        <is>
+          <t>2022年05月11日</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>4984824801578</t>
+          <t>4902393539449</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>アルカリ　単４増量　ＬＲ０３ＸＪＳＰ／５Ｈ</t>
+          <t>UH54強化ポリ袋45L50P半透明</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2022年06月15日</t>
+        </is>
+      </c>
+      <c r="D164" s="0" t="inlineStr">
+        <is>
+          <t>4902393580328</t>
+        </is>
+      </c>
+      <c r="E164" s="0" t="inlineStr">
+        <is>
+          <t>ＣＵＨ５４　ＮＯＣＯＯ　サニパックポリ袋　　半透明　４５Ｌ　５０枚</t>
+        </is>
+      </c>
+      <c r="F164" s="0" t="inlineStr">
+        <is>
+          <t>2022年05月11日</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4902111777306</t>
+          <t>4901329230702</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー・トリートメント　サシェセット</t>
+          <t>匠の技　液体作業衣専用洗剤</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>2026年06月29日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D165" s="0" t="inlineStr">
+        <is>
+          <t>4901329230818</t>
+        </is>
+      </c>
+      <c r="E165" s="0" t="inlineStr">
+        <is>
+          <t>匠の技　作業衣専用洗剤　液体</t>
+        </is>
+      </c>
+      <c r="F165" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4902111777993</t>
+          <t>4901417722812</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー　詰替え</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　ポンプ</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>2026年06月29日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D166" s="0" t="inlineStr">
+        <is>
+          <t>4901417724311</t>
+        </is>
+      </c>
+      <c r="E166" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F166" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4972525514439</t>
+          <t>4901417722829</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>ツーウェイ・カカトのヤスリ</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　ポンプ</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>2026年06月29日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D167" s="0" t="inlineStr">
+        <is>
+          <t>4901417724328</t>
+        </is>
+      </c>
+      <c r="E167" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F167" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4972525534819</t>
+          <t>4901417722836</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>ステンレス製鼻毛・ムダ毛用はさみ</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　ポンプ</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>2026年06月29日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D168" s="0" t="inlineStr">
+        <is>
+          <t>4901417724335</t>
+        </is>
+      </c>
+      <c r="E168" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（リペアモイスト）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F168" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4902111734965</t>
+          <t>4901417722843</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　フレッシュ　洗顔料</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　ポンプ</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>2026年06月26日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D169" s="0" t="inlineStr">
+        <is>
+          <t>4901417724342</t>
+        </is>
+      </c>
+      <c r="E169" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（リペアモイスト）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4901750844356</t>
+          <t>4901417722850</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>フリーダムアクティワイドパッド５００プラス３０枚</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　詰替え</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>2026年06月24日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D170" s="0" t="inlineStr">
+        <is>
+          <t>4901417724359</t>
+        </is>
+      </c>
+      <c r="E170" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　詰替用</t>
+        </is>
+      </c>
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4562351980036</t>
+          <t>4901417722867</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>ＰＡＣＥ４　ホルダー</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　詰替え</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D171" s="0" t="inlineStr">
+        <is>
+          <t>4901417724366</t>
+        </is>
+      </c>
+      <c r="E171" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　詰替用</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4589581114963</t>
+          <t>4901417722874</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>マスコット　リップクリーム　ちいかわ</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　詰替え</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D172" s="0" t="inlineStr">
+        <is>
+          <t>4901417724373</t>
+        </is>
+      </c>
+      <c r="E172" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（リペアモイスト）　詰替用</t>
+        </is>
+      </c>
+      <c r="F172" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>4906156037685</t>
+          <t>4901417722881</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>ヴィート　ボタニカルズ　除毛クリーム　敏感肌用</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　詰替え</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <t>4901417724380</t>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（リペアモイスト）　詰替用</t>
+        </is>
+      </c>
+      <c r="F173" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4906156037913</t>
+          <t>4901417722898</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>ヴィートリッチバスタイム除毛クリーム敏感肌用</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シルキースムース</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D174" s="0" t="inlineStr">
+        <is>
+          <t>4901417724274</t>
+        </is>
+      </c>
+      <c r="E174" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　トライアルセット（シルキースムース）</t>
+        </is>
+      </c>
+      <c r="F174" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4901738171474</t>
+          <t>4901417722904</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>シルバー　キング</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シャイニーモイスト</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>2026年06月20日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D175" s="0" t="inlineStr">
+        <is>
+          <t>4901417724281</t>
+        </is>
+      </c>
+      <c r="E175" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　トライアルセット（リペアモイスト）</t>
+        </is>
+      </c>
+      <c r="F175" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4901738357465</t>
+          <t>4903301353171</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>シルバー　ツルマル　徳用糊</t>
+          <t>ソフラン　アロマリッチ　ダイアナ　詰替え</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>2026年06月20日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4987176258878</t>
+          <t>4971633910126</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　フルーティ・グリーン　詰替え</t>
+          <t>エルモアカテキンマスクふつうサイズ３０枚</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4987176258892</t>
+          <t>4973227211077</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　フルーティ・グリーン　本体</t>
+          <t>デンタルプロ　ブラック　超極細毛＋大きめヘッド　ふつう</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4987176258908</t>
+          <t>4902424449921</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　フルーティ・グリーン　詰替え</t>
+          <t>ドラネズミバリア強力忌避剤</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4987176293022</t>
+          <t>4582400831218</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　詰替え　特大サイズ</t>
+          <t>Ｐ’ｓビタミンＣ＋酵素Ｗクレンジング洗顔フォーム</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4987176293039</t>
+          <t>4902050687162</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　本体</t>
+          <t>ルーキー　パイプ洗浄剤</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4987176293060</t>
+          <t>4973307634086</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　詰替え　超特大サイズ</t>
+          <t>アイスバッグ　Ｓサイズ　トイ・ストーリー</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>4987176293091</t>
+          <t>4902144203742</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　ＳＰＯＲＴＳ　リフレッシュリリーの香り　詰替え　超特大サイズ</t>
+          <t>ＭＴプリント　ダブル</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月25日</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4987176293107</t>
+          <t>4513574035577</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　本体</t>
+          <t>麗白　ハトムギ　ボディソープ　詰替　４５０ＭＬ</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4987176293138</t>
+          <t>4902407024961</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　詰替え　超特大サイズ</t>
+          <t>アイスノン　爆冷スプレー　せっけんの香り</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4987176293145</t>
+          <t>4972453419400</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　詰替え　特大サイズ</t>
+          <t>冷感ひんやりタオル無香料ケース販売</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>4987176293169</t>
+          <t>4521684217752</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　ＳＰＯＲＴＳ　リフレッシュリリーの香り　本体</t>
+          <t>ＫＭＡ４４小牧市指定資源４５Ｌ１０枚手付き</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月23日</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4987176293190</t>
+          <t>4901559215494</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　ＳＰＯＲＴＳ　リフレッシュリリーの香り　詰替え　特大サイズ</t>
+          <t>いい湯旅立ち　納涼にごり湯の宿</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月23日</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>4987176351203</t>
+          <t>4973307344503</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　フルーティグリーン　本体＋詰替え</t>
+          <t>スプーン・フォークセット　しまじろう</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
-[...14 lines deleted...]
-          <t>2026年06月22日</t>
+          <t>2026年07月23日</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4973307532924</t>
+          <t>4973307664021</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>メラミン製茶碗　くまのプーさん</t>
+          <t>デンタルキット　歯ブラシ付　ゲンガー</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>2026年06月17日</t>
+          <t>2026年07月23日</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>4538353793165</t>
+          <t>4976663002896</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>ペーパーソープ（３０枚入）レモン</t>
+          <t>スクワナチュレ米ぬか化粧せっけん２個</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月23日</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4986399002763</t>
+          <t>4995860518016</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>アクアビーズαローズ３６０Ｇ</t>
+          <t>虫よけビーズ２　１８０日用　ハッカの香り</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月23日</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>4538353793141</t>
+          <t>4901559215555</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>ペーパーソープ（３０枚入）ローズ</t>
+          <t>いい湯旅立ち　納涼にごり湯夏祭り</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>2026年06月15日</t>
+          <t>2026年07月22日</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>4548404101108</t>
+          <t>4973512420962</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>キクロンｆ　あわどーなっちょ　袋入</t>
+          <t>ヤシノミ　洗剤　泡タイプ　詰替え</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>2026年06月12日</t>
+          <t>2026年07月22日</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>4987115544635</t>
+          <t>4900480226074</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>虫コナーズ玄関用３６６日　無臭</t>
+          <t>アクアリフレ　消臭ビーズ　無香料　本体</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>2026年06月12日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4902125265011</t>
+          <t>4903018116236</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>天壇　進物３０００°　桐箱　包装品</t>
+          <t>柳屋ヘアクリームソフト</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>4902125265110</t>
+          <t>4973307664014</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>天壇　進物５０００°　桐箱　包装品</t>
+          <t>デンタルキット　歯ブラシ付　カビゴン</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>4570084521372</t>
+          <t>4987973221259</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>泡立ちコゲ取りスポンジ</t>
+          <t>三次元ダイヤモンドマスク　プラチナシリーズ　フリーサイズ　ミッドナイトグレイ</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>2026年05月29日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4978955005462</t>
+          <t>4972453419394</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>ストロングディ・アイサー</t>
+          <t>冷感ひんやりタオルせっけんケース販売</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>2026年05月28日</t>
+          <t>2026年07月17日</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4971902926179</t>
+          <t>4987115540682</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>液体肥料（草花・鉢花用）３５ｍｌ×１０本入</t>
+          <t>虫よけ　香リング　ブレスレットタイプ</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>2026年05月15日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4977033116076</t>
+          <t>4987115545946</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>アニアポケット</t>
+          <t>虫コナーズ　リキッドタイプ　１８０日　ナチュラルブーケの香り</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>2026年05月11日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4977033117530</t>
+          <t>4894476014175</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>超宇宙刑事ギャバン　インフィニティ</t>
+          <t>使い捨て食事用エプロン２０枚入り</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>2026年05月11日</t>
+          <t>2026年07月13日</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4516825006821</t>
+          <t>4900480226401</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>超はっ水剤弾き　ミニタイプ</t>
+          <t>ピクス　泡のトイレクリーナー</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
-[...14 lines deleted...]
-          <t>2026年03月09日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4516825005534</t>
+          <t>4900480226968</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Ｔｉｐｏ’ｓ超発水剤　弾き！！</t>
+          <t>ピクス　排水口クリーナー　浴室用・台所用</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>2026年04月02日</t>
-[...14 lines deleted...]
-          <t>2026年03月09日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>4956810236688</t>
+          <t>4901435877532</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>バリューチョイス　キッチンスポンジ　ネットタイプ</t>
+          <t>黒缶線香</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4902011109955</t>
+          <t>4902011115567</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス　肌快適設計　Ｍサイズ</t>
+          <t>グーンプラス敏感肌にやわらかタッチ新生児用</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>4902011124347</t>
+          <t>4902011124378</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>グーン　ゆるうんちモレ０へ　パンツ　Ｍサイズ</t>
+          <t>グーン　ゆるうんちモレ０へ　新生児用</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4902011115482</t>
+          <t>4902011115574</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチ新生児用</t>
+          <t>グーンプラス敏感肌にやわらかタッチＳサイズ</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>4902011124293</t>
+          <t>4902011124385</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>グーン　ゆるうんちモレ０へ　新生児用</t>
+          <t>グーン　ゆるうんちモレ０へ　Ｓサイズ</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>4902011115581</t>
+          <t>4571631971435</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチＭサイズ</t>
+          <t>ビタット抗菌　ＭＯＭ／クラシカルベイビー／ＭＯ</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>4956810236664</t>
+          <t>4521684999863</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>バリューチョイス　キッチンスポンジ　ハードタイプ</t>
+          <t>プレミアムフィット手袋Ｓ　ＰＧＴ１１</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>4516825006203</t>
+          <t>4521684999870</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Ｔｉｐｏ’ｓ　超はっ水剤弾き！トイレ用　本体</t>
+          <t>プレミアムフィット手袋Ｍ　ＰＧＴ１２</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
-          <t>2026年03月26日</t>
-[...14 lines deleted...]
-          <t>2026年03月09日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>4582559947495</t>
+          <t>4521684999887</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ　冷感ネックリング・ホワイトＬ</t>
+          <t>ＰＧＴ１３プレミアムフィット手袋Ｌ</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>2025年08月04日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>4902424440881</t>
+          <t>4562161952650</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>カダンスズメバチバスーカジェット５５０ＭＬ</t>
+          <t>ＣＲ３７０どうぶつ親子のフードパック２ｉｎ１</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>2025年07月31日</t>
-[...14 lines deleted...]
-          <t>2025年01月20日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>4550516474216</t>
+          <t>4521684218803</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>ＴＳＵＢＡＫＩ　プレミアムＥＸ　インテンシブリペア　＜シャンプー＞　つめかえ用</t>
+          <t>ＫＵＫ２３久喜宮代指定袋　不燃２０Ｌ１０枚　手付き</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>2024年09月30日</t>
-[...14 lines deleted...]
-          <t>2024年09月04日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>4550516474414</t>
+          <t>4521684218827</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>ＴＳＵＢＡＫＩ　プレミアムＥＸ　インテンシブリペア　＜コンディショナー＞　つめかえ用</t>
+          <t>ＫＵＫ３３久喜宮代指定袋　不燃３０Ｌ１０枚　手付き</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>2024年09月30日</t>
-[...14 lines deleted...]
-          <t>2024年09月04日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>4902393558297</t>
+          <t>4521684218834</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Y－29とって付きポリ袋20－25L半透明20枚</t>
+          <t>ＫＵＫ３４久喜宮代指定袋　可燃３０Ｌ１０枚　手付き</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>2024年08月31日</t>
-[...14 lines deleted...]
-          <t>2024年08月01日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>4902393559447</t>
+          <t>4521684218841</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Y44T とって付き45L 半透明 20枚</t>
+          <t>ＫＵＫ３５久喜宮代指定袋　可燃３０Ｌ５０枚　手付き</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
-          <t>2024年08月31日</t>
-[...14 lines deleted...]
-          <t>2024年04月08日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>4902393325349</t>
+          <t>4521684218858</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>U34おトクなゴミ袋30L 半透明 30枚</t>
+          <t>ＫＵＫ４３久喜宮代指定袋　不燃４５Ｌ１０枚　手付き</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
-          <t>2024年03月31日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>4902393326445</t>
+          <t>4521684218865</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Ｕ４４Ｔ　おトクな！ゴミ袋　４５Ｌ　白半透明　３０枚</t>
+          <t>ＫＵＫ４４久喜宮代指定袋　可燃４５Ｌ１０枚　手付き</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
-          <t>2024年03月31日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>4902393654401</t>
+          <t>4521684218872</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>ペール用ゴミ袋４５Ｌ白半透明３０枚　Ｐ－５Ｒ</t>
+          <t>ＫＵＫ４５久喜宮代指定袋　可燃４５Ｌ５０枚　手付き</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
-          <t>2023年12月31日</t>
-[...14 lines deleted...]
-          <t>2023年09月01日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>4902393539548</t>
+          <t>4521684233226</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>ＵＨ４４強化ポリ袋４５Ｌ３０Ｐ半透明</t>
+          <t>ＫＧＲ０２手付きポリ袋　柄付き　Ｍサイズ</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
-          <t>2022年12月15日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>4902393539340</t>
+          <t>4539060000553</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>ＵＨ３４強化ポリ３０Ｌ半透明３０枚</t>
+          <t>ＴＹＩ２４豊田市燃やすごみ指定袋小３０枚</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
-          <t>2022年08月15日</t>
-[...14 lines deleted...]
-          <t>2022年05月11日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>4902393507219</t>
+          <t>4995860510478</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>容量表記入り白半透明ごみ袋20L10枚0.018mm　HT21</t>
+          <t>風呂水ポンプも洗える洗たく槽クリーナー</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
-          <t>2022年06月30日</t>
+          <t>2024年12月01日</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t>4995860516685</t>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>風呂水ポンプも洗える洗たく槽クリーナー</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>2021年10月15日</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>4902393507318</t>
+          <t>4901121208169</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>容量表記入り白半透明ごみ袋３０Ｌ１０枚０．０１８ｍｍ　ＨＴ３１</t>
+          <t>ネピア　ネピネピトイレットロール１２ロールシングル</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
-          <t>2022年06月30日</t>
+          <t>2024年04月04日</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>4902393507417</t>
+          <t>4901121267616</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>容量表記入り白半透明ごみ袋４５Ｌ１０枚０．０２０ｍｍ　ＨＴ４１</t>
+          <t>ネピア　ネピネピトイレットロール１２ロールダブル</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
-          <t>2022年06月30日</t>
+          <t>2024年04月04日</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>4902393507929</t>
+          <t>4935904216027</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>容量表記入り白半透明ごみ袋９０Ｌ１０枚０．０２３ｍｍ　ＨＴ９２</t>
+          <t>デオドライＭＯＴＴＡＩＮＡＩシリーズ押入れ用</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
-          <t>2022年06月30日</t>
+          <t>2022年12月02日</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>4902393572590</t>
+          <t>4935904216041</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>ＶＸ５９　ＶＡＬＵＥ４５Ｌ半透明５０枚</t>
+          <t>デオドライＭＯＴＴＡＩＮＡＩシリーズふとん用</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
-          <t>2022年06月28日</t>
-[...14 lines deleted...]
-          <t>2022年05月11日</t>
+          <t>2021年05月19日</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>4902393539449</t>
+          <t>4901435212760</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>UH54強化ポリ袋45L50P半透明</t>
+          <t>安心ローソク立て</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
-          <t>2022年06月15日</t>
-[...14 lines deleted...]
-          <t>2022年05月11日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>4543268101301</t>
+          <t>4904510667851</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>マイクロニードル美容クリーム</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　ピンク</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
-          <t>2026年06月22日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>4543268108607</t>
+          <t>4904510667868</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>ＬＵＬＵＭＩＮＡ朝おはようシートマスク</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　グリーン</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>4976797116704</t>
+          <t>4904510667875</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>ゴミ袋　Ｐ－７０ハイパワー７０型透明１０枚</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｌサイズ　グリーン</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
-          <t>2026年06月19日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>4562351980043</t>
+          <t>4904510996326</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>ＰＡＣＥ４　替刃４ヶ入り</t>
+          <t>ニトリル　極うす手袋　オートミール　内面加工　Мサイズ</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
-          <t>2026年06月17日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>4987176318862</t>
+          <t>4904510996333</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ミライ　超濃縮　部屋干し＆スポーツ　本体</t>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｌ</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>4987176297228</t>
+          <t>4904510997187</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｓサイズ　ピンク</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>4987176297273</t>
+          <t>4904510997194</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ピンク</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>4987176297303</t>
+          <t>4904510997200</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ブルー</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>4987176297310</t>
+          <t>4904510997217</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
+          <t>樹から生まれた手袋グッドネ薄手Ｌブルー</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>4987176297327</t>
+          <t>4906156036237</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
+          <t>デュレックス　潤滑ゼリー　ウォーム</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>4987176297341</t>
+          <t>4906156100228</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
+          <t>クレアラシル　薬用　洗顔フォーム　マイルド</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>4987176297358</t>
+          <t>4906156500653</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
+          <t>フィニッシュ　リンス</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
-          <t>4987176376763</t>
+          <t>4906156501636</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズイージークリップシトラスブリーズ゛</t>
+          <t>フィニッシュリンス</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年08月19日</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>4987176297365</t>
+          <t>4906156602760</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
+          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｍ</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>4987176297389</t>
+          <t>4906156602777</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
+          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｌ</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>4987176297396</t>
+          <t>4906156801637</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
+          <t>ノータッチ　フルーティフレッシュ　詰替え</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>4987176297419</t>
+          <t>4906156802764</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
+          <t>ミューズ　ノータッチ　ピーチローズ　つけかえボトル</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>4987176297426</t>
+          <t>4973202504118</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
+          <t>ベビー清浄綿</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>4987176304605</t>
+          <t>4973202611861</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
+          <t>セフティハンター　厚手大判</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>4987176304612</t>
+          <t>4973512258688</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
+          <t>アラウ．ベビー　ミルキーローション</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>4901316680367</t>
+          <t>4973512259296</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>クロバーラブ　ラブメリー　布補修ボンド　４０ｇ　６８－０３６</t>
+          <t>アラウ．ベビー　ミルキーローション　詰替え</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
-          <t>2026年05月15日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>4901738253828</t>
+          <t>4973512259463</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>シルバー　Ｐ　せんたく糊　７５０ｇ</t>
+          <t>アラウ．ベビー　やわらか消臭仕上げ剤</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
-          <t>2026年05月15日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>4902111754369</t>
+          <t>4973512259487</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>ダヴメン＋ケア（ダヴメンプラスケア）　ボディウォッシュ　クリーンコンフォート　ポンプ</t>
+          <t>アラウ．ベビー　やわらか消臭仕上げ剤　詰替用</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>4906156038101</t>
+          <t>4973512263415</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>ヴィートメン　除毛クリーム　敏感肌用＆アフターケアクリーム</t>
+          <t>ハンドラボ　薬用　泡ハンドソープ　詰替え</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>4973307559815</t>
+          <t>4973512263439</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>竹安全箸　１６．５ｃｍ　すみっコぐらし　学園</t>
+          <t>ハンドラボ　薬用　泡ハンドソープ　本体</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>4973307625916</t>
+          <t>4973512263446</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>不織布子供マスク　ミッキー＆フレンズ</t>
+          <t>ハンドラボ　薬用　泡ハンドソープ</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>4582559943176</t>
+          <t>4973512263897</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ濡れると９９％除菌するドライペーパータオル</t>
+          <t>ＳＡＲＡＹＡ　ウイルス細菌除去スプレー</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
-          <t>2026年05月12日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>4901750211660</t>
+          <t>4973512308499</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>クリネックスソフティホワイト</t>
+          <t>アラウ　洗たく用せっけん</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>4901750251079</t>
+          <t>4973512308581</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>クリネックスシスティブルー</t>
+          <t>アラウ　洗たく用せっけん詰替え</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>4901121263502</t>
+          <t>4973512308741</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>ネピアプレミアムソフトトイレットロール日本の美１．５倍巻８ロールダブル桜</t>
+          <t>アラウ　洗たく用せっけん　詰替え</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
-          <t>2025年08月30日</t>
-[...14 lines deleted...]
-          <t>2025年09月22日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>4902727012433</t>
+          <t>4973512308765</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>ＨＡＮＡＴＡＢＡ２倍巻き１２ＲＳ</t>
+          <t>アラウ　洗たく用せっけんゼラニウム</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
-          <t>2025年05月01日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>4970123092106</t>
+          <t>4973512308772</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>圧倒的に交換回数が減るトイレットペーパーシュシュプリント４ロールダブル２倍巻き</t>
+          <t>アラウ　洗たくせっけん　ゼラニウム　詰替え</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
-          <t>2025年03月31日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>4978554113438</t>
+          <t>4903111253173</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>ピーターラビットソフトパックティシュ１８０組５個パック</t>
+          <t>チャームナップ長時間快適用消臭タイプ</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
-          <t>2025年02月28日</t>
+          <t>2026年08月21日</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>4903301283034</t>
+          <t>4210201347828</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>ソフランプレミアム消臭　アロマソープの香り　つめかえ用　４５０ｍｌ</t>
+          <t>オーラルＢ　ＰＲＯ　６００　ブラックエディション　Ｚ</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
-          <t>2020年02月28日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>4589654890039</t>
+          <t>4543268105187</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>野菜鮮用保存袋</t>
+          <t>クレンジングジェルバーム</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>4901329220918</t>
+          <t>4543268107761</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>無香料おふろの洗剤</t>
+          <t>ナイトモイスチャーローション</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>4906156037487</t>
+          <t>4543268108560</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>ヴィートメン　バスタイム　除毛クリーム</t>
+          <t>ＬＵＬＵＭＩＮＡモーニングモイスチャーローション</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>4906156038231</t>
+          <t>4543268109758</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>ヴィートメン　バスタイム除毛クリーム　しっかり除毛</t>
+          <t>シャルドネ香るシートマスク</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
-          <t>2026年06月23日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>4582400832635</t>
+          <t>4543268110006</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Ｐ’ｓプロポリススパミストウォーター</t>
+          <t>あんずとアゼライン酸フェイス＆ネックマスク</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
-          <t>2026年06月15日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>4571537796538</t>
+          <t>4901234381513</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>リーチ　ポップフロス　シナモン</t>
+          <t>ミーアンドハー　ミルキィグロスジェル</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
-          <t>2026年06月12日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>4902407124432</t>
+          <t>4901234381995</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>スタイルメイト　プリーツ＆フリル　ピシふわミスト　無香料</t>
+          <t>ミーアンドハー　ミルキィグロスジェル　モアシャイン</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
-          <t>2026年06月12日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>4973307539466</t>
+          <t>4902125384811</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>抗菌ウエットシート用フタ　アイムドラえもん</t>
+          <t>かゆらぎ　今昔香　沈香</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
-          <t>2026年06月12日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>4987115545083</t>
+          <t>4902125384835</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>虫コナーズ　アミ戸に貼るタイプ３６６日　無臭タイプ</t>
+          <t>かゆらぎ　今昔香　金木犀</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
-          <t>2026年06月12日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>4513574016163</t>
+          <t>4902125384842</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>ビューア　アロマ　シャンプー</t>
+          <t>かゆらぎ　今昔香　桜</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
-          <t>2026年06月11日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>4973307664007</t>
+          <t>4902125384859</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>デンタルキット　歯ブラシ付　ピカチュウ</t>
+          <t>かゆらぎ　今昔香　緑茶</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
-          <t>2026年06月10日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>4944109318634</t>
+          <t>4902806130607</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>ＹＡＫＥＮＡ＋</t>
+          <t>ゼットフェイス　フェイストレーニング　ミネラルクリーム</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>4580213581320</t>
+          <t>4902806130614</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>舌ブラシＷ１ＲＯＹＡＬＳＴホワイト</t>
+          <t>ゼットフェイス　バイタライジング　ミネラルクリーム</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
-          <t>2026年06月08日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>4987176301468</t>
+          <t>4902806130621</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　清潔なランドリーの香り　詰替え</t>
+          <t>ゼットフェイス　バイタライジング　ミネラルエッセンス</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
-[...14 lines deleted...]
-          <t>2026年06月08日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>4987176301505</t>
+          <t>4973202414042</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　清潔なランドリーの香り　詰替え　特大サイズ</t>
+          <t>うふっと　スウヨタオルふんわり大判ロールタイプ</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
-[...14 lines deleted...]
-          <t>2026年06月08日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>4987176301543</t>
+          <t>4973202703016</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　清潔なランドリーの香り　詰替え　４回分</t>
+          <t>油流し隊</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
-[...14 lines deleted...]
-          <t>2026年06月08日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>4987176301598</t>
+          <t>4901601178920</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　メンクールアクアの香り　詰替え　特大サイズ</t>
+          <t>ＫＫ　ソフトスパチュラ</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="D277" s="0" t="inlineStr">
         <is>
-          <t>4987176386557</t>
+          <t>4901601188202</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ消臭＋除菌プレミアムメンクールアクアの香りつめかえ特大サイズ</t>
+          <t>ＤＨ８２３６　ＫＫ　シリコーンソフトスパチュラ</t>
         </is>
       </c>
       <c r="F277" s="0" t="inlineStr">
         <is>
-          <t>2026年06月08日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>4987176301604</t>
+          <t>4901601213775</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　メンクールアクアの香り　詰替え　４回分</t>
+          <t>軽いフライパン（ＩＨ対応）　２６ＣＭ</t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
-          <t>4987176386540</t>
+          <t>4901601189360</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ消臭＋除菌プレミアムメンクールアクアの香りつめかえ用４回分</t>
+          <t>ＤＷ５７０１　Ｎ　軽いフライパン（ＩＨ対応）　２６ｃｍ</t>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
-          <t>2026年06月08日</t>
+          <t>2026年07月20日</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>4987176301628</t>
+          <t>4901601213805</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　詰替え　特大サイズ</t>
+          <t>軽いフライパン（ＩＨ対応）　３２ｃｍ</t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
-          <t>4987176386489</t>
+          <t>4901601189391</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ消臭＋除菌プレミアム無香料つめかえ特大サイズ</t>
+          <t>ＤＷ５７０４　Ｎ　軽いフライパン（ＩＨ対応）　３２ｃｍ</t>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
-          <t>2026年06月08日</t>
+          <t>2026年07月20日</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>4987176301680</t>
+          <t>4904070062684</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　詰替え　４回分</t>
+          <t>日本酒のラクうるジェルクリーム</t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="D280" s="0" t="inlineStr">
         <is>
-          <t>4987176386465</t>
+          <t>4904070080305</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ消臭＋除菌プレミアム無香料つめかえ用４回分</t>
+          <t>日本酒のオールインワンジェルクリーム</t>
         </is>
       </c>
       <c r="F280" s="0" t="inlineStr">
         <is>
-          <t>2026年06月08日</t>
+          <t>2026年08月03日</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>4987176301710</t>
+          <t>4901329220918</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　詰替え</t>
+          <t>無香料おふろの洗剤</t>
         </is>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
-[...14 lines deleted...]
-          <t>2026年06月08日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
           <t>2026年06月16日</t>
-        </is>
-[...16475 lines deleted...]
-          <t>2026年04月28日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>