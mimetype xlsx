--- v1 (2026-02-18)
+++ v2 (2026-04-17)
@@ -77,1298 +77,3593 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>JANコード</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>商品名</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4987176062307</t>
+          <t>4560452210458</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>アリエールジェルボール４Ｄ　微香　本体　１２個</t>
+          <t>薬用ハニッククリームノンステイン　８５ｇ</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4987176284426</t>
+          <t>4582400832642</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボールプロパワー超抗菌　本体</t>
+          <t>Ｐ’ｓモイスチャースパミストウォーター</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4987176284471</t>
+          <t>4570084521372</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボール　プロ　部屋干し用　本体</t>
+          <t>泡立ちコゲ取りスポンジ</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4987176284648</t>
+          <t>4987246641203</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボール　プロ　本体</t>
+          <t>バイオティーン　マウスウォッシュ</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4987176292384</t>
+          <t>4973307573071</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　本体</t>
+          <t>不織布マスク　チップ＆デール</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4987176292377</t>
+          <t>4972525020763</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　本体</t>
+          <t>匠の技グルーミングキットＳＢ</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4973307572333</t>
+          <t>4972525512923</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>竹安全箸　１６．５ｃｍ　パウ・パトロール</t>
+          <t>キャッチャーツメキリ＆ツメブラシセット</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4901957410132</t>
+          <t>4936201107773</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>レッグオン　男のかかとケアＢＫ　１足</t>
+          <t>ロッシモイストエイド　馬油ナチュラルミルクローション</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4903301239024</t>
+          <t>4987067826308</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　本体</t>
+          <t>ホッカイロ　貼らないレギュラー</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4901080696014</t>
+          <t>4936613072096</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>モンダミン口内バリアＪｒ．</t>
+          <t>国産良品毎日あんしん綿棒１００本袋（１本包装）</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4903301326434</t>
+          <t>4547638001550</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）泡で出てくる薬用デオドラントボディソープ　ハーバルソープの香り　本体</t>
+          <t>リブニット指出し裏起毛手袋</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4570118198730</t>
+          <t>4901730180054</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>カルビー　ポテトチップス　除菌アルコールウェットティシュ</t>
+          <t>ジョンソンベビーローション　無香料</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4973307644092</t>
+          <t>4902806123388</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>不織布子供マスク　ノンタン</t>
+          <t>ギャツビー　プレミアムタイプ　デオドラント　ボディウォッシュ　詰替え</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4524963010808</t>
+          <t>4582470221292</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>洗剤能力ＰＲＯ　濃縮タイプ２０Ｌ</t>
+          <t>ふんわり手口ふき水９９％　８０枚</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4580131000316</t>
+          <t>4901070712083</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>電子レンジ用除菌クリーナー２０枚</t>
+          <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｍサイズ　パールホワイト</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4902050444611</t>
+          <t>4901070712106</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>ランドリークラブ　洗濯槽クリーナー</t>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｓ　ピンク</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4901121210001</t>
+          <t>4901070712113</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>ネピアプレミアムソフトトイレットロール１．８倍巻１２ロールシングル１００Ｍ</t>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｍ　ピンク</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4902135670195</t>
+          <t>4901070712137</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>ＦＡ　ファインフレグランス　シエル８４０Ｍ替</t>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｌ　グリーン</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4984824776104</t>
+          <t>4901070712212</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>ＳＧアルカリ単４×１０Ｐ　ＬＲ０３ＲＪ／１０ＳＷ</t>
+          <t>ファミリー　ビニール中厚手　ライフデザイン　Ｓ　グレー</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4957589135929</t>
+          <t>4901070712236</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>ホカロン吸湿発熱裏起毛スベリ止め大ロゴ</t>
+          <t>ファミリー　ビニール中厚手　ライフデザイン　Ｌ　グレー</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4957589883721</t>
+          <t>4901070722389</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>やわらかニット手袋ボーダー黒</t>
+          <t>ファミリー　ビニールうす手　指先抗ウイルス加工　Ｓ　ピンク</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4964596701245</t>
+          <t>4901070722396</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>サナ　ラクトステップ　クレンジングバーム</t>
+          <t>ファミリー　ビニールうす手　指先抗ウイルス加工　Ｍ　ピンク</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4957589000845</t>
+          <t>4901070722419</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ホカロンのびのび発熱</t>
+          <t>ファミリー　ビニールうす手　指先抗ウイルス加工　Ｌ　グリーン</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4547638007675</t>
+          <t>4901070722426</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>ネックウォーマーソフトボアリバーシブル</t>
+          <t>ファミリー　ビニールうす手　指先抗ウイルス加工　Ｍ　３双パック（ピンク２双・グリーン１双）</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4957589102877</t>
+          <t>4901070760374</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>ホカロン２ＷＡＹネック＆ボディウォーマー黒</t>
+          <t>使いきり手袋　ポリエチレン　極うす手　Ｍサイズ　半透明　１００枚</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4957589000715</t>
+          <t>4901070760398</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>発熱スマホ対応スベリ止め指先ホカロン</t>
+          <t>使いきり手袋　ビニール　極うす手　炊事・掃除用　Ｓサイズ　半透明</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4973307476020</t>
+          <t>4901070760404</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>竹箸　２１ｃｍ　となりのトトロ</t>
+          <t>使いきり手袋　ビニール　極うす手　Ｍサイズ　　半透明　１００枚</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4902135672823</t>
+          <t>4901070760411</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>ファーファ　ファインフレグランスシエル　特大　詰替</t>
+          <t>使いきり手袋　ビニール　極うす手　炊事・掃除用　Ｌサイズ　半透明</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年02月17日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4973307452482</t>
+          <t>4901070760725</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>歯ブラシ　小学生用　マイメロディ　ハピネスガール</t>
+          <t>ファミリー　お料理にぴったり手袋　ＳＭサイズ　半透明　１００枚</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4987067829507</t>
+          <t>4901603025666</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　ぬくぬく日和　貼らないミニ</t>
+          <t>サンホイルフライパン用厚手</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4987067843305</t>
+          <t>4901987200819</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>ぬくぬく当番　くつ用</t>
+          <t>ペーパーホイル</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4987176292698</t>
+          <t>4902111773407</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　本体</t>
+          <t>ダウ゛　ディープピュア　クリーミー泡洗顔料</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4901525010276</t>
+          <t>4903301182900</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>スキンライフ　薬用化粧水</t>
+          <t>クリニカ　ハミガキ　マイルドミント　横型</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4973307436055</t>
+          <t>4903301186403</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>救急ばんそうこう　Ｍサイズ　トミカ</t>
+          <t>ホワイト＆ホワイト　ライオン</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4956810805044</t>
+          <t>4903301205647</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>ＣＵＴＴＩＮＧ　まな板シート</t>
+          <t>クリニカ　ライオン　フレッシュミント　縦型</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4901616214842</t>
+          <t>4903301205753</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>ＤＯクリアこどもハブラシ仕上げ磨き用</t>
+          <t>クリニカ　エナメルパール　ホワイトフローラルミント</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4987067828104</t>
+          <t>4903301205760</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　靴下用</t>
+          <t>クリニカ　エナメルパール　フレッシュシトラスミント</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4957589065608</t>
+          <t>4903301325321</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>ニット手袋五指雪柄</t>
+          <t>デンター　システマ　ハミガキ　縦型</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4987176203168</t>
+          <t>4903301362913</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>パンパース　肌へのいちばん　たっちパンツ　スーパージャンボ　Ｍ</t>
+          <t>ＯＣＨ－ＴＵＮＥ（オクチューン）ハミガキ　ＦＡＳＴ　ブルーリフレッシュミント</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4903301353317</t>
+          <t>4903301362920</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　アロマリッチ　ジュリエット　つめかえ用ウルトラジャンボ　１５２０ｍｌ</t>
+          <t>ＯＣＨ－ＴＵＮＥ（オクチューン）ハミガキ　ＳＬＯＷ　ハーバルリラックスミント</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4987176312273</t>
+          <t>4903301365570</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>レノア超消臭１ｗｅｅｋ夜干し用アクアナイトシャボンの香りつめかえ用特大サイズ</t>
+          <t>トップ　クリアリキッド　抗菌　つめかえ用　超特大</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4902135328737</t>
+          <t>4903301375364</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ファーファファインフレグランス　シエル　詰替　５００ＭＬ</t>
+          <t>ＮＡＮＯＸ　ｏｎｅ　洗浄プラス　本体大</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4902135328751</t>
+          <t>4903301375449</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>ファーファファインフレグランス　シエル６００Ｍ本体</t>
+          <t>ＮＡＮＯＸ　ｏｎｅ　ニオイ専用　本体大</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4902135411347</t>
+          <t>4903301375470</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>ファーファファインフレグランス　ファブリックミスト　オム３００Ｍ本体</t>
+          <t>ライオン　ＮＡＮＯＸ　ｏｎｅ　ＰＲＯ　本体大</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4902135411361</t>
+          <t>4903301762522</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>ファーファ　ファインフレグランス　ファブリックミスト　ボーテ３００ｍｌ本体</t>
+          <t>キシリデントライオン</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4902135113531</t>
+          <t>4903301794387</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>ファーファファインフレグランス　オム本体</t>
+          <t>キシリデントライオン　こどもハミガキ</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4902135670133</t>
+          <t>4904510556865</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>ＦＡ　ファインフレグランス　オム８４０Ｍ替</t>
+          <t>ニトリル極うす手袋　パウダーフリー　ＳＳ</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4973512258367</t>
+          <t>4904510556872</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>アラウ　泡ボディソープ　詰替　４５０ＭＬ</t>
+          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｓ</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4901525006644</t>
+          <t>4904510556889</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>お湯物語　贅沢泡とろ　入浴料　ジュエリーローズの香り</t>
+          <t>ニトリル極うす手袋　パウダーフリー　Ｍ</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4901525005203</t>
+          <t>4904510556896</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>お湯物語　贅沢泡とろ　入浴料　スリーピングアロマの香り</t>
+          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｌ</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4987176228659</t>
+          <t>4904510669633</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　シトラス＆ヴァーベナの香りつめかえ用超特大サイズ</t>
+          <t>ビニール極うす手袋　パウダーフリー　Ｌサイズ</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4987176228789</t>
+          <t>4904510994018</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　シトラス＆ヴァーベナの香りつめかえ用</t>
+          <t>ポリエチレン手袋　外エンボス　Ｓサイズ</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4902135122908</t>
+          <t>4904510994025</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>メイク　ア　ニューハビット　ブラックミント薬用</t>
+          <t>ポリエチレン手袋　外エンボス　Ｍサイズ</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4902899455120</t>
+          <t>4904510994032</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>オンパックス　スリッパつま先用５Ｐ</t>
+          <t>ポリエチレン手袋　外エンボス　Ｌサイズ</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4987176273192</t>
+          <t>4904510996319</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ホワイトフローラル　本体</t>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｓ</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4987176293985</t>
+          <t>4904510996326</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>レノア　アロマジュエル　ミスティローズ＆フローラルの香り　本体</t>
+          <t>ニトリル極うす手袋オートミール内面加工М</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4987176293992</t>
+          <t>4904510996333</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>レノア　アロマジュエル　パステルフローラル＆ブロッサムの香り　本体</t>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｌ</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4987176294012</t>
+          <t>4961161114110</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>レノア　アロマジュエル　ブルーミングブロッサムの香り　本体</t>
+          <t>東工薬　Ａベンジン丸ポリ　５００ｍＬ</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4987176242259</t>
+          <t>4964596700170</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　アンティークローズ＆フローラルの香り　詰替え　超特大サイズ</t>
+          <t>サナ　ニューボーン　ラスティングＷブロウＥＸ　Ｎ　０２</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4987176253934</t>
+          <t>4971910122655</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ベルガモットウッド</t>
+          <t>布粘着テープ　ＮＯ．６０００Ｎ　５０ＭＭ×２５Ｍ</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4901559215555</t>
+          <t>4971910161524</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>いい湯旅立ち　納涼にごり湯夏祭り</t>
+          <t>布粘着テープＮＯ．６２００</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4902407124357</t>
+          <t>4987176271204</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>スタイルメイト　布製品の消臭・ダニよけミスト　つめかえパウチ３００ｍＬ</t>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　ゴールド　２ｉｎ１　シャンプー　ポンプ</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4901559224625</t>
+          <t>4987176301680</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>ＨＥＲＳバスラボボトル　濃厚マスカットの香り６００ｇ</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　詰替え　４回分</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4944109316371</t>
+          <t>4543268108614</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>お掃除スリッパカバー５足組（１０枚入）</t>
+          <t>ＬＵＬＵＭＩＮＡ夜おやすみシートマスク</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4987046870155</t>
+          <t>4901730181150</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>レディース加美乃素トリートメント</t>
+          <t>ジョンソンボディケア　プレミアムローション　シルキーベリー</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4901070760978</t>
+          <t>4901417722645</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　プレミアムプロテクト　ビニール中厚手　Ｌ　ブラックシフォンピンク</t>
+          <t>いち髪　濃密Ｗ保湿ケアコンディショナー詰替用２回分</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4904585042102</t>
+          <t>4902144213734</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>リフレ　はくパンツＢＩＧ　４Ｌサイズ</t>
+          <t>ちいかわプリントロール１２ロールダブル</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4906156800579</t>
+          <t>4902144283690</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>泡ミューズ　オリジナル　大型　詰替</t>
+          <t>やわらかサークル　１２ロールシングル</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4995860518016</t>
+          <t>4902144613695</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>虫よけビーズ２　１８０日用ハッカの香り</t>
+          <t>やわらかサークル トイレットペーパー 12ロール ダブル</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4964596701412</t>
+          <t>4902144213727</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>サナ　ピュアテクトＡＣ　薬用プロテクトクリーム</t>
+          <t>ひつじのショーン　１２Ｒダブル</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4902806125825</t>
+          <t>4902144152217</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>ルシードエル　＃質感再整トリートメント　つめかえ用</t>
+          <t>兵庫の紙ワンタッチコアレス１ロールシングル</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4902135670218</t>
+          <t>4902144170686</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>ＦＡ　ファインフレグランス　ボーテ８４０Ｍ替</t>
+          <t>Ｑコアレス１３０Ｍ６ロールシングル</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4957589083237</t>
+          <t>4902144180685</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>オールウェルシツナイネコフィッシュパウダー１．６ｋｇ</t>
+          <t>Ｑコアレス　６５Ｍ　６ＲＷ</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4995860518030</t>
+          <t>4902144193012</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>虫よけビーズ２つめかえ用ハッカの香り</t>
+          <t>ワンタッチコアレス　１ロール　１３０ｍシングル</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="0" t="inlineStr">
+        <is>
+          <t>4902144491347</t>
+        </is>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>Ｑロマンスタッチ　２７．５Ｍ　１２Ｒダブル</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="0" t="inlineStr">
+        <is>
+          <t>4945613113067</t>
+        </is>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>ワンタッチコアレス トイレットペーパー 130m 6ロール シングル</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="0" t="inlineStr">
+        <is>
+          <t>4902144411222</t>
+        </is>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>hanauta はなうた プリント トイレットペーパー 18ロール ダブル</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="0" t="inlineStr">
+        <is>
+          <t>4902144471226</t>
+        </is>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>ハナウタ　プリント　１２ロール　ダブル</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="0" t="inlineStr">
+        <is>
+          <t>4902144481225</t>
+        </is>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>Ｑさくらハナウタ　プリント２５Ｍ×１２ＲＷ</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="0" t="inlineStr">
+        <is>
+          <t>4902144481232</t>
+        </is>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>つぼみｈａｎａｕｔａプリント　１２Ｒダブル</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="0" t="inlineStr">
+        <is>
+          <t>4902144811299</t>
+        </is>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>抗菌タオルペーパー ソフトなぎ 200枚</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="0" t="inlineStr">
+        <is>
+          <t>4901422351199</t>
+        </is>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）調理パック</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="0" t="inlineStr">
+        <is>
+          <t>4902144131182</t>
+        </is>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>都市の森　５０ＭＳ</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="0" t="inlineStr">
+        <is>
+          <t>4902144203742</t>
+        </is>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>ＭＴプリント　ダブル</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="0" t="inlineStr">
+        <is>
+          <t>4902144233725</t>
+        </is>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>ひつじのショーン　１２Ｒダブル</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="0" t="inlineStr">
+        <is>
+          <t>4902144243731</t>
+        </is>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>ちいかわ　プリントロール　ダブル</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="0" t="inlineStr">
+        <is>
+          <t>4902144331346</t>
+        </is>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>ロマンスタッチ　ダブル</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="0" t="inlineStr">
+        <is>
+          <t>4902144340683</t>
+        </is>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>コアレス１３０Ｍ　シングル</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="0" t="inlineStr">
+        <is>
+          <t>4902144372172</t>
+        </is>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>ワンタッチコアレス２００Ｍシングル</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="0" t="inlineStr">
+        <is>
+          <t>4902144381402</t>
+        </is>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>グリーンハナウタ　シングル</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="0" t="inlineStr">
+        <is>
+          <t>4902144411413</t>
+        </is>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>ピンクハナウタ　ダブル</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="0" t="inlineStr">
+        <is>
+          <t>4902144481188</t>
+        </is>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>都市の森　２５ＭＷ</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="0" t="inlineStr">
+        <is>
+          <t>4902144583011</t>
+        </is>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>業務用ワンタッチコアレス１７０　シングル</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="0" t="inlineStr">
+        <is>
+          <t>4902144601227</t>
+        </is>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>ＨＡＮＡＵＴＡプリントダブル</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="0" t="inlineStr">
+        <is>
+          <t>4902144661290</t>
+        </is>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>ソフトなぎ　１００Ｍ　１０７ｍｍ　シングル　１ロール</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="0" t="inlineStr">
+        <is>
+          <t>4902144662228</t>
+        </is>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>ロングロール　ロングライフダブル</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="0" t="inlineStr">
+        <is>
+          <t>4902144663645</t>
+        </is>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>ＴＯＷＡＮＯＷＡ　１０７ＭＭ＊５５Ｍ</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="0" t="inlineStr">
+        <is>
+          <t>4902144673644</t>
+        </is>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>ＴＯＷＡＮＯＷＡ　１０７ＭＭ＊２７．５</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="0" t="inlineStr">
+        <is>
+          <t>4902144682226</t>
+        </is>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>ロングロール　ロングライフシングル</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="0" t="inlineStr">
+        <is>
+          <t>4902144683636</t>
+        </is>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>ハッピィファミリー　レギュラー　シングル</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="0" t="inlineStr">
+        <is>
+          <t>4902144693635</t>
+        </is>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>ハッピィファミリー　レギュラー　ダブル</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="0" t="inlineStr">
+        <is>
+          <t>4902144713012</t>
+        </is>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>ワンタッチコアレス１３０М　４８ロール入</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="0" t="inlineStr">
+        <is>
+          <t>4902144791225</t>
+        </is>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>２倍巻ハナウタプリント　ダブル</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="0" t="inlineStr">
+        <is>
+          <t>4902144801221</t>
+        </is>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>ハナウタプリント　Ｗ</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="0" t="inlineStr">
+        <is>
+          <t>4902144811220</t>
+        </is>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <t>さくらハナウタプリント　Ｗ</t>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="0" t="inlineStr">
+        <is>
+          <t>4902144822233</t>
+        </is>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <t>つぼみハナウタプリント　Ｗ</t>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="0" t="inlineStr">
+        <is>
+          <t>4902144831228</t>
+        </is>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <t>ハナウタプリント　Ｗ</t>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="0" t="inlineStr">
+        <is>
+          <t>4902144853015</t>
+        </is>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <t>ワンタッチコアレス１３０Ｍ　シングル</t>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="0" t="inlineStr">
+        <is>
+          <t>4902144871187</t>
+        </is>
+      </c>
+      <c r="B110" s="0" t="inlineStr">
+        <is>
+          <t>都市の森シングル</t>
+        </is>
+      </c>
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="0" t="inlineStr">
+        <is>
+          <t>4902144881186</t>
+        </is>
+      </c>
+      <c r="B111" s="0" t="inlineStr">
+        <is>
+          <t>都市の森　ダブル</t>
+        </is>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="0" t="inlineStr">
+        <is>
+          <t>4902144882213</t>
+        </is>
+      </c>
+      <c r="B112" s="0" t="inlineStr">
+        <is>
+          <t>兵庫の紙ワンタッチコアレス　シングル</t>
+        </is>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="0" t="inlineStr">
+        <is>
+          <t>4902144883012</t>
+        </is>
+      </c>
+      <c r="B113" s="0" t="inlineStr">
+        <is>
+          <t>ワンタッチコアレス　１３０Ｍ　シングル</t>
+        </is>
+      </c>
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="0" t="inlineStr">
+        <is>
+          <t>4902144914105</t>
+        </is>
+      </c>
+      <c r="B114" s="0" t="inlineStr">
+        <is>
+          <t>ＭＥＧＡＰＡＣＫ１００ｍ</t>
+        </is>
+      </c>
+      <c r="C114" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="0" t="inlineStr">
+        <is>
+          <t>4902144924104</t>
+        </is>
+      </c>
+      <c r="B115" s="0" t="inlineStr">
+        <is>
+          <t>ＭＥＧＡＰＡＣＫ１００ｍ１８Ｗ</t>
+        </is>
+      </c>
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="0" t="inlineStr">
+        <is>
+          <t>4904601980654</t>
+        </is>
+      </c>
+      <c r="B116" s="0" t="inlineStr">
+        <is>
+          <t>カジピタ炭ｄｅととのう冷蔵庫マット　ドアポケット用</t>
+        </is>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="0" t="inlineStr">
+        <is>
+          <t>4904601980661</t>
+        </is>
+      </c>
+      <c r="B117" s="0" t="inlineStr">
+        <is>
+          <t>カジピタ炭ｄｅととのう冷蔵庫マット　棚／野菜室用</t>
+        </is>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="0" t="inlineStr">
+        <is>
+          <t>4904601999571</t>
+        </is>
+      </c>
+      <c r="B118" s="0" t="inlineStr">
+        <is>
+          <t>ミナラーク　ヒアルロン酸ｉｎからだふきタオル本体</t>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="0" t="inlineStr">
+        <is>
+          <t>4904601999588</t>
+        </is>
+      </c>
+      <c r="B119" s="0" t="inlineStr">
+        <is>
+          <t>ミナラーク　ヒアルロン酸ｉｎからだふきタオル詰め替え用</t>
+        </is>
+      </c>
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="0" t="inlineStr">
+        <is>
+          <t>4987176100900</t>
+        </is>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　瞬間うるおい補給トリートメントウォーター</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="0" t="inlineStr">
+        <is>
+          <t>4987176237590</t>
+        </is>
+      </c>
+      <c r="B121" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　美容液ヘアミルク</t>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="0" t="inlineStr">
+        <is>
+          <t>4903111526727</t>
+        </is>
+      </c>
+      <c r="B122" s="0" t="inlineStr">
+        <is>
+          <t>ライフリーすっきりスタイルパンツピンクＬ</t>
+        </is>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="0" t="inlineStr">
+        <is>
+          <t>4903111527625</t>
+        </is>
+      </c>
+      <c r="B123" s="0" t="inlineStr">
+        <is>
+          <t>ライフリーすっきりスタイルパンツブルーＬ</t>
+        </is>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="0" t="inlineStr">
+        <is>
+          <t>4901609015388</t>
+        </is>
+      </c>
+      <c r="B124" s="0" t="inlineStr">
+        <is>
+          <t>グレード　消臭センサー＆スプレー　フレッシュフローラル　つけかえ用２個パック</t>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="0" t="inlineStr">
+        <is>
+          <t>4570118118844</t>
+        </is>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
+        <is>
+          <t>びっくらたまご　お風呂でポケモンつり　～つりあげろ！水辺のポケモン！～</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="0" t="inlineStr">
+        <is>
+          <t>4891228312190</t>
+        </is>
+      </c>
+      <c r="B126" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　敏感肌用　ホルダー（刃付き＋替刃１コ）</t>
+        </is>
+      </c>
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="0" t="inlineStr">
+        <is>
+          <t>4891228312213</t>
+        </is>
+      </c>
+      <c r="B127" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　しっとり肌　ホルダー（刃付き＋替刃１コ）</t>
+        </is>
+      </c>
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="0" t="inlineStr">
+        <is>
+          <t>4891228312244</t>
+        </is>
+      </c>
+      <c r="B128" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　敏感肌用　替刃</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="0" t="inlineStr">
+        <is>
+          <t>4891228312251</t>
+        </is>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　しっとり肌　替刃</t>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="0" t="inlineStr">
+        <is>
+          <t>4891228312268</t>
+        </is>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　もっちり肌　替刃</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="0" t="inlineStr">
+        <is>
+          <t>4891228312282</t>
+        </is>
+      </c>
+      <c r="B131" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　バラエティパック　替刃</t>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="0" t="inlineStr">
+        <is>
+          <t>4891228312305</t>
+        </is>
+      </c>
+      <c r="B132" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　もっちり肌　スリムホルダー（刃付き＋替刃１コ）</t>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="0" t="inlineStr">
+        <is>
+          <t>4891228320423</t>
+        </is>
+      </c>
+      <c r="B133" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　普通肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="0" t="inlineStr">
+        <is>
+          <t>4891228320430</t>
+        </is>
+      </c>
+      <c r="B134" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　普通肌　コンボパック（本体＋刃５コ）</t>
+        </is>
+      </c>
+      <c r="C134" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="0" t="inlineStr">
+        <is>
+          <t>4891228320447</t>
+        </is>
+      </c>
+      <c r="B135" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="0" t="inlineStr">
+        <is>
+          <t>4891228320454</t>
+        </is>
+      </c>
+      <c r="B136" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="0" t="inlineStr">
+        <is>
+          <t>4891228320461</t>
+        </is>
+      </c>
+      <c r="B137" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C137" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="0" t="inlineStr">
+        <is>
+          <t>4891228320478</t>
+        </is>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　敏感肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="0" t="inlineStr">
+        <is>
+          <t>4891228320485</t>
+        </is>
+      </c>
+      <c r="B139" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　敏感肌　コンボパック（本体＋刃５コ）</t>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="0" t="inlineStr">
+        <is>
+          <t>4891228320492</t>
+        </is>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="0" t="inlineStr">
+        <is>
+          <t>4891228320508</t>
+        </is>
+      </c>
+      <c r="B141" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C141" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="0" t="inlineStr">
+        <is>
+          <t>4891228320515</t>
+        </is>
+      </c>
+      <c r="B142" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C142" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="0" t="inlineStr">
+        <is>
+          <t>4891228320522</t>
+        </is>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　普通肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="0" t="inlineStr">
+        <is>
+          <t>4891228320539</t>
+        </is>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　普通肌　コンボパック（本体＋刃５コ）</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="0" t="inlineStr">
+        <is>
+          <t>4891228320546</t>
+        </is>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="0" t="inlineStr">
+        <is>
+          <t>4891228320553</t>
+        </is>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="0" t="inlineStr">
+        <is>
+          <t>4891228320560</t>
+        </is>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="0" t="inlineStr">
+        <is>
+          <t>4891228320577</t>
+        </is>
+      </c>
+      <c r="B148" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　敏感肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="0" t="inlineStr">
+        <is>
+          <t>4891228320584</t>
+        </is>
+      </c>
+      <c r="B149" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　敏感肌　コンボパック（本体＋刃５コ）</t>
+        </is>
+      </c>
+      <c r="C149" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="0" t="inlineStr">
+        <is>
+          <t>4891228320591</t>
+        </is>
+      </c>
+      <c r="B150" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="0" t="inlineStr">
+        <is>
+          <t>4891228320607</t>
+        </is>
+      </c>
+      <c r="B151" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C151" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="0" t="inlineStr">
+        <is>
+          <t>4891228320614</t>
+        </is>
+      </c>
+      <c r="B152" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C152" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="0" t="inlineStr">
+        <is>
+          <t>4891228320621</t>
+        </is>
+      </c>
+      <c r="B153" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　普通肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C153" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="0" t="inlineStr">
+        <is>
+          <t>4891228320638</t>
+        </is>
+      </c>
+      <c r="B154" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C154" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="0" t="inlineStr">
+        <is>
+          <t>4891228320645</t>
+        </is>
+      </c>
+      <c r="B155" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　敏感肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C155" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="0" t="inlineStr">
+        <is>
+          <t>4891228320652</t>
+        </is>
+      </c>
+      <c r="B156" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C156" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="0" t="inlineStr">
+        <is>
+          <t>4891228320966</t>
+        </is>
+      </c>
+      <c r="B157" s="0" t="inlineStr">
+        <is>
+          <t>シック　イントゥイション　つや肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C157" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="0" t="inlineStr">
+        <is>
+          <t>4891228320973</t>
+        </is>
+      </c>
+      <c r="B158" s="0" t="inlineStr">
+        <is>
+          <t>シック　イントゥイション　つや肌　替刃</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="0" t="inlineStr">
+        <is>
+          <t>4891228321345</t>
+        </is>
+      </c>
+      <c r="B159" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="0" t="inlineStr">
+        <is>
+          <t>4891228321352</t>
+        </is>
+      </c>
+      <c r="B160" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C160" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="0" t="inlineStr">
+        <is>
+          <t>4903301364429</t>
+        </is>
+      </c>
+      <c r="B161" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用特大サイズ</t>
+        </is>
+      </c>
+      <c r="C161" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="0" t="inlineStr">
+        <is>
+          <t>4903301364733</t>
+        </is>
+      </c>
+      <c r="B162" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用大型サイズ</t>
+        </is>
+      </c>
+      <c r="C162" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="0" t="inlineStr">
+        <is>
+          <t>4903301364870</t>
+        </is>
+      </c>
+      <c r="B163" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　特大サイズ　１０２０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C163" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="0" t="inlineStr">
+        <is>
+          <t>4987176312396</t>
+        </is>
+      </c>
+      <c r="B164" s="0" t="inlineStr">
+        <is>
+          <t>レノア　超消臭　１ｗｅｅｋ　みずみずしく香るフローラル＆ピーチの香り　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C164" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="0" t="inlineStr">
+        <is>
+          <t>4903111352500</t>
+        </is>
+      </c>
+      <c r="B165" s="0" t="inlineStr">
+        <is>
+          <t>ソフィふわごこち快適ロング</t>
+        </is>
+      </c>
+      <c r="C165" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="0" t="inlineStr">
+        <is>
+          <t>4901525010924</t>
+        </is>
+      </c>
+      <c r="B166" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　赤箱</t>
+        </is>
+      </c>
+      <c r="C166" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="0" t="inlineStr">
+        <is>
+          <t>4547638007675</t>
+        </is>
+      </c>
+      <c r="B167" s="0" t="inlineStr">
+        <is>
+          <t>ネックウォーマーソフトボアリバーシブル</t>
+        </is>
+      </c>
+      <c r="C167" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="0" t="inlineStr">
+        <is>
+          <t>4957589000715</t>
+        </is>
+      </c>
+      <c r="B168" s="0" t="inlineStr">
+        <is>
+          <t>発熱スマホ対応スベリ止め指先ホカロン</t>
+        </is>
+      </c>
+      <c r="C168" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="0" t="inlineStr">
+        <is>
+          <t>4957589000845</t>
+        </is>
+      </c>
+      <c r="B169" s="0" t="inlineStr">
+        <is>
+          <t>ホカロンのびのび発熱</t>
+        </is>
+      </c>
+      <c r="C169" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="0" t="inlineStr">
+        <is>
+          <t>4957589102877</t>
+        </is>
+      </c>
+      <c r="B170" s="0" t="inlineStr">
+        <is>
+          <t>ホカロン２ＷＡＹネック＆ボディウォーマー黒</t>
+        </is>
+      </c>
+      <c r="C170" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="0" t="inlineStr">
+        <is>
+          <t>4957589135929</t>
+        </is>
+      </c>
+      <c r="B171" s="0" t="inlineStr">
+        <is>
+          <t>ホカロン吸湿発熱裏起毛スベリ止め大ロゴ</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="0" t="inlineStr">
+        <is>
+          <t>4987072029619</t>
+        </is>
+      </c>
+      <c r="B172" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　やすらぎそよぐラベンダー</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="0" t="inlineStr">
+        <is>
+          <t>4987072056981</t>
+        </is>
+      </c>
+      <c r="B173" s="0" t="inlineStr">
+        <is>
+          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ　つけ替用</t>
+        </is>
+      </c>
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="0" t="inlineStr">
+        <is>
+          <t>4901872469178</t>
+        </is>
+      </c>
+      <c r="B174" s="0" t="inlineStr">
+        <is>
+          <t>エージーデオ２４メン　メンズデオドラントスプレーＮ（無香性）</t>
+        </is>
+      </c>
+      <c r="C174" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="0" t="inlineStr">
+        <is>
+          <t>4902424447736</t>
+        </is>
+      </c>
+      <c r="B175" s="0" t="inlineStr">
+        <is>
+          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="0" t="inlineStr">
+        <is>
+          <t>4902424447743</t>
+        </is>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>虫よけバリアブラック３Ｘパワーアミ戸用１年</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="0" t="inlineStr">
+        <is>
+          <t>4901080508713</t>
+        </is>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ストロングミント　１０８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="0" t="inlineStr">
+        <is>
+          <t>4902135113531</t>
+        </is>
+      </c>
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <t>ファーファファインフレグランス　オム本体</t>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="0" t="inlineStr">
+        <is>
+          <t>4902135670195</t>
+        </is>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>ＦＡ　ファインフレグランス　シエル８４０Ｍ替</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="0" t="inlineStr">
+        <is>
+          <t>4902895043147</t>
+        </is>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>ナチュラルオフ　洗浄成分ゼロ洗顔ジェル</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="0" t="inlineStr">
+        <is>
+          <t>4936201103560</t>
+        </is>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>ロッシベビー　ワセリンピュアＮ</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="0" t="inlineStr">
+        <is>
+          <t>4902135146614</t>
+        </is>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ フリー＆　超コン液体洗剤無香料　詰替　８００ｇ</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="0" t="inlineStr">
+        <is>
+          <t>4891228312206</t>
+        </is>
+      </c>
+      <c r="B183" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　敏感肌用　ホルダー（刃付き）お試し用</t>
+        </is>
+      </c>
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="0" t="inlineStr">
+        <is>
+          <t>4547691788542</t>
+        </is>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>貼らないカイロ　鬼熱レギュラー</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="0" t="inlineStr">
+        <is>
+          <t>4547691795465</t>
+        </is>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>貼らないカイロ　鬼熱レギュラー</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="0" t="inlineStr">
+        <is>
+          <t>4571621442716</t>
+        </is>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>お疲れさまです粒々ホットアイマスク　ラベンダーの香り</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="0" t="inlineStr">
+        <is>
+          <t>4571621446110</t>
+        </is>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>お疲れさまですホットＡｎｉｍａｌアイマスク　ネコ　ゆずの香り</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="0" t="inlineStr">
+        <is>
+          <t>4901548252066</t>
+        </is>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>巻きポカ　足首用　本体</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="0" t="inlineStr">
+        <is>
+          <t>4901548600621</t>
+        </is>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>足の冷えない不思議な靴下　レギュラーソックス　厚手　フリーサイズ　２３－２７ｃｍ　ブラック</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="0" t="inlineStr">
+        <is>
+          <t>4901548603714</t>
+        </is>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>血流改善　腰ホットン</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="0" t="inlineStr">
+        <is>
+          <t>4901548603813</t>
+        </is>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>マグマ　貼らないカイロ</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="0" t="inlineStr">
+        <is>
+          <t>4901548603820</t>
+        </is>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
+        <is>
+          <t>マグマ　貼らないカイロ</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="0" t="inlineStr">
+        <is>
+          <t>4901548603837</t>
+        </is>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>マグマ　貼らないカイロ　ミニ</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="0" t="inlineStr">
+        <is>
+          <t>4901548603950</t>
+        </is>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
+        <is>
+          <t>桐灰カイロ　くつ下用　貼る　ロング　黒</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="0" t="inlineStr">
+        <is>
+          <t>4901548604018</t>
+        </is>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>あずきのチカラ　どこでもベルト</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="0" t="inlineStr">
+        <is>
+          <t>4901548604025</t>
+        </is>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>あずきのチカラ　フェイス蒸し</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="0" t="inlineStr">
+        <is>
+          <t>4901548604032</t>
+        </is>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>あずきのチカラ　おなか用</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="0" t="inlineStr">
+        <is>
+          <t>4901548604063</t>
+        </is>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>足の冷えない不思議な靴下　つま先インナーソックス　薄手　フリーサイズ　２３－２７ｃｍ　ブラック</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="0" t="inlineStr">
+        <is>
+          <t>4901548604445</t>
+        </is>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>血流改善　就寝ホットン</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="0" t="inlineStr">
+        <is>
+          <t>4901548604469</t>
+        </is>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>桐灰　首ラクホットン</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="0" t="inlineStr">
+        <is>
+          <t>4902407330468</t>
+        </is>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>レンジでゆたぽん　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="0" t="inlineStr">
+        <is>
+          <t>4902899450040</t>
+        </is>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>はるオンパックス１０Ｐ</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="0" t="inlineStr">
+        <is>
+          <t>4902899450057</t>
+        </is>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>はるオンパックス３０Ｐ</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="0" t="inlineStr">
+        <is>
+          <t>4902899450064</t>
+        </is>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>はるオンパックス６０Ｐ</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="0" t="inlineStr">
+        <is>
+          <t>4902899451054</t>
+        </is>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>はるオンパックスミニ３０Ｐ</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="0" t="inlineStr">
+        <is>
+          <t>4902899453041</t>
+        </is>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>貼らないオンパックスミニ</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="0" t="inlineStr">
+        <is>
+          <t>4902899454123</t>
+        </is>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>貼るオンパックスくつ下用黒１５Ｐ</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="0" t="inlineStr">
+        <is>
+          <t>4902899455021</t>
+        </is>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>オンパックス中敷つま先靴用１５Ｐ</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="0" t="inlineStr">
+        <is>
+          <t>4902899456011</t>
+        </is>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>足ぽかシート８時間２２ｃｍ３Ｐ</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="0" t="inlineStr">
+        <is>
+          <t>4902899456028</t>
+        </is>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>足ぽかシート８時間２５ｃｍ３Ｐ</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>