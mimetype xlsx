--- v2 (2026-04-17)
+++ v3 (2026-07-14)
@@ -77,3593 +77,6806 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>JANコード</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>商品名</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4560452210458</t>
+          <t>4548404102242</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>薬用ハニッククリームノンステイン　８５ｇ</t>
+          <t>クリピカ　汚れ落ち抜群クロス</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4582400832642</t>
+          <t>4987176258793</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Ｐ’ｓモイスチャースパミストウォーター</t>
+          <t>レノアハピネス　夢ふわタッチ　リラックスナイトホワイトムスクの香り　詰替え　増量サイズ</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4570084521372</t>
+          <t>4901601973464</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>泡立ちコゲ取りスポンジ</t>
+          <t>ビーセレクション　スポンジカーラーＳ４Ｐ　ＨＫ０１３６</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4987246641203</t>
+          <t>4901601973471</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>バイオティーン　マウスウォッシュ</t>
+          <t>ビーセレクション　スポンジカーラーＭ４Ｐ　ＨＫ０１３７</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4973307573071</t>
+          <t>4901601974997</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>不織布マスク　チップ＆デール</t>
+          <t>オシャレ毛抜きラバー滑り止め付　ＨＫ０４２５</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4972525020763</t>
+          <t>4903301282860</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>匠の技グルーミングキットＳＢ</t>
+          <t>トップ　クリアリキッド</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4972525512923</t>
+          <t>4987176278012</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>キャッチャーツメキリ＆ツメブラシセット</t>
+          <t>レノア　オードリュクス　ホワイトムスクの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4936201107773</t>
+          <t>4995860518672</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>ロッシモイストエイド　馬油ナチュラルミルクローション</t>
+          <t>６タイプの酵素が効くエリ・そで洗剤　詰替え</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4987067826308</t>
+          <t>4901105258319</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　貼らないレギュラー</t>
+          <t>貼りつくバスクリーナー　ピンク　ＢＸ８０１</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4936613072096</t>
+          <t>4902111777238</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>国産良品毎日あんしん綿棒１００本袋（１本包装）</t>
+          <t>ラックス　バスグロウ　ストレートアンドシャイン　シャンプー　ポンプ</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4547638001550</t>
+          <t>4967576673730</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>リブニット指出し裏起毛手袋</t>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　フィルタープラス　立体ふつうサイズ　ペールベージュ×ボルドー　ＲＮ－Ｈ５ＳＵＦ</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4901730180054</t>
+          <t>4973307546495</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンベビーローション　無香料</t>
+          <t>抗菌ストローコップ　カーズ</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4902806123388</t>
+          <t>4973307590122</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　プレミアムタイプ　デオドラント　ボディウォッシュ　詰替え</t>
+          <t>化粧筆セット　ディズニー　プリンセス</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4582470221292</t>
+          <t>4987176356239</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>ふんわり手口ふき水９９％　８０枚</t>
+          <t>レノア　アロマジュエル　ホワイトフローラル＆サボンの香り　本体</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4901070712083</t>
+          <t>4987973221266</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｍサイズ　パールホワイト</t>
+          <t>三次元ダイヤモンドマスク　プラチナシリーズ　フリーサイズ　クイーンパープル</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4901070712106</t>
+          <t>4549660871866</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニール中厚手　指先強化　Ｓ　ピンク</t>
+          <t>びっくらたまご　アンパンマン　おそらでおさんぽ編</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4901070712113</t>
+          <t>4903301282914</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニール中厚手　指先強化　Ｍ　ピンク</t>
+          <t>トップ　クリアリキッド　抗菌　本体</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4901070712137</t>
+          <t>4903301363538</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニール中厚手　指先強化　Ｌ　グリーン</t>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　本体</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4901070712212</t>
+          <t>4903301348887</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニール中厚手　ライフデザイン　Ｓ　グレー</t>
+          <t>業務用　プロ用リードペーパー１００　大サイズ</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4901070712236</t>
+          <t>4521684100443</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニール中厚手　ライフデザイン　Ｌ　グレー</t>
+          <t>ＰＬ９１０業務用９０Ｌ重量物対応　透明</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4901070722389</t>
+          <t>4521684148384</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニールうす手　指先抗ウイルス加工　Ｓ　ピンク</t>
+          <t>ＪＮＬ９４ポリ袋９０Ｌ半透明</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4901070722396</t>
+          <t>4521684233707</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニールうす手　指先抗ウイルス加工　Ｍ　ピンク</t>
+          <t>毎日使いたくなる便利なレジ袋　ＬＬ　乳白　ＣＰＲＨ３０Ｗ</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4901070722419</t>
+          <t>4521684864628</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニールうす手　指先抗ウイルス加工　Ｌ　グリーン</t>
+          <t>ＳＳＢ１２キッチンポリパックＭサイズ</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4901070722426</t>
+          <t>4562384608204</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニールうす手　指先抗ウイルス加工　Ｍ　３双パック（ピンク２双・グリーン１双）</t>
+          <t>ミライパウダー　納豆</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4901070760374</t>
+          <t>4891228320409</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>使いきり手袋　ポリエチレン　極うす手　Ｍサイズ　半透明　１００枚</t>
+          <t>シック　ハイドロ　敏感肌　シェービングジェル</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4901070760398</t>
+          <t>4901601385977</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>使いきり手袋　ビニール　極うす手　炊事・掃除用　Ｓサイズ　半透明</t>
+          <t>Ｑシャープナー</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4901070760404</t>
+          <t>4902111771175</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>使いきり手袋　ビニール　極うす手　Ｍサイズ　　半透明　１００枚</t>
+          <t>ダヴ　クリーミースクラブ　ザクロ＆シアバター</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4901070760411</t>
+          <t>4902111778242</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>使いきり手袋　ビニール　極うす手　炊事・掃除用　Ｌサイズ　半透明</t>
+          <t>ダヴ　ふわとろクリーミー　スクラブ　キンモクセイ</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4901070760725</t>
+          <t>4902393756723</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　お料理にぴったり手袋　ＳＭサイズ　半透明　１００枚</t>
+          <t>姫路市指定可燃中３０Ｌとって付　ＧＨ０２</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4901603025666</t>
+          <t>4903301300731</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>サンホイルフライパン用厚手</t>
+          <t>ＭＩＧＡＣＯＴ　クリニカ　アドバンテージ　ハミガキ・ハブラシセット</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4901987200819</t>
+          <t>4973210995571</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>ペーパーホイル</t>
+          <t>ゼリープラス　メディカル　３ホン</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4902111773407</t>
+          <t>4973210995588</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ダウ゛　ディープピュア　クリーミー泡洗顔料</t>
+          <t>ゼリープラスメディカル　１０本</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4903301182900</t>
+          <t>4903301355687</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>クリニカ　ハミガキ　マイルドミント　横型</t>
+          <t>トップ　クリアリキッド　抗菌　つめかえ用</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4903301186403</t>
+          <t>4903301364580</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>ホワイト＆ホワイト　ライオン</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4903301205647</t>
+          <t>4903301364795</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>クリニカ　ライオン　フレッシュミント　縦型</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4903301205753</t>
+          <t>4901221020302</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>クリニカ　エナメルパール　ホワイトフローラルミント</t>
+          <t>Ｂ－Ｄ３　舌クリ－ナ－・ラバ－グリップ</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4903301205760</t>
+          <t>4987176292223</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>クリニカ　エナメルパール　フレッシュシトラスミント</t>
+          <t>ファブリーズ　トイレ用消臭剤　ホワイトフローラル　詰替え</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4903301325321</t>
+          <t>4570118198730</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>デンター　システマ　ハミガキ　縦型</t>
+          <t>カルビー　ポテトチップス　除菌アルコールウェットティシュ</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4903301362913</t>
+          <t>4570118133182</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ＯＣＨ－ＴＵＮＥ（オクチューン）ハミガキ　ＦＡＳＴ　ブルーリフレッシュミント</t>
+          <t>永谷園　お茶づけ</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4903301362920</t>
+          <t>4987115101203</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>ＯＣＨ－ＴＵＮＥ（オクチューン）ハミガキ　ＳＬＯＷ　ハーバルリラックスミント</t>
+          <t>キンチョールハエ・蚊殺虫剤スプレーローズの香り</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4903301365570</t>
+          <t>4987176384935</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>トップ　クリアリキッド　抗菌　つめかえ用　超特大</t>
+          <t>パンテーンモイストスムースリペアシャンプーつめかえ超特大</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4903301375364</t>
+          <t>4987176387196</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ＮＡＮＯＸ　ｏｎｅ　洗浄プラス　本体大</t>
+          <t>パンテーンミラクルズファインフレグランスホワイトティー＆ピオニーポンプ２ステップ</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4903301375449</t>
+          <t>5060144645562</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>ＮＡＮＯＸ　ｏｎｅ　ニオイ専用　本体大</t>
+          <t>ブルドッグオリジナルバンブーホルダー（替刃２コ付）</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4903301375470</t>
+          <t>4901601307924</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>ライオン　ＮＡＮＯＸ　ｏｎｅ　ＰＲＯ　本体大</t>
+          <t>ｃｏｓｍｅｕｐ　スライドメイクブラシ</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4903301762522</t>
+          <t>4902111775272</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>キシリデントライオン</t>
+          <t>ダヴ　ボディウォッシュ　ピーチ＆スイートピー　ポンプ</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4903301794387</t>
+          <t>4902899455120</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>キシリデントライオン　こどもハミガキ</t>
+          <t>オンパックス　スリッパつま先用</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4904510556865</t>
+          <t>4903301274841</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋　パウダーフリー　ＳＳ</t>
+          <t>アクロン　ナチュラルソープの香り　本体</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4904510556872</t>
+          <t>4903301307778</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｓ</t>
+          <t>香りつづくトップ　抗菌プラス　シャイニーローズ　本体</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4904510556889</t>
+          <t>4903301307877</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋　パウダーフリー　Ｍ</t>
+          <t>香りつづくトップ　スウィートハーモニー　本体</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4904510556896</t>
+          <t>4903301355700</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｌ</t>
+          <t>香りつづくトップ　スウィートハーモニー　つめかえ</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4904510669633</t>
+          <t>4902135113043</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>ビニール極うす手袋　パウダーフリー　Ｌサイズ</t>
+          <t>パワフル濃縮粉末洗剤</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4904510994018</t>
+          <t>4906156037791</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>ポリエチレン手袋　外エンボス　Ｓサイズ</t>
+          <t>ヴィートメン　除毛クリーム　敏感肌用</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4904510994025</t>
+          <t>4906156037890</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>ポリエチレン手袋　外エンボス　Ｍサイズ</t>
+          <t>ヴィートピュアバスタイム除毛クリーム敏感肌用</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4904510994032</t>
+          <t>4906156037906</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>ポリエチレン手袋　外エンボス　Ｌサイズ</t>
+          <t>ヴィートピュアバスタイム除毛クリームしっかり除毛</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4904510996319</t>
+          <t>4987115545885</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｓ</t>
+          <t>虫コナーズビーズタイプ２５０日フレッシュフルーツの香り</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4904510996326</t>
+          <t>4903367091505</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋オートミール内面加工М</t>
+          <t>カラーブリーチ　詰替え</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4904510996333</t>
+          <t>4903301363576</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｌ</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　本体</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4961161114110</t>
+          <t>4903301364283</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>東工薬　Ａベンジン丸ポリ　５００ｍＬ</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用　大型サイズ</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4964596700170</t>
+          <t>4547691782205</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>サナ　ニューボーン　ラスティングＷブロウＥＸ　Ｎ　０２</t>
+          <t>カシニーナ　スウィートピンク　Ｍサイズ</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4971910122655</t>
+          <t>4901730181150</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>布粘着テープ　ＮＯ．６０００Ｎ　５０ＭＭ×２５Ｍ</t>
+          <t>ジョンソンボディケア　プレミアムローション　シルキーベリー</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4971910161524</t>
+          <t>4902806123388</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>布粘着テープＮＯ．６２００</t>
+          <t>ギャツビー　プレミアムタイプ　デオドラント　ボディウォッシュ　詰替え</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4987176271204</t>
+          <t>0012044041086</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　ゴールド　２ｉｎ１　シャンプー　ポンプ</t>
+          <t>オールドスパイス　フレグランスバー　アルミニウムフリー　ティンバーウィズサンダルウッド　サイプレスセント</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4987176301680</t>
+          <t>4520699622155</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　詰替え　４回分</t>
+          <t>デオトイレ快適ワイド本体モカグレー</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4543268108614</t>
+          <t>4521684148056</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>ＬＵＬＵＭＩＮＡ夜おやすみシートマスク</t>
+          <t>ＪＮＨ５１ポリ袋４５Ｌ青</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4901730181150</t>
+          <t>4521684148070</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンボディケア　プレミアムローション　シルキーベリー</t>
+          <t>ＪＮＨ５５ポリ袋４５Ｌ半透明</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4901417722645</t>
+          <t>4521684148261</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアコンディショナー詰替用２回分</t>
+          <t>ポリ袋４５Ｌ透明　ＪＮＬ４８３</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4902144213734</t>
+          <t>4521684148278</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>ちいかわプリントロール１２ロールダブル</t>
+          <t>ＪＮＬ４９３ポリ袋４５Ｌ半透明</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4902144283690</t>
+          <t>4521684148469</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>やわらかサークル　１２ロールシングル</t>
+          <t>ＪＮＬ５９１ポリ袋４５Ｌ半透明１０枚</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4902144613695</t>
+          <t>4521684202635</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>やわらかサークル トイレットペーパー 12ロール ダブル</t>
+          <t>ＮＭＣ０５西宮指定可燃４５Ｌ５０枚</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4902144213727</t>
+          <t>4521684202673</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>ひつじのショーン　１２Ｒダブル</t>
+          <t>ＮＭＣ０９西宮指定可燃３０Ｌ手付き</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4902144152217</t>
+          <t>4521684212078</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>兵庫の紙ワンタッチコアレス１ロールシングル</t>
+          <t>ＯＪ０７尾張旭市指定　可燃用３０Ｌ</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4902144170686</t>
+          <t>4521684212085</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Ｑコアレス１３０Ｍ６ロールシングル</t>
+          <t>ＯＪ０８尾張旭市指定　可燃用４５Ｌ</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4902144180685</t>
+          <t>4521684213099</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Ｑコアレス　６５Ｍ　６ＲＷ</t>
+          <t>ＯＪ１０Ｎ尾張旭市指定　資源用４５Ｌ</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4902144193012</t>
+          <t>4521684213570</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス　１ロール　１３０ｍシングル</t>
+          <t>ＫＴ５７環境袋策　超省資源強力ポリ袋４５Ｌ</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4902144491347</t>
+          <t>4521684215659</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Ｑロマンスタッチ　２７．５Ｍ　１２Ｒダブル</t>
+          <t>和歌山市指定家庭用ごみ袋（大）厚口４５Ｌ</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4945613113067</t>
+          <t>4521684215925</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス トイレットペーパー 130m 6ロール シングル</t>
+          <t>大津市指定袋４５Ｌ　ＯＳＪ４０</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4902144411222</t>
+          <t>4521684216823</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>hanauta はなうた プリント トイレットペーパー 18ロール ダブル</t>
+          <t>尼崎指定袋３０Ｌ　ＡＭＧ３５</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4902144471226</t>
+          <t>4521684220110</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>ハナウタ　プリント　１２ロール　ダブル</t>
+          <t>ＹＫＩ４１四日市指定袋Ｌ</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4902144481225</t>
+          <t>4521684220134</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Ｑさくらハナウタ　プリント２５Ｍ×１２ＲＷ</t>
+          <t>ＹＫＩ４３四日市指定袋Ｌ手付き</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4902144481232</t>
+          <t>4521684222435</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>つぼみｈａｎａｕｔａプリント　１２Ｒダブル</t>
+          <t>ＧＪ４５蒲郡市指定可燃大４５Ｌ厚口　１０枚</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4902144811299</t>
+          <t>4521684225665</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>抗菌タオルペーパー ソフトなぎ 200枚</t>
+          <t>長岡京市指定　可燃　３０Ｌ　ＮＯＫ０２</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4901422351199</t>
+          <t>4521684232939</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>ラクッチョ（Ｒａｋｕｃｈｏ）調理パック</t>
+          <t>９０ＬＭＡＸ半透明　Ｓ－９３</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4902144131182</t>
+          <t>4521684332028</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>都市の森　５０ＭＳ</t>
+          <t>コンパクトスタイル　４５Ｌ　ＢＯＸ　半透明　ＣＳＢ９８</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4902144203742</t>
+          <t>4521684407047</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>ＭＴプリント　ダブル</t>
+          <t>カラーポリ袋　４５Ｌピンク　ＣＣＰ４５</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4902144233725</t>
+          <t>4521684702319</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>ひつじのショーン　１２Ｒダブル</t>
+          <t>ＲＭＴ０１ごみ箱の底においたまま使えるポリ袋手つきＳ</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4902144243731</t>
+          <t>4521684750419</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>ちいかわ　プリントロール　ダブル</t>
+          <t>昔ながらの使い慣れたポリ袋　４５Ｌ　青　ＮＰ－４１</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4902144331346</t>
+          <t>4521684909121</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>ロマンスタッチ　ダブル</t>
+          <t>手付きポリ袋３０Ｌ白半透明　ＯＮ０３</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4902144340683</t>
+          <t>4539060000669</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>コアレス１３０Ｍ　シングル</t>
+          <t>ＯＫＺ０１岡崎市指定可燃大手付き１０枚</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4902144372172</t>
+          <t>4539060000775</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス２００Ｍシングル</t>
+          <t>ＯＫＺ１２岡崎市指定可燃大手付き３０枚</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4902144381402</t>
+          <t>4539060000782</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>グリーンハナウタ　シングル</t>
+          <t>ＯＫＺ１３岡崎市指定可燃大手付き５０枚</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4902144411413</t>
+          <t>4540094414544</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>ピンクハナウタ　ダブル</t>
+          <t>コロコロバイオ</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4902144481188</t>
+          <t>4548404300600</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>都市の森　２５ＭＷ</t>
+          <t>おてがるバス　まるいーね　伸縮ブラシ　スペア</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4902144583011</t>
+          <t>4549660185444</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>業務用ワンタッチコアレス１７０　シングル</t>
+          <t>こどもハブラシ　すみっコぐらし</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4902144601227</t>
+          <t>4562161951004</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>ＨＡＮＡＵＴＡプリントダブル</t>
+          <t>ＥＣ１００再生原料５０％環境にやさしいポリ袋４５Ｌ</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>4902144661290</t>
+          <t>4562161955286</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>ソフトなぎ　１００Ｍ　１０７ｍｍ　シングル　１ロール</t>
+          <t>ＫＢ１０１底マチ付きジッパーバッグＬ</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4902144662228</t>
+          <t>4562384606828</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>ロングロール　ロングライフダブル</t>
+          <t>キシリブロック　オクチレモン　ミニ</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4902144663645</t>
+          <t>4571586076391</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>ＴＯＷＡＮＯＷＡ　１０７ＭＭ＊５５Ｍ</t>
+          <t>瞬間冷却パック</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4902144673644</t>
+          <t>4580287290760</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>ＴＯＷＡＮＯＷＡ　１０７ＭＭ＊２７．５</t>
+          <t>ＧＴ４３　ポリ袋４５Ｌ透明　０．０５</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4902144682226</t>
+          <t>4580287300940</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>ロングロール　ロングライフシングル</t>
+          <t>取っ手付きポリ袋４５Ｌ半透明　ＫＴ４３</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4902144683636</t>
+          <t>4894476024860</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>ハッピィファミリー　レギュラー　シングル</t>
+          <t>アキュフィット　ブルー　ニトリルグローブ　Ｓサイズ</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4902144693635</t>
+          <t>4894476024877</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>ハッピィファミリー　レギュラー　ダブル</t>
+          <t>アキュフィットブルーニトリルグローブエムサイズ</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4902144713012</t>
+          <t>4894476024921</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス１３０М　４８ロール入</t>
+          <t>アキュフィットブルーニトリルグローブエルサイズ</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4902144791225</t>
+          <t>4894476024938</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>２倍巻ハナウタプリント　ダブル</t>
+          <t>アキュフィット　ブルー　ニトリルグローブ　ＸＳサイズ</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4902144801221</t>
+          <t>4894476031523</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>ハナウタプリント　Ｗ</t>
+          <t>ドクターガードマナーシート</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4902144811220</t>
+          <t>4894476033442</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>さくらハナウタプリント　Ｗ</t>
+          <t>セーフタッチビストロノアールＳ</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4902144822233</t>
+          <t>4897008632861</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>つぼみハナウタプリント　Ｗ</t>
+          <t>セーフマスク　プレミア　ラベンダー</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4902144831228</t>
+          <t>4901070132751</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>ハナウタプリント　Ｗ</t>
+          <t>消臭力　自動でシュパッと　本体　ピュアフローラルの香り</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4902144853015</t>
+          <t>4901070712106</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス１３０Ｍ　シングル</t>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｓ　ピンク</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4902144871187</t>
+          <t>4901070760367</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>都市の森シングル</t>
+          <t>使いきり手袋　ポリエチレン　極うす手　Ｓサイズ　半透明　１００枚</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4902144881186</t>
+          <t>4901080043917</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>都市の森　ダブル</t>
+          <t>アースカマイラズ草消滅　【農薬】</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4902144882213</t>
+          <t>4901080153210</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>兵庫の紙ワンタッチコアレス　シングル</t>
+          <t>自動で出てくるモンダミン　プレミアムケア８６０ｍＬセット</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4902144883012</t>
+          <t>4901080154712</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス　１３０Ｍ　シングル</t>
+          <t>ムカデコロリ　１プッシュ式スプレー　８０回分</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4902144914105</t>
+          <t>4901080275813</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>ＭＥＧＡＰＡＣＫ１００ｍ</t>
+          <t>ムカデコロリ　毒餌剤　容器タイプ</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4902144924104</t>
+          <t>4901140899027</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>ＭＥＧＡＰＡＣＫ１００ｍ１８Ｗ</t>
+          <t>イワタニカセットフーこんろストーブイザまる</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4904601980654</t>
+          <t>4901417622594</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>カジピタ炭ｄｅととのう冷蔵庫マット　ドアポケット用</t>
+          <t>肌美精　薬用　リンクル美容液</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4904601980661</t>
+          <t>4901417840448</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>カジピタ炭ｄｅととのう冷蔵庫マット　棚／野菜室用</t>
+          <t>エピラット　脱色クリーム　敏感肌用</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4904601999571</t>
+          <t>4901417840455</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>ミナラーク　ヒアルロン酸ｉｎからだふきタオル本体</t>
+          <t>エピラット　脱色クリーム　スピーディー</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4904601999588</t>
+          <t>4901525012003</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>ミナラーク　ヒアルロン酸ｉｎからだふきタオル詰め替え用</t>
+          <t>カウブランド　無添加　トリートメント　うるおいケア</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4987176100900</t>
+          <t>4901548603042</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>パンテーン　瞬間うるおい補給トリートメントウォーター</t>
+          <t>熱中対策　シャツクール　清潔なソープの香り</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4987176237590</t>
+          <t>4901601175721</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>パンテーン　エアリーふんわりリペア　美容液ヘアミルク</t>
+          <t>関孫六　いまよう　三徳１６５ｍｍ</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4903111526727</t>
+          <t>4901601187779</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>ライフリーすっきりスタイルパンツピンクＬ</t>
+          <t>関孫六　オールステンレス　スライサー＆千切り　極刃</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4903111527625</t>
+          <t>4901601211757</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>ライフリーすっきりスタイルパンツブルーＬ</t>
+          <t>関孫六　桃山　三徳１６５ｍｍ</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4901609015388</t>
+          <t>4901601219906</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>グレード　消臭センサー＆スプレー　フレッシュフローラル　つけかえ用２個パック</t>
+          <t>関孫六　匠創　小三徳１４５ｍｍ</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4570118118844</t>
+          <t>4901601283747</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>びっくらたまご　お風呂でポケモンつり　～つりあげろ！水辺のポケモン！～</t>
+          <t>ＫＭ３０１９　指抜き　３種組</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4891228312190</t>
+          <t>4901601287042</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　敏感肌用　ホルダー（刃付き＋替刃１コ）</t>
+          <t>アイラッシュカーラー</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4891228312213</t>
+          <t>4901601301236</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　しっとり肌　ホルダー（刃付き＋替刃１コ）</t>
+          <t>ＫＦ０１３４赤ちゃんのピンセット</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4891228312244</t>
+          <t>4901601308068</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　敏感肌用　替刃</t>
+          <t>コスメアップ　ＣＯＳＭＥＵＰスライドリップブラシ</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4891228312251</t>
+          <t>4901603025062</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　しっとり肌　替刃</t>
+          <t>サンホイル</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4891228312268</t>
+          <t>4901670110371</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　もっちり肌　替刃</t>
+          <t>サランラップ　業務用　ＢＯＸタイプ</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4891228312282</t>
+          <t>4901750808174</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　バラエティパック　替刃</t>
+          <t>アクティにおいが良い香りに変わるおしりふき　７２枚×２個</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4891228312305</t>
+          <t>4901797006014</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　もっちり肌　スリムホルダー（刃付き＋替刃１コ）</t>
+          <t>シャボン玉　浴用石けん</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4891228320423</t>
+          <t>4901797032198</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　普通肌　ホルダー（本体＋刃２コ）</t>
+          <t>ビューティーソープ３個入り</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4891228320430</t>
+          <t>4901797034161</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　普通肌　コンボパック（本体＋刃５コ）</t>
+          <t>ふきふきせっけんバブルガード大容量</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4891228320447</t>
+          <t>4901987202417</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　普通肌　替刃</t>
+          <t>抗菌おにぎりホイルシンプル星柄</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4891228320454</t>
+          <t>4901987218869</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　普通肌　替刃</t>
+          <t>ＭＯＯＭＩＮおにぎりホイル</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4891228320461</t>
+          <t>4902011704297</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　普通肌　替刃</t>
+          <t>エリエールプロワイプストロングタオルＥ５０ハンディ</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4891228320478</t>
+          <t>4902011705119</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　ホルダー（本体＋刃２コ）</t>
+          <t>エルヴェール　ペーパータオル　エコスマート　シングル　小判</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4891228320485</t>
+          <t>4902011822458</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　コンボパック（本体＋刃５コ）</t>
+          <t>エリエールトイレットティシューシングル</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4891228320492</t>
+          <t>4902111776552</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　替刃</t>
+          <t>ダヴ　クリーミースクラブ　サクラ＆ムスク</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4891228320508</t>
+          <t>4902111777498</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　替刃</t>
+          <t>ダヴ　クリーミースクラブ　チェリー＆アプリコットミルク</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4891228320515</t>
+          <t>4902111778341</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　替刃</t>
+          <t>ダヴ　ふわとろクリーミースクラブ　ミッドナイトラベンダー</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4891228320522</t>
+          <t>4902393240437</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　普通肌　ホルダー（本体＋刃２コ）</t>
+          <t>プロシリーズ４５Ｌ３層半透明　Ｒ４３</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4891228320539</t>
+          <t>4902393325219</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　普通肌　コンボパック（本体＋刃５コ）</t>
+          <t>Ｕ２１おトクなゴミ袋２０Ｌ　青</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4891228320546</t>
+          <t>4902393394413</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　普通肌　替刃</t>
+          <t>Ｈー４１チェルタス４５Ｌ青０．０２５</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4891228320553</t>
+          <t>4902393394710</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　普通肌　替刃</t>
+          <t>Ｈ－７１　７０Ｌ　青　コンパクトタイプ</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4891228320560</t>
+          <t>4902393419055</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　普通肌　替刃</t>
+          <t>規格袋ＬＬ０．０３／５号透明　Ｌ０５</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4891228320577</t>
+          <t>4902393427111</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　敏感肌　ホルダー（本体＋刃２コ）</t>
+          <t>規格袋ＨＤ０．００８／１１号半透明　Ｈ１１</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4891228320584</t>
+          <t>4902393518147</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　敏感肌　コンボパック（本体＋刃５コ）</t>
+          <t>Ｙ１４Ｈレジ袋２０／３５号　白</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4891228320591</t>
+          <t>4902393572569</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　敏感肌　替刃</t>
+          <t>ＶＸ５６　パワーポリ袋Ｖａｌｕｅｓｅｌｅｃｔｉｏｎ４５Ｌ青</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4891228320607</t>
+          <t>4902393580021</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　敏感肌　替刃</t>
+          <t>ゴミ袋　ＣＮ４５　ｎｏｃｏｏ（ノクー）　４５Ｌ　半透明</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4891228320614</t>
+          <t>4902393580335</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　敏感肌　替刃</t>
+          <t>ＣＵＨ５３　ＮＯＣＯＯ　サニパックポリ袋　半透明　４５Ｌ</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4891228320621</t>
+          <t>4902393599078</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　普通肌　ホルダー（本体＋刃２コ）</t>
+          <t>ＣＭ４５ｍｏｉｃｈｉｄｏ４５Ｌ半透明</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4891228320638</t>
+          <t>4902393705042</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　普通肌　替刃</t>
+          <t>ゴミ袋　Ｇ５４Ｋ　加古川市燃やすごみ　４５Ｌ</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4891228320645</t>
+          <t>4902393705059</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　敏感肌　ホルダー（本体＋刃２コ）</t>
+          <t>ゴミ袋　Ｇ５５Ｋ　加古川市燃やすごみ　４５Ｌ</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4891228320652</t>
+          <t>4902393746267</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　敏感肌　替刃</t>
+          <t>ＧＡ５０　一宮市指定袋　可燃ごみ袋　３０Ｌ１０枚</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4891228320966</t>
+          <t>4902393746274</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>シック　イントゥイション　つや肌　ホルダー（本体＋刃２コ）</t>
+          <t>ＧＡ５１　一宮市指定袋　可燃　ごみ袋　４５Ｌ</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4891228320973</t>
+          <t>4902393746908</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>シック　イントゥイション　つや肌　替刃</t>
+          <t>名古屋市可燃４５Ｌスマートキューブ３０　Ｇ３ＹＳ</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>4891228321345</t>
+          <t>4902393747530</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　普通肌　替刃</t>
+          <t>名古屋市指定袋資源とって付４５Ｌ透明３０枚　Ｇ３Ｒ</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>4891228321352</t>
+          <t>4902393750127</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　敏感肌　替刃</t>
+          <t>Ｇ－２Ｊ大津市指定袋２０Ｌ１０枚　透明</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>4903301364429</t>
+          <t>4902393750134</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用特大サイズ</t>
+          <t>大津市指定袋３０Ｌ１０枚透明　Ｇ－３Ｊ</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>4903301364733</t>
+          <t>4902393750172</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用大型サイズ</t>
+          <t>神戸市　燃えるごみ　１５Ｌ　ＧＫ１１</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>4903301364870</t>
+          <t>4902393750189</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　特大サイズ　１０２０ＭＬ</t>
+          <t>神戸市燃えないごみ１５Ｌ　ＧＫ１２</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>4987176312396</t>
+          <t>4902393750196</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>レノア　超消臭　１ｗｅｅｋ　みずみずしく香るフローラル＆ピーチの香り　詰替え　特大サイズ</t>
+          <t>神戸市缶ビンペット１５Ｌ　ＧＫ１３</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4903111352500</t>
+          <t>4902393750202</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>ソフィふわごこち快適ロング</t>
+          <t>神戸市燃えるごみ３０Ｌ　ＧＫ３１</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4901525010924</t>
+          <t>4902393750219</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　赤箱</t>
+          <t>神戸市燃えないごみ３０Ｌ　ＧＫ３２</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4547638007675</t>
+          <t>4902393750226</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>ネックウォーマーソフトボアリバーシブル</t>
+          <t>神戸市缶ビンペット３０Ｌ　ＧＫ３３</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4957589000715</t>
+          <t>4902393750233</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>発熱スマホ対応スベリ止め指先ホカロン</t>
+          <t>神戸市燃えるごみ３０Ｌ　ＧＫ３５</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4957589000845</t>
+          <t>4902393750240</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>ホカロンのびのび発熱</t>
+          <t>神戸市燃えるごみ４５Ｌ　ＧＫ４１</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4957589102877</t>
+          <t>4902393750257</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>ホカロン２ＷＡＹネック＆ボディウォーマー黒</t>
+          <t>神戸市燃えないごみ４５Ｌ　ＧＫ４２</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4957589135929</t>
+          <t>4902393750288</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>ホカロン吸湿発熱裏起毛スベリ止め大ロゴ</t>
+          <t>神戸市燃えるごみ４５Ｌ　ＧＫ４５</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4987072029619</t>
+          <t>4902393750295</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　やすらぎそよぐラベンダー</t>
+          <t>神戸市燃えるごみ４５Ｌ　ＧＫ４６</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>4987072056981</t>
+          <t>4902393750318</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ　つけ替用</t>
+          <t>神戸市容器包装プラ３０Ｌ　ＧＫ３４</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4901872469178</t>
+          <t>4902393750332</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４メン　メンズデオドラントスプレーＮ（無香性）</t>
+          <t>神戸市燃えるごみ４５Ｌとって付　ＧＫ４７</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4902424447736</t>
+          <t>4902393750516</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+          <t>ＧＣＮ１９　西宮市もやすごみ　とって１５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4902424447743</t>
+          <t>4902393750523</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用１年</t>
+          <t>ＧＣＮ３１　西宮市もやすごみ　とって３０Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4901080508713</t>
+          <t>4902393750530</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ストロングミント　１０８０ＭＬ</t>
+          <t>ＧＣＮ３４　西宮市もやすごみ　平袋３０Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4902135113531</t>
+          <t>4902393750554</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>ファーファファインフレグランス　オム本体</t>
+          <t>ＧＣＮ４９　西宮市もやすごみ　スマートキューブ　平袋４５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4902135670195</t>
+          <t>4902393750561</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>ＦＡ　ファインフレグランス　シエル８４０Ｍ替</t>
+          <t>ＧＣＮ５４　西宮市もやすごみ　平袋４５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4902895043147</t>
+          <t>4902393750646</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>ナチュラルオフ　洗浄成分ゼロ洗顔ジェル</t>
+          <t>ＧＣＡ３１　芦屋市指定袋　とって付き　３０Ｌ</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4936201103560</t>
+          <t>4902393750653</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>ロッシベビー　ワセリンピュアＮ</t>
+          <t>ＧＣＡ３４　芦屋市指定袋　平袋　３０Ｌ</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4902135146614</t>
+          <t>4902393754415</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>ファーファ フリー＆　超コン液体洗剤無香料　詰替　８００ｇ</t>
+          <t>豊中市指定袋家庭用１５Ｌ小　Ｇ－１Ｘ</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>4891228312206</t>
+          <t>4902393754439</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　敏感肌用　ホルダー（刃付き）お試し用</t>
+          <t>豊中市指定袋家庭用４５Ｌ１０Ｐ大　Ｇ－３Ｘ</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4547691788542</t>
+          <t>4902393754446</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>貼らないカイロ　鬼熱レギュラー</t>
+          <t>豊中市指定袋家庭用４５Ｌ２５Ｐ大　Ｇ－４Ｘ</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4547691795465</t>
+          <t>4902393754453</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>貼らないカイロ　鬼熱レギュラー</t>
+          <t>Ｇ－５Ｘ　豊中市指定袋　家庭用　大　４５Ｌ</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4571621442716</t>
+          <t>4902393754460</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>お疲れさまです粒々ホットアイマスク　ラベンダーの香り</t>
+          <t>豊中市指定袋家庭用１５Ｌ小５０枚　Ｇ－６Ｘ</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>4571621446110</t>
+          <t>4902393754477</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>お疲れさまですホットＡｎｉｍａｌアイマスク　ネコ　ゆずの香り</t>
+          <t>豊中市指定袋家庭用３０Ｌ中５０枚　Ｇ－７Ｘ</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4901548252066</t>
+          <t>4902393754484</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>巻きポカ　足首用　本体</t>
+          <t>豊中市指定袋家庭用１０Ｌミニ　Ｇ－８Ｘ</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>4901548600621</t>
+          <t>4902393754491</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>足の冷えない不思議な靴下　レギュラーソックス　厚手　フリーサイズ　２３－２７ｃｍ　ブラック</t>
+          <t>ＧＣ１９Ｘ　豊中市指定ごみ袋　とって付き　半透明　１５Ｌ</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4901548603714</t>
+          <t>4902393754514</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>血流改善　腰ホットン</t>
+          <t>ＧＣ４１Ｘ　豊中市指定ごみ袋　とって付き　半透明　４５Ｌ</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>4901548603813</t>
+          <t>4902393756518</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>マグマ　貼らないカイロ</t>
+          <t>尼崎市指定袋１０Ｌ　Ｇ－１Ｋ</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4901548603820</t>
+          <t>4902393756549</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>マグマ　貼らないカイロ</t>
+          <t>尼崎市指定袋４５Ｌ　Ｇ－４Ｋ</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>4901548603837</t>
+          <t>4902393756556</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>マグマ　貼らないカイロ　ミニ</t>
+          <t>尼崎市指定袋４５Ｌ　Ｇ－５Ｋ</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>4901548603950</t>
+          <t>4902393756587</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>桐灰カイロ　くつ下用　貼る　ロング　黒</t>
+          <t>尼崎市指定袋３０Ｌ　Ｇ－８Ｋ</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>4901548604018</t>
+          <t>4902393756716</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>あずきのチカラ　どこでもベルト</t>
+          <t>姫路市指定可燃小２０Ｌとって付き　ＧＨ０１</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4901548604025</t>
+          <t>4902393756730</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>あずきのチカラ　フェイス蒸し</t>
+          <t>姫路市指定可燃中３０Ｌとって付き　ＧＨ０３</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>4901548604032</t>
+          <t>4902393756747</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>あずきのチカラ　おなか用</t>
+          <t>姫路市指定可燃大４５Ｌ　ＧＨ０４</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>4901548604063</t>
+          <t>4902393756761</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>足の冷えない不思議な靴下　つま先インナーソックス　薄手　フリーサイズ　２３－２７ｃｍ　ブラック</t>
+          <t>ＧＨ０６　姫路市指定可燃　大　４５Ｌ</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4901548604445</t>
+          <t>4902393756785</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>血流改善　就寝ホットン</t>
+          <t>姫路市指定プラ中３０Ｌとって付き　ＧＨ０８</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4901548604469</t>
+          <t>4902393756808</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>桐灰　首ラクホットン</t>
+          <t>姫路市指定プラ大４５Ｌとって付き　ＧＨ１０</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4902407330468</t>
+          <t>4902393760140</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>レンジでゆたぽん　Ｌサイズ</t>
+          <t>和歌山指定大家庭用　Ｇ－２Ｗ</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4902899450040</t>
+          <t>4902393770248</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>はるオンパックス１０Ｐ</t>
+          <t>Ｇ４Ｖ　宇部市指定燃やせるごみ用　大　３０マイ半透明</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4902899450057</t>
+          <t>4902393770255</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>はるオンパックス３０Ｐ</t>
+          <t>Ｇ５Ｖ　宇部市指定燃やせるごみ用（大）５０枚半透明</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4902899450064</t>
+          <t>4902407110589</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>はるオンパックス６０Ｐ</t>
+          <t>人形用調湿剤わらべ</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>4902899451054</t>
+          <t>4902424440621</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>はるオンパックスミニ３０Ｐ</t>
+          <t>天使のスキンベープ　ミスト　プレミアム</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4902899453041</t>
+          <t>4902727015670</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>貼らないオンパックスミニ</t>
+          <t>ミッフィー　ダブル</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4902899454123</t>
+          <t>4902806101638</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>貼るオンパックスくつ下用黒１５Ｐ</t>
+          <t>ギャツビー　パウダーデオドラントスプレー　クリアオーシャン</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>4902899455021</t>
+          <t>4902806130881</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>オンパックス中敷つま先靴用１５Ｐ</t>
+          <t>ビフェスタ　泡洗顔　セラムモイスト</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>4902899456011</t>
+          <t>4902806130911</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>足ぽかシート８時間２２ｃｍ３Ｐ</t>
+          <t>ビフェスタ　泡洗顔　ディープクリア</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>4902899456028</t>
+          <t>4902875020410</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>足ぽかシート８時間２５ｃｍ３Ｐ</t>
+          <t>緑の魔女　キッチン</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="0" t="inlineStr">
+        <is>
+          <t>4903111343218</t>
+        </is>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド夜用６回吸収</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="0" t="inlineStr">
+        <is>
+          <t>4903111410699</t>
+        </is>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>シルコット消毒ウェット本体</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="0" t="inlineStr">
+        <is>
+          <t>4903301723868</t>
+        </is>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>トップ　シミとりレスキュー（吸収シート５枚付き）</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="0" t="inlineStr">
+        <is>
+          <t>4903381210302</t>
+        </is>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>リケンたっぷり３０＊１００Ｍ</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="0" t="inlineStr">
+        <is>
+          <t>4903620603469</t>
+        </is>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>食品用湯煎調理袋２０枚レギュラーサイズ</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="0" t="inlineStr">
+        <is>
+          <t>4903620607344</t>
+        </is>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>鮮度保持手提ポリ袋Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="0" t="inlineStr">
+        <is>
+          <t>4903620607351</t>
+        </is>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>鮮度保持手提ポリ袋Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="0" t="inlineStr">
+        <is>
+          <t>4904178400005</t>
+        </is>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>グラスターゾル　オート</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="0" t="inlineStr">
+        <is>
+          <t>4904701015508</t>
+        </is>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>ポリラップ</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="0" t="inlineStr">
+        <is>
+          <t>4904701022537</t>
+        </is>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <t>ポリラップ</t>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="0" t="inlineStr">
+        <is>
+          <t>4971710311563</t>
+        </is>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>ソフティモ　ホワイト　ボディソープ　コラーゲン　詰替え</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="0" t="inlineStr">
+        <is>
+          <t>4971710313550</t>
+        </is>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>サロンスタイル　ファイバーインワックス</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="0" t="inlineStr">
+        <is>
+          <t>4971710315608</t>
+        </is>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>メンズ　ソフティモ　リンスイン　スーパートニックシャンプー　詰替え</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="0" t="inlineStr">
+        <is>
+          <t>4971710317022</t>
+        </is>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>薬用　ローション　クリアバランス　エクストラ</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="0" t="inlineStr">
+        <is>
+          <t>4971710384048</t>
+        </is>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>メンズ　ソフティモ　リンスインシャンプー炭　詰替え</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="0" t="inlineStr">
+        <is>
+          <t>4971710396652</t>
+        </is>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>クリアターン　美肌職人　はちみつマスク</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="0" t="inlineStr">
+        <is>
+          <t>4971710398779</t>
+        </is>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>サンカット　プロディフェンス　トーンアップＵＶ　スティック</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="0" t="inlineStr">
+        <is>
+          <t>4971710560633</t>
+        </is>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>サンカット　プロディフェンス　ライトアップＵＶ　スティック</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="0" t="inlineStr">
+        <is>
+          <t>4971710571158</t>
+        </is>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>ソフティモ　クリアプロ　クレンジングバーム　ＣＩＣＡ　ホワイト</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="0" t="inlineStr">
+        <is>
+          <t>4971902010465</t>
+        </is>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>厚太巻　強力防虫香</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="0" t="inlineStr">
+        <is>
+          <t>4971902070360</t>
+        </is>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>デントクリア　マウスピース洗浄剤</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="0" t="inlineStr">
+        <is>
+          <t>4973210996257</t>
+        </is>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>チュチュ　マルチフィット広口タイプ　プラスチック製ほ乳びん２４０ｍＬ（リラックマ）</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="0" t="inlineStr">
+        <is>
+          <t>4973307384097</t>
+        </is>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>竹箸　２１ｃｍ　となりのトトロ　木の実</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="0" t="inlineStr">
+        <is>
+          <t>4973307610974</t>
+        </is>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>歯ブラシケース　シナモロール　ラインデザイン</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="0" t="inlineStr">
+        <is>
+          <t>4973307610998</t>
+        </is>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>歯ブラシケース　ハンギョドン　ラインデザイン</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="0" t="inlineStr">
+        <is>
+          <t>4973307625572</t>
+        </is>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>ばんそうこうケース　ミッフィー</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="0" t="inlineStr">
+        <is>
+          <t>4973307639050</t>
+        </is>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>アイスバッグ　Ｓサイズ　ハローキティ　かまってきゅん</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="0" t="inlineStr">
+        <is>
+          <t>4973307643736</t>
+        </is>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>ベルト付き保冷剤　ミッフィー</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="0" t="inlineStr">
+        <is>
+          <t>4973307704727</t>
+        </is>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>虫除けシール　サンリオキャラクターズ</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="0" t="inlineStr">
+        <is>
+          <t>4973512259319</t>
+        </is>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>アラウ．ベビー　泡全身ソープ　敏感肌</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="0" t="inlineStr">
+        <is>
+          <t>4976366012079</t>
+        </is>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>クイン天然ゴム手袋　Ｓ</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="0" t="inlineStr">
+        <is>
+          <t>4976366012086</t>
+        </is>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>クイン天然ゴム手袋　Ｍ</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="0" t="inlineStr">
+        <is>
+          <t>4976366012093</t>
+        </is>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>クイン天然ゴム手袋　Ｌ</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="0" t="inlineStr">
+        <is>
+          <t>4976366012109</t>
+        </is>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>クインビニール手袋　Ｓ</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="0" t="inlineStr">
+        <is>
+          <t>4976366012116</t>
+        </is>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>クインビニール手袋　Ｍ</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="0" t="inlineStr">
+        <is>
+          <t>4976366012123</t>
+        </is>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>クインビニール手袋　Ｌ</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="0" t="inlineStr">
+        <is>
+          <t>4976366012178</t>
+        </is>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>クインポリエチ手袋　Ｍ</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="0" t="inlineStr">
+        <is>
+          <t>4976366016787</t>
+        </is>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Ｐｒｏ＋ニトリルスムースＰＦ　アクアブルー　Ｓサイズ　２００枚入</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="0" t="inlineStr">
+        <is>
+          <t>4976366016794</t>
+        </is>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Ｐｒｏ＋ニトリルスムースＰＦ　アクアブルー　Ｍサイズ　２００枚入</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="0" t="inlineStr">
+        <is>
+          <t>4976366018705</t>
+        </is>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>シンガーニトリルＦＡＢ　ブルー　Ｍ　１００枚</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="0" t="inlineStr">
+        <is>
+          <t>4976366018712</t>
+        </is>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>シンガーニトリルＦＡＢ　ブルー　Ｌ　１００枚</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="0" t="inlineStr">
+        <is>
+          <t>4976366018743</t>
+        </is>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>シンガーポリナイス袋入　クリア　Ｍ　２００枚</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="0" t="inlineStr">
+        <is>
+          <t>4976366019382</t>
+        </is>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>シンガーニトリルＦＡＢライト　ブルー　Ｓ　１００枚</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="0" t="inlineStr">
+        <is>
+          <t>4976366019405</t>
+        </is>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>シンガーニトリルＦＡＢライト　ブルー　Ｌ　１００枚</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="0" t="inlineStr">
+        <is>
+          <t>4976366019580</t>
+        </is>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｓ　１００枚</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="0" t="inlineStr">
+        <is>
+          <t>4976366019597</t>
+        </is>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｍ　１００枚</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="0" t="inlineStr">
+        <is>
+          <t>4976366019603</t>
+        </is>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｌ　１００枚</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="0" t="inlineStr">
+        <is>
+          <t>4976797109515</t>
+        </is>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>分別用Ｌ３０～３５Ｌ透明</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="0" t="inlineStr">
+        <is>
+          <t>4976797120923</t>
+        </is>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Ｔ－９２ファインパック９０型　黒</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="0" t="inlineStr">
+        <is>
+          <t>4977033114027</t>
+        </is>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>トミカ　ポケットティッシュ</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="0" t="inlineStr">
+        <is>
+          <t>4983043381403</t>
+        </is>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Ｂｉｓｃｕｉｔ　Ｓｔｏｏｌ</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="0" t="inlineStr">
+        <is>
+          <t>4987072008065</t>
+        </is>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>ブレスケア　ミント　詰替え　１００粒</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="0" t="inlineStr">
+        <is>
+          <t>4987072032626</t>
+        </is>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>１滴消臭元　スウィートローズ</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="0" t="inlineStr">
+        <is>
+          <t>4987072048986</t>
+        </is>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>冷凍庫用　熱さまシートストロング　大人用　１２枚</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="0" t="inlineStr">
+        <is>
+          <t>4987072080733</t>
+        </is>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>ブレスケア　ストロングミント　詰替え</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="0" t="inlineStr">
+        <is>
+          <t>4987072087725</t>
+        </is>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>熱さまシート　大人用</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="0" t="inlineStr">
+        <is>
+          <t>4987072098714</t>
+        </is>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>無香空間　クルマ用クリップ</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="0" t="inlineStr">
+        <is>
+          <t>4987176270412</t>
+        </is>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンエクストラダメージリペアシャンプーつめかえ超特大</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="0" t="inlineStr">
+        <is>
+          <t>4987176370471</t>
+        </is>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーシャンプーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="0" t="inlineStr">
+        <is>
+          <t>4987241137534</t>
+        </is>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　極潤　３Ｄパーフェクトマスク</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="0" t="inlineStr">
+        <is>
+          <t>4987241148370</t>
+        </is>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <t>メンソレータム　ディープモイスト　無香料</t>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="0" t="inlineStr">
+        <is>
+          <t>4987241150786</t>
+        </is>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <t>メディクイックＨ　頭皮のメディカルシャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="0" t="inlineStr">
+        <is>
+          <t>4987241162376</t>
+        </is>
+      </c>
+      <c r="B273" s="0" t="inlineStr">
+        <is>
+          <t>デ・オウ　薬用　クレンジングウォッシュ　詰替え</t>
+        </is>
+      </c>
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="0" t="inlineStr">
+        <is>
+          <t>4987241167029</t>
+        </is>
+      </c>
+      <c r="B274" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　極潤　プレミアム　ヒアルロン乳液</t>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="0" t="inlineStr">
+        <is>
+          <t>4987241168477</t>
+        </is>
+      </c>
+      <c r="B275" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　白潤　プレミアム　薬用　浸透美白化粧水　しっとり　詰替え</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="0" t="inlineStr">
+        <is>
+          <t>4987241168484</t>
+        </is>
+      </c>
+      <c r="B276" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　白潤　プレミアム　薬用　浸透美白乳液　詰替え</t>
+        </is>
+      </c>
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="0" t="inlineStr">
+        <is>
+          <t>4987241188840</t>
+        </is>
+      </c>
+      <c r="B277" s="0" t="inlineStr">
+        <is>
+          <t>メラノＣＣ　薬用　しみ対策　美白乳液　詰替え</t>
+        </is>
+      </c>
+      <c r="C277" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="0" t="inlineStr">
+        <is>
+          <t>4987241192168</t>
+        </is>
+      </c>
+      <c r="B278" s="0" t="inlineStr">
+        <is>
+          <t>メディクイックＨ　頭皮のメディカルシャンプー　しっとり　ポンプ</t>
+        </is>
+      </c>
+      <c r="C278" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="0" t="inlineStr">
+        <is>
+          <t>4987241194827</t>
+        </is>
+      </c>
+      <c r="B279" s="0" t="inlineStr">
+        <is>
+          <t>メンソレータム　リペアワン　ナイトケアリップ</t>
+        </is>
+      </c>
+      <c r="C279" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="0" t="inlineStr">
+        <is>
+          <t>4987241194964</t>
+        </is>
+      </c>
+      <c r="B280" s="0" t="inlineStr">
+        <is>
+          <t>メンソレータム　リップ　フォンデュ　ベビーピンク</t>
+        </is>
+      </c>
+      <c r="C280" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="0" t="inlineStr">
+        <is>
+          <t>4987241194971</t>
+        </is>
+      </c>
+      <c r="B281" s="0" t="inlineStr">
+        <is>
+          <t>メンソレータム　リップ　フォンデュ　プラムレッド</t>
+        </is>
+      </c>
+      <c r="C281" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="0" t="inlineStr">
+        <is>
+          <t>4987241195183</t>
+        </is>
+      </c>
+      <c r="B282" s="0" t="inlineStr">
+        <is>
+          <t>ギュットコルセットヘアマスク</t>
+        </is>
+      </c>
+      <c r="C282" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="0" t="inlineStr">
+        <is>
+          <t>4987241202997</t>
+        </is>
+      </c>
+      <c r="B283" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　極潤　パーフェクトゲル</t>
+        </is>
+      </c>
+      <c r="C283" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="0" t="inlineStr">
+        <is>
+          <t>4904510996319</t>
+        </is>
+      </c>
+      <c r="B284" s="0" t="inlineStr">
+        <is>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｓ</t>
+        </is>
+      </c>
+      <c r="C284" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="0" t="inlineStr">
+        <is>
+          <t>4987176297334</t>
+        </is>
+      </c>
+      <c r="B285" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
+        </is>
+      </c>
+      <c r="C285" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="0" t="inlineStr">
+        <is>
+          <t>4987176297433</t>
+        </is>
+      </c>
+      <c r="B286" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
+        </is>
+      </c>
+      <c r="C286" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="0" t="inlineStr">
+        <is>
+          <t>4513574015968</t>
+        </is>
+      </c>
+      <c r="B287" s="0" t="inlineStr">
+        <is>
+          <t>馬油スタイリングウォーター</t>
+        </is>
+      </c>
+      <c r="C287" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="0" t="inlineStr">
+        <is>
+          <t>4903018202267</t>
+        </is>
+      </c>
+      <c r="B288" s="0" t="inlineStr">
+        <is>
+          <t>柳屋あんず油　髪のウォーターＴ</t>
+        </is>
+      </c>
+      <c r="C288" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="0" t="inlineStr">
+        <is>
+          <t>4903301242307</t>
+        </is>
+      </c>
+      <c r="B289" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）本体</t>
+        </is>
+      </c>
+      <c r="C289" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="0" t="inlineStr">
+        <is>
+          <t>4903301277835</t>
+        </is>
+      </c>
+      <c r="B290" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　クリアジェル　本体</t>
+        </is>
+      </c>
+      <c r="C290" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="0" t="inlineStr">
+        <is>
+          <t>4903301291305</t>
+        </is>
+      </c>
+      <c r="B291" s="0" t="inlineStr">
+        <is>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　詰替え用　大型サイズ</t>
+        </is>
+      </c>
+      <c r="C291" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="0" t="inlineStr">
+        <is>
+          <t>4903301347071</t>
+        </is>
+      </c>
+      <c r="B292" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　本体</t>
+        </is>
+      </c>
+      <c r="C292" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="0" t="inlineStr">
+        <is>
+          <t>4903301347316</t>
+        </is>
+      </c>
+      <c r="B293" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　ホワイトローズの香り　本体</t>
+        </is>
+      </c>
+      <c r="C293" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="0" t="inlineStr">
+        <is>
+          <t>4903301364665</t>
+        </is>
+      </c>
+      <c r="B294" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　クリアレモンの香り　つめかえ用</t>
+        </is>
+      </c>
+      <c r="C294" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="0" t="inlineStr">
+        <is>
+          <t>4903301364740</t>
+        </is>
+      </c>
+      <c r="B295" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　本体</t>
+        </is>
+      </c>
+      <c r="C295" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="0" t="inlineStr">
+        <is>
+          <t>4987643110258</t>
+        </is>
+      </c>
+      <c r="B296" s="0" t="inlineStr">
+        <is>
+          <t>アパガードクリスタル歯ブラシ</t>
+        </is>
+      </c>
+      <c r="C296" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="0" t="inlineStr">
+        <is>
+          <t>4901070760374</t>
+        </is>
+      </c>
+      <c r="B297" s="0" t="inlineStr">
+        <is>
+          <t>使いきり手袋　ポリエチレン　極うす手　Ｍサイズ　半透明　１００枚</t>
+        </is>
+      </c>
+      <c r="C297" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="0" t="inlineStr">
+        <is>
+          <t>4901070760404</t>
+        </is>
+      </c>
+      <c r="B298" s="0" t="inlineStr">
+        <is>
+          <t>使いきり手袋　ビニール　極うす手　Ｍサイズ　　半透明　１００枚</t>
+        </is>
+      </c>
+      <c r="C298" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="0" t="inlineStr">
+        <is>
+          <t>4901070760725</t>
+        </is>
+      </c>
+      <c r="B299" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　お料理にぴったり手袋　ＳＭサイズ　半透明　１００枚</t>
+        </is>
+      </c>
+      <c r="C299" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="0" t="inlineStr">
+        <is>
+          <t>4901422055257</t>
+        </is>
+      </c>
+      <c r="B300" s="0" t="inlineStr">
+        <is>
+          <t>ＮＥＷクレラップ業務用２２ＣＭ×５０Ｍ</t>
+        </is>
+      </c>
+      <c r="C300" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="0" t="inlineStr">
+        <is>
+          <t>4904510556865</t>
+        </is>
+      </c>
+      <c r="B301" s="0" t="inlineStr">
+        <is>
+          <t>ニトリル極うす手袋　パウダーフリー　ＳＳ</t>
+        </is>
+      </c>
+      <c r="C301" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="0" t="inlineStr">
+        <is>
+          <t>4904510556872</t>
+        </is>
+      </c>
+      <c r="B302" s="0" t="inlineStr">
+        <is>
+          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｓ</t>
+        </is>
+      </c>
+      <c r="C302" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="0" t="inlineStr">
+        <is>
+          <t>4904510556889</t>
+        </is>
+      </c>
+      <c r="B303" s="0" t="inlineStr">
+        <is>
+          <t>ニトリル極うす手袋　パウダーフリー　Ｍ</t>
+        </is>
+      </c>
+      <c r="C303" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="0" t="inlineStr">
+        <is>
+          <t>4904510669633</t>
+        </is>
+      </c>
+      <c r="B304" s="0" t="inlineStr">
+        <is>
+          <t>ビニール極うす手袋　パウダーフリー　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="C304" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="0" t="inlineStr">
+        <is>
+          <t>4904510994018</t>
+        </is>
+      </c>
+      <c r="B305" s="0" t="inlineStr">
+        <is>
+          <t>ポリエチレン手袋　外エンボス　Ｓサイズ</t>
+        </is>
+      </c>
+      <c r="C305" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="0" t="inlineStr">
+        <is>
+          <t>4971710577242</t>
+        </is>
+      </c>
+      <c r="B306" s="0" t="inlineStr">
+        <is>
+          <t>サンカット　パーフェクト　ＵＶ　ジェル</t>
+        </is>
+      </c>
+      <c r="C306" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="0" t="inlineStr">
+        <is>
+          <t>4971710577723</t>
+        </is>
+      </c>
+      <c r="B307" s="0" t="inlineStr">
+        <is>
+          <t>サンカット　トーンアップＵＶ　エッセンス　ラベンダー</t>
+        </is>
+      </c>
+      <c r="C307" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="0" t="inlineStr">
+        <is>
+          <t>4987176284587</t>
+        </is>
+      </c>
+      <c r="B308" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　超メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C308" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="0" t="inlineStr">
+        <is>
+          <t>4987176284600</t>
+        </is>
+      </c>
+      <c r="B309" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C309" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="0" t="inlineStr">
+        <is>
+          <t>4987176310217</t>
+        </is>
+      </c>
+      <c r="B310" s="0" t="inlineStr">
+        <is>
+          <t>レノア　オードリュクス　アロマジュエル　エターナル　ホワイトムスク＆アプリコットの香り　本体</t>
+        </is>
+      </c>
+      <c r="C310" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="0" t="inlineStr">
+        <is>
+          <t>4987205011207</t>
+        </is>
+      </c>
+      <c r="B311" s="0" t="inlineStr">
+        <is>
+          <t>ビゲン　グレイスタイル　グレイケアトリートメント　つやめきラベンダー</t>
+        </is>
+      </c>
+      <c r="C311" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="0" t="inlineStr">
+        <is>
+          <t>4995860517538</t>
+        </is>
+      </c>
+      <c r="B312" s="0" t="inlineStr">
+        <is>
+          <t>６タイプの酵素が効くエリ・そで洗剤</t>
+        </is>
+      </c>
+      <c r="C312" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="0" t="inlineStr">
+        <is>
+          <t>4995860517545</t>
+        </is>
+      </c>
+      <c r="B313" s="0" t="inlineStr">
+        <is>
+          <t>６タイプの酵素が効くエリ・そで洗剤　詰替　３５０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C313" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="0" t="inlineStr">
+        <is>
+          <t>4901070712076</t>
+        </is>
+      </c>
+      <c r="B314" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｓ　パールホワイト</t>
+        </is>
+      </c>
+      <c r="C314" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="0" t="inlineStr">
+        <is>
+          <t>4901070712083</t>
+        </is>
+      </c>
+      <c r="B315" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｍサイズ　パールホワイト</t>
+        </is>
+      </c>
+      <c r="C315" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="0" t="inlineStr">
+        <is>
+          <t>4972525514613</t>
+        </is>
+      </c>
+      <c r="B316" s="0" t="inlineStr">
+        <is>
+          <t>ステンレス製化粧・眉用はさみ</t>
+        </is>
+      </c>
+      <c r="C316" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="0" t="inlineStr">
+        <is>
+          <t>4944109316920</t>
+        </is>
+      </c>
+      <c r="B317" s="0" t="inlineStr">
+        <is>
+          <t>プレミアムマスク個別包装</t>
+        </is>
+      </c>
+      <c r="C317" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="0" t="inlineStr">
+        <is>
+          <t>4570118048493</t>
+        </is>
+      </c>
+      <c r="B318" s="0" t="inlineStr">
+        <is>
+          <t>リンスインシャンプー　キミとアイドルプリキュア♪</t>
+        </is>
+      </c>
+      <c r="C318" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="0" t="inlineStr">
+        <is>
+          <t>4901525010900</t>
+        </is>
+      </c>
+      <c r="B319" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　赤箱</t>
+        </is>
+      </c>
+      <c r="C319" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="0" t="inlineStr">
+        <is>
+          <t>4987176292858</t>
+        </is>
+      </c>
+      <c r="B320" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ心弾けるシトラス＆ヴァーベナの香り本体</t>
+        </is>
+      </c>
+      <c r="C320" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="0" t="inlineStr">
+        <is>
+          <t>4562384601038</t>
+        </is>
+      </c>
+      <c r="B321" s="0" t="inlineStr">
+        <is>
+          <t>ビタットシェード　ナンバー</t>
+        </is>
+      </c>
+      <c r="C321" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="0" t="inlineStr">
+        <is>
+          <t>4562384601045</t>
+        </is>
+      </c>
+      <c r="B322" s="0" t="inlineStr">
+        <is>
+          <t>ビタットシェード　アルファベット</t>
+        </is>
+      </c>
+      <c r="C322" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="0" t="inlineStr">
+        <is>
+          <t>4547691783219</t>
+        </is>
+      </c>
+      <c r="B323" s="0" t="inlineStr">
+        <is>
+          <t>使いきりポリエチレン手袋　Ｓ</t>
+        </is>
+      </c>
+      <c r="C323" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="0" t="inlineStr">
+        <is>
+          <t>4547691787989</t>
+        </is>
+      </c>
+      <c r="B324" s="0" t="inlineStr">
+        <is>
+          <t>調理に使えるビニール極薄手　粉無し　Ｓ</t>
+        </is>
+      </c>
+      <c r="C324" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="0" t="inlineStr">
+        <is>
+          <t>4547691788009</t>
+        </is>
+      </c>
+      <c r="B325" s="0" t="inlineStr">
+        <is>
+          <t>調理に使えるビニール極薄手　粉無し１００枚入　Ｌ</t>
+        </is>
+      </c>
+      <c r="C325" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="0" t="inlineStr">
+        <is>
+          <t>4570084520320</t>
+        </is>
+      </c>
+      <c r="B326" s="0" t="inlineStr">
+        <is>
+          <t>アルコール除菌ウェットティッシュ</t>
+        </is>
+      </c>
+      <c r="C326" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="0" t="inlineStr">
+        <is>
+          <t>4901070712113</t>
+        </is>
+      </c>
+      <c r="B327" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｍ　ピンク</t>
+        </is>
+      </c>
+      <c r="C327" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="0" t="inlineStr">
+        <is>
+          <t>4901070712120</t>
+        </is>
+      </c>
+      <c r="B328" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｍ　グリーン</t>
+        </is>
+      </c>
+      <c r="C328" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="0" t="inlineStr">
+        <is>
+          <t>4901070712137</t>
+        </is>
+      </c>
+      <c r="B329" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｌ　グリーン</t>
+        </is>
+      </c>
+      <c r="C329" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="0" t="inlineStr">
+        <is>
+          <t>4901070712144</t>
+        </is>
+      </c>
+      <c r="B330" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｍ　２双パック（ピンク１双・グリーン１双）</t>
+        </is>
+      </c>
+      <c r="C330" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="0" t="inlineStr">
+        <is>
+          <t>4901070722389</t>
+        </is>
+      </c>
+      <c r="B331" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　ビニールうす手　指先強化　Ｓサイズ　ピンク</t>
+        </is>
+      </c>
+      <c r="C331" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="0" t="inlineStr">
+        <is>
+          <t>4901070722396</t>
+        </is>
+      </c>
+      <c r="B332" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　ビニールうす手　指先強化　Ｍサイズ　ピンク</t>
+        </is>
+      </c>
+      <c r="C332" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="0" t="inlineStr">
+        <is>
+          <t>4901070722402</t>
+        </is>
+      </c>
+      <c r="B333" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　ビニールうす手　指先強化　Ｍサイズ　グリーン</t>
+        </is>
+      </c>
+      <c r="C333" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="0" t="inlineStr">
+        <is>
+          <t>4901070722419</t>
+        </is>
+      </c>
+      <c r="B334" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　ビニールうす手　指先強化　Ｌサイズ　グリーン</t>
+        </is>
+      </c>
+      <c r="C334" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="0" t="inlineStr">
+        <is>
+          <t>4901070722457</t>
+        </is>
+      </c>
+      <c r="B335" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　ビニールうす手　ライフデザイン　Ｍ　グレー</t>
+        </is>
+      </c>
+      <c r="C335" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="0" t="inlineStr">
+        <is>
+          <t>4901070760381</t>
+        </is>
+      </c>
+      <c r="B336" s="0" t="inlineStr">
+        <is>
+          <t>使いきり手袋　ポリエチレン　極うす手　Ｌサイズ　半透明　１００枚</t>
+        </is>
+      </c>
+      <c r="C336" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="0" t="inlineStr">
+        <is>
+          <t>4901070760428</t>
+        </is>
+      </c>
+      <c r="B337" s="0" t="inlineStr">
+        <is>
+          <t>使いきり手袋　ニトリルゴム　極うす手　Ｓサイズ　ホワイト</t>
+        </is>
+      </c>
+      <c r="C337" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="0" t="inlineStr">
+        <is>
+          <t>4901070760435</t>
+        </is>
+      </c>
+      <c r="B338" s="0" t="inlineStr">
+        <is>
+          <t>使いきり手袋　ニトリルゴム　極うす手　Ｍサイズ　ホワイト</t>
+        </is>
+      </c>
+      <c r="C338" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="0" t="inlineStr">
+        <is>
+          <t>4901070760442</t>
+        </is>
+      </c>
+      <c r="B339" s="0" t="inlineStr">
+        <is>
+          <t>使いきり手袋　ニトリルゴム　極うす手　Ｌホワイト　１００枚</t>
+        </is>
+      </c>
+      <c r="C339" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="0" t="inlineStr">
+        <is>
+          <t>4901070761043</t>
+        </is>
+      </c>
+      <c r="B340" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　ビニール　極うす手　Ｍ　半透明　５０枚</t>
+        </is>
+      </c>
+      <c r="C340" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="0" t="inlineStr">
+        <is>
+          <t>4901070761098</t>
+        </is>
+      </c>
+      <c r="B341" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　お料理にぴったり手袋　ＭＬサイズ　半透明　１００枚</t>
+        </is>
+      </c>
+      <c r="C341" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="0" t="inlineStr">
+        <is>
+          <t>4901331018817</t>
+        </is>
+      </c>
+      <c r="B342" s="0" t="inlineStr">
+        <is>
+          <t>なでそり</t>
+        </is>
+      </c>
+      <c r="C342" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="0" t="inlineStr">
+        <is>
+          <t>4901422351199</t>
+        </is>
+      </c>
+      <c r="B343" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）調理パック</t>
+        </is>
+      </c>
+      <c r="C343" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="0" t="inlineStr">
+        <is>
+          <t>4901792044189</t>
+        </is>
+      </c>
+      <c r="B344" s="0" t="inlineStr">
+        <is>
+          <t>ナイスハンド　きれいな手　つかいきりグローブ　ポリエチレン　Ｓ</t>
+        </is>
+      </c>
+      <c r="C344" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="0" t="inlineStr">
+        <is>
+          <t>4901792044349</t>
+        </is>
+      </c>
+      <c r="B345" s="0" t="inlineStr">
+        <is>
+          <t>ナイスハンド　きれいな手　つかいきりグローブ　天然ゴム　Ｓ</t>
+        </is>
+      </c>
+      <c r="C345" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="0" t="inlineStr">
+        <is>
+          <t>4901792050159</t>
+        </is>
+      </c>
+      <c r="B346" s="0" t="inlineStr">
+        <is>
+          <t>＃８９１　ニトリスト・ブラック　Ｓ</t>
+        </is>
+      </c>
+      <c r="C346" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="0" t="inlineStr">
+        <is>
+          <t>4901792050180</t>
+        </is>
+      </c>
+      <c r="B347" s="0" t="inlineStr">
+        <is>
+          <t>＃８９１　ニトリスト・ブラック　ＬＬ</t>
+        </is>
+      </c>
+      <c r="C347" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="0" t="inlineStr">
+        <is>
+          <t>4902393803045</t>
+        </is>
+      </c>
+      <c r="B348" s="0" t="inlineStr">
+        <is>
+          <t>ＡＨ０２ポリエチレン手袋エンボスＳ１００枚</t>
+        </is>
+      </c>
+      <c r="C348" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="0" t="inlineStr">
+        <is>
+          <t>4902430793100</t>
+        </is>
+      </c>
+      <c r="B349" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　カスタムプラス３　プレミアムスムース</t>
+        </is>
+      </c>
+      <c r="C349" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="0" t="inlineStr">
+        <is>
+          <t>4903301186403</t>
+        </is>
+      </c>
+      <c r="B350" s="0" t="inlineStr">
+        <is>
+          <t>ホワイト＆ホワイト　ライオン</t>
+        </is>
+      </c>
+      <c r="C350" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="0" t="inlineStr">
+        <is>
+          <t>4903301362913</t>
+        </is>
+      </c>
+      <c r="B351" s="0" t="inlineStr">
+        <is>
+          <t>ＯＣＨ－ＴＵＮＥ（オクチューン）ハミガキ　ＦＡＳＴ　ブルーリフレッシュミント</t>
+        </is>
+      </c>
+      <c r="C351" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="0" t="inlineStr">
+        <is>
+          <t>4903301362920</t>
+        </is>
+      </c>
+      <c r="B352" s="0" t="inlineStr">
+        <is>
+          <t>ＯＣＨ－ＴＵＮＥ（オクチューン）ハミガキ　ＳＬＯＷ　ハーバルリラックスミント</t>
+        </is>
+      </c>
+      <c r="C352" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="0" t="inlineStr">
+        <is>
+          <t>4903301762522</t>
+        </is>
+      </c>
+      <c r="B353" s="0" t="inlineStr">
+        <is>
+          <t>キシリデントライオン</t>
+        </is>
+      </c>
+      <c r="C353" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="0" t="inlineStr">
+        <is>
+          <t>4903301794387</t>
+        </is>
+      </c>
+      <c r="B354" s="0" t="inlineStr">
+        <is>
+          <t>キシリデントライオン　こどもハミガキ</t>
+        </is>
+      </c>
+      <c r="C354" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="0" t="inlineStr">
+        <is>
+          <t>4903381110466</t>
+        </is>
+      </c>
+      <c r="B355" s="0" t="inlineStr">
+        <is>
+          <t>ＮＥＷリケンラップ　４５Ｘ５０Ｍ</t>
+        </is>
+      </c>
+      <c r="C355" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="0" t="inlineStr">
+        <is>
+          <t>4903381126009</t>
+        </is>
+      </c>
+      <c r="B356" s="0" t="inlineStr">
+        <is>
+          <t>ＮＥＷリケンラップ　３０ｃｍ×５０ｍ</t>
+        </is>
+      </c>
+      <c r="C356" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="0" t="inlineStr">
+        <is>
+          <t>4903381126016</t>
+        </is>
+      </c>
+      <c r="B357" s="0" t="inlineStr">
+        <is>
+          <t>ＮＥＷリケンラップ　２２ｃｍ×５０ｍ</t>
+        </is>
+      </c>
+      <c r="C357" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="0" t="inlineStr">
+        <is>
+          <t>4903381130259</t>
+        </is>
+      </c>
+      <c r="B358" s="0" t="inlineStr">
+        <is>
+          <t>リケン　ビッグラップ３０ｃｍ×２５０ｍ</t>
+        </is>
+      </c>
+      <c r="C358" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="0" t="inlineStr">
+        <is>
+          <t>4903381210159</t>
+        </is>
+      </c>
+      <c r="B359" s="0" t="inlineStr">
+        <is>
+          <t>たっぷり　１５ｃｍ×１００ｍ</t>
+        </is>
+      </c>
+      <c r="C359" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="0" t="inlineStr">
+        <is>
+          <t>4903381210227</t>
+        </is>
+      </c>
+      <c r="B360" s="0" t="inlineStr">
+        <is>
+          <t>リケンたっぷりミニ２２＊１００Ｍ</t>
+        </is>
+      </c>
+      <c r="C360" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="0" t="inlineStr">
+        <is>
+          <t>4903381332509</t>
+        </is>
+      </c>
+      <c r="B361" s="0" t="inlineStr">
+        <is>
+          <t>リケンラップ　ＶＳ－２５０Ｘ２</t>
+        </is>
+      </c>
+      <c r="C361" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="0" t="inlineStr">
+        <is>
+          <t>4903381333001</t>
+        </is>
+      </c>
+      <c r="B362" s="0" t="inlineStr">
+        <is>
+          <t>リケンラップ　ＶＳ－３００×２</t>
+        </is>
+      </c>
+      <c r="C362" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="0" t="inlineStr">
+        <is>
+          <t>4903381333506</t>
+        </is>
+      </c>
+      <c r="B363" s="0" t="inlineStr">
+        <is>
+          <t>リケンラップ　ＶＳ－３５０Ｘ２</t>
+        </is>
+      </c>
+      <c r="C363" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="0" t="inlineStr">
+        <is>
+          <t>4903381334008</t>
+        </is>
+      </c>
+      <c r="B364" s="0" t="inlineStr">
+        <is>
+          <t>リケンラップ　ＶＳ－４００Ｘ２</t>
+        </is>
+      </c>
+      <c r="C364" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="0" t="inlineStr">
+        <is>
+          <t>4903381334503</t>
+        </is>
+      </c>
+      <c r="B365" s="0" t="inlineStr">
+        <is>
+          <t>リケンラップ　ＶＳ－４５０Ｘ２</t>
+        </is>
+      </c>
+      <c r="C365" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="0" t="inlineStr">
+        <is>
+          <t>4903620605616</t>
+        </is>
+      </c>
+      <c r="B366" s="0" t="inlineStr">
+        <is>
+          <t>ＵＢ－７０　ベンリーパック　４５Ｌ　黒</t>
+        </is>
+      </c>
+      <c r="C366" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="0" t="inlineStr">
+        <is>
+          <t>4903652003282</t>
+        </is>
+      </c>
+      <c r="B367" s="0" t="inlineStr">
+        <is>
+          <t>ひも付きイージーポリ袋６Ｌ用</t>
+        </is>
+      </c>
+      <c r="C367" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="0" t="inlineStr">
+        <is>
+          <t>4903652003299</t>
+        </is>
+      </c>
+      <c r="B368" s="0" t="inlineStr">
+        <is>
+          <t>ひも付きイージーポリ袋１５Ｌ用</t>
+        </is>
+      </c>
+      <c r="C368" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="0" t="inlineStr">
+        <is>
+          <t>4904510669534</t>
+        </is>
+      </c>
+      <c r="B369" s="0" t="inlineStr">
+        <is>
+          <t>ビニール極うす手袋Ｍ１００枚</t>
+        </is>
+      </c>
+      <c r="C369" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="0" t="inlineStr">
+        <is>
+          <t>4904510669541</t>
+        </is>
+      </c>
+      <c r="B370" s="0" t="inlineStr">
+        <is>
+          <t>ビニール極うす手袋Ｌ</t>
+        </is>
+      </c>
+      <c r="C370" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="0" t="inlineStr">
+        <is>
+          <t>4904510995237</t>
+        </is>
+      </c>
+      <c r="B371" s="0" t="inlineStr">
+        <is>
+          <t>天然ゴム極うす手袋パウダーフリーＭ</t>
+        </is>
+      </c>
+      <c r="C371" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="0" t="inlineStr">
+        <is>
+          <t>4970520414914</t>
+        </is>
+      </c>
+      <c r="B372" s="0" t="inlineStr">
+        <is>
+          <t>ぴったりゴム手袋Ｓ</t>
+        </is>
+      </c>
+      <c r="C372" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="0" t="inlineStr">
+        <is>
+          <t>4970520414921</t>
+        </is>
+      </c>
+      <c r="B373" s="0" t="inlineStr">
+        <is>
+          <t>ぴったりゴム手袋Ｍ</t>
+        </is>
+      </c>
+      <c r="C373" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="0" t="inlineStr">
+        <is>
+          <t>4976366003466</t>
+        </is>
+      </c>
+      <c r="B374" s="0" t="inlineStr">
+        <is>
+          <t>シンガープラスチック手袋パウダーフリーＳサイズ</t>
+        </is>
+      </c>
+      <c r="C374" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="0" t="inlineStr">
+        <is>
+          <t>4976366011706</t>
+        </is>
+      </c>
+      <c r="B375" s="0" t="inlineStr">
+        <is>
+          <t>生き活きプラスチック手袋＃７７　Ｌ</t>
+        </is>
+      </c>
+      <c r="C375" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="0" t="inlineStr">
+        <is>
+          <t>4976366012161</t>
+        </is>
+      </c>
+      <c r="B376" s="0" t="inlineStr">
+        <is>
+          <t>クインポリエチ手袋　Ｓ</t>
+        </is>
+      </c>
+      <c r="C376" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="0" t="inlineStr">
+        <is>
+          <t>4976366015308</t>
+        </is>
+      </c>
+      <c r="B377" s="0" t="inlineStr">
+        <is>
+          <t>シンガーニトリルウルトラライトＰＦ　ブルー　２５０枚入　ＳＳサイズ</t>
+        </is>
+      </c>
+      <c r="C377" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="0" t="inlineStr">
+        <is>
+          <t>4976366016220</t>
+        </is>
+      </c>
+      <c r="B378" s="0" t="inlineStr">
+        <is>
+          <t>クイン＋両面エンボスポリエチ手袋　指しぼりタイプ　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="C378" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="0" t="inlineStr">
+        <is>
+          <t>4976366016473</t>
+        </is>
+      </c>
+      <c r="B379" s="0" t="inlineStr">
+        <is>
+          <t>シンガーニトリルウルトラライトＰＦ　ホワイト　２５０枚入　Ｓサイズ</t>
+        </is>
+      </c>
+      <c r="C379" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="0" t="inlineStr">
+        <is>
+          <t>4976366018699</t>
+        </is>
+      </c>
+      <c r="B380" s="0" t="inlineStr">
+        <is>
+          <t>シンガーニトリルＦＡＢ　ブルー　Ｓ　１００枚</t>
+        </is>
+      </c>
+      <c r="C380" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="0" t="inlineStr">
+        <is>
+          <t>4976366018866</t>
+        </is>
+      </c>
+      <c r="B381" s="0" t="inlineStr">
+        <is>
+          <t>シンガーポリナイス箱入　クリア　Ｓ　２００枚</t>
+        </is>
+      </c>
+      <c r="C381" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="0" t="inlineStr">
+        <is>
+          <t>4976366018873</t>
+        </is>
+      </c>
+      <c r="B382" s="0" t="inlineStr">
+        <is>
+          <t>シンガーポリナイス箱入　クリア　Ｍ　２００枚</t>
+        </is>
+      </c>
+      <c r="C382" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="0" t="inlineStr">
+        <is>
+          <t>4976366019177</t>
+        </is>
+      </c>
+      <c r="B383" s="0" t="inlineStr">
+        <is>
+          <t>シンガープラテＬＴ　クリア　ＬＬ　１００枚</t>
+        </is>
+      </c>
+      <c r="C383" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="0" t="inlineStr">
+        <is>
+          <t>4976797109065</t>
+        </is>
+      </c>
+      <c r="B384" s="0" t="inlineStr">
+        <is>
+          <t>ＳＮ１サニタリートイレコーナー用黒</t>
+        </is>
+      </c>
+      <c r="C384" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="0" t="inlineStr">
+        <is>
+          <t>4976797109638</t>
+        </is>
+      </c>
+      <c r="B385" s="0" t="inlineStr">
+        <is>
+          <t>ゴミ袋　ＳＢ３分別用４５Ｌ青</t>
+        </is>
+      </c>
+      <c r="C385" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="0" t="inlineStr">
+        <is>
+          <t>4976797119637</t>
+        </is>
+      </c>
+      <c r="B386" s="0" t="inlineStr">
+        <is>
+          <t>ゴミ袋　Ｓ－６３神戸市指定燃えるごみ４５Ｌ</t>
+        </is>
+      </c>
+      <c r="C386" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="0" t="inlineStr">
+        <is>
+          <t>4976797119651</t>
+        </is>
+      </c>
+      <c r="B387" s="0" t="inlineStr">
+        <is>
+          <t>ゴミ袋　Ｓ－６５神戸市指定燃えるごみ４５Ｌ</t>
+        </is>
+      </c>
+      <c r="C387" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="0" t="inlineStr">
+        <is>
+          <t>4976797119729</t>
+        </is>
+      </c>
+      <c r="B388" s="0" t="inlineStr">
+        <is>
+          <t>ゴミ袋　Ｓ－７２神戸市指定燃えないごみ４５Ｌ</t>
+        </is>
+      </c>
+      <c r="C388" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="0" t="inlineStr">
+        <is>
+          <t>4976797119811</t>
+        </is>
+      </c>
+      <c r="B389" s="0" t="inlineStr">
+        <is>
+          <t>ゴミ袋　Ｓ－８１神戸市缶ビンペット３０Ｌ</t>
+        </is>
+      </c>
+      <c r="C389" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="0" t="inlineStr">
+        <is>
+          <t>4976797120701</t>
+        </is>
+      </c>
+      <c r="B390" s="0" t="inlineStr">
+        <is>
+          <t>Ｔ－７０ファインパックＰＲＯ７０Ｌ透明</t>
+        </is>
+      </c>
+      <c r="C390" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="0" t="inlineStr">
+        <is>
+          <t>4976797120954</t>
+        </is>
+      </c>
+      <c r="B391" s="0" t="inlineStr">
+        <is>
+          <t>Ｔ－９５　特厚業務用９０Ｌ　透明</t>
+        </is>
+      </c>
+      <c r="C391" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="0" t="inlineStr">
+        <is>
+          <t>4976797144271</t>
+        </is>
+      </c>
+      <c r="B392" s="0" t="inlineStr">
+        <is>
+          <t>とって付ポリ袋白半透明М</t>
+        </is>
+      </c>
+      <c r="C392" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="0" t="inlineStr">
+        <is>
+          <t>4977811510003</t>
+        </is>
+      </c>
+      <c r="B393" s="0" t="inlineStr">
+        <is>
+          <t>ＮＥＷラップ　レギュラー３０Ｘ２０Ｍ</t>
+        </is>
+      </c>
+      <c r="C393" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="0" t="inlineStr">
+        <is>
+          <t>4977811520392</t>
+        </is>
+      </c>
+      <c r="B394" s="0" t="inlineStr">
+        <is>
+          <t>ブルーラップ　Ｏｃｅａｎ　３０＊１００Ｍ</t>
+        </is>
+      </c>
+      <c r="C394" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="0" t="inlineStr">
+        <is>
+          <t>4977811520415</t>
+        </is>
+      </c>
+      <c r="B395" s="0" t="inlineStr">
+        <is>
+          <t>ブルーラップ　Ｏｃｅａｎ　２２＊１００Ｍ</t>
+        </is>
+      </c>
+      <c r="C395" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="0" t="inlineStr">
+        <is>
+          <t>4977811611137</t>
+        </is>
+      </c>
+      <c r="B396" s="0" t="inlineStr">
+        <is>
+          <t>ハイパーカモメＨＫ－４　４５Ｌ半透明３０</t>
+        </is>
+      </c>
+      <c r="C396" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="0" t="inlineStr">
+        <is>
+          <t>4977811640717</t>
+        </is>
+      </c>
+      <c r="B397" s="0" t="inlineStr">
+        <is>
+          <t>カモメパック冷凍用小Ｋ－７１半透明</t>
+        </is>
+      </c>
+      <c r="C397" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="0" t="inlineStr">
+        <is>
+          <t>4987176314116</t>
+        </is>
+      </c>
+      <c r="B398" s="0" t="inlineStr">
+        <is>
+          <t>ヴィーナス　うるおい肌　フリージアの香り　ホルダー</t>
+        </is>
+      </c>
+      <c r="C398" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="0" t="inlineStr">
+        <is>
+          <t>4987176369987</t>
+        </is>
+      </c>
+      <c r="B399" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルボールプロパワー超抗菌本体</t>
+        </is>
+      </c>
+      <c r="C399" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>