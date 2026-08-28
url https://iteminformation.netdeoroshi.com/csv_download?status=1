--- v3 (2026-07-14)
+++ v4 (2026-08-28)
@@ -77,6806 +77,4341 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>JANコード</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>商品名</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4548404102242</t>
+          <t>4901601973471</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>クリピカ　汚れ落ち抜群クロス</t>
+          <t>ビーセレクション　スポンジカーラーＭ４Ｐ　ＨＫ０１３７</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4987176258793</t>
+          <t>4901601973488</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネス　夢ふわタッチ　リラックスナイトホワイトムスクの香り　詰替え　増量サイズ</t>
+          <t>スポンジカーラーＬ　ＨＫ０１３８</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4901601973464</t>
+          <t>4901601974959</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>ビーセレクション　スポンジカーラーＳ４Ｐ　ＨＫ０１３６</t>
+          <t>毛抜きマユ毛抜きセット　ＨＫ０４２１</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4901601973471</t>
+          <t>4902806111040</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>ビーセレクション　スポンジカーラーＭ４Ｐ　ＨＫ０１３７</t>
+          <t>ギャツビー　ムービングラバー　エクストリームマット</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4901601974997</t>
+          <t>4903301274650</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>オシャレ毛抜きラバー滑り止め付　ＨＫ０４２５</t>
+          <t>アクロン　フローラルブーケの香り　本体</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>4903301282860</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>トップ　クリアリキッド</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4987176278012</t>
+          <t>4903301355700</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>レノア　オードリュクス　ホワイトムスクの香り　詰替え　超特大サイズ</t>
+          <t>香りつづくトップ　スウィートハーモニー　つめかえ</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4995860518672</t>
+          <t>4903301355717</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>６タイプの酵素が効くエリ・そで洗剤　詰替え</t>
+          <t>香りつづくトップ　抗菌プラス　シャイニーローズ　つめかえ</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4901105258319</t>
+          <t>4987072092880</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>貼りつくバスクリーナー　ピンク　ＢＸ８０１</t>
+          <t>液体ブルーレット　おくだけ　除菌ＥＸ　パワーウォッシュ</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4902111777238</t>
+          <t>4987176362919</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バスグロウ　ストレートアンドシャイン　シャンプー　ポンプ</t>
+          <t>ボールドジェルボール４Ｄ華やかおひさまとプレミアムブロッサムの香り本体</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4967576673730</t>
+          <t>4901525010467</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　フィルタープラス　立体ふつうサイズ　ペールベージュ×ボルドー　ＲＮ－Ｈ５ＳＵＦ</t>
+          <t>バウンシアボディソープ　プレミアムモイスト　ポンプ付</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4973307546495</t>
+          <t>4901525010962</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>抗菌ストローコップ　カーズ</t>
+          <t>バウンシア　ボディソープ　エアリーブーケの香り　ポンプ付</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4973307590122</t>
+          <t>4901525958301</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>化粧筆セット　ディズニー　プリンセス</t>
+          <t>カウブランド　無添加メイク落としオイル　ポンプ付</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4987176356239</t>
+          <t>4537130100745</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>レノア　アロマジュエル　ホワイトフローラル＆サボンの香り　本体</t>
+          <t>無添加　せっけん　泡のボディソープ　詰替え</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4987973221266</t>
+          <t>4902430877701</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>三次元ダイヤモンドマスク　プラチナシリーズ　フリーサイズ　クイーンパープル</t>
+          <t>ファブリーズ　　ナチュリス　ラベンダー＆ユーカリ</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4549660871866</t>
+          <t>4987176277992</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>びっくらたまご　アンパンマン　おそらでおさんぽ編</t>
+          <t>レノア　オードリュクス　イノセント　リリー＆ジャスミンの香り　本体</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4903301282914</t>
+          <t>4987176319760</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>トップ　クリアリキッド　抗菌　本体</t>
+          <t>レノア　ハピネス　夢ふわタッチ　ジャスミン＆ムスクの香り　本体</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4903301363538</t>
+          <t>4901525602204</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　本体</t>
+          <t>カウブランド　無添加メイク落としミルク　ポンプ付</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4903301348887</t>
+          <t>4902111773452</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>業務用　プロ用リードペーパー１００　大サイズ</t>
+          <t>ダヴ　ディープピュア　クリーミー泡洗顔料　詰替え</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4521684100443</t>
+          <t>4903301052654</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>ＰＬ９１０業務用９０Ｌ重量物対応　透明</t>
+          <t>キレイキレイ　うがい薬　フルーツミント　アップル味</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4521684148384</t>
+          <t>4967576560351</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>ＪＮＬ９４ポリ袋９０Ｌ半透明</t>
+          <t>ナノエアーマスク　小さめサイズ</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4521684233707</t>
+          <t>4967576673747</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>毎日使いたくなる便利なレジ袋　ＬＬ　乳白　ＣＰＲＨ３０Ｗ</t>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　フィルタープラス　立体ふつうサイズ　ニュアンスグレー×ナイトブルー　ＲＮ－Ｈ５ＳＵＧ</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4521684864628</t>
+          <t>4987234362660</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ＳＳＢ１２キッチンポリパックＭサイズ</t>
+          <t>サイオス　イルーセント　ミルキーヘアカラー　ＳＧ０３　ソフトグレージュ</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4562384608204</t>
+          <t>4973307607530</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>ミライパウダー　納豆</t>
+          <t>クリア歯ブラシ３本セット　ＳＧ　おかし屋さん　ＴＢ５ＳＣＴ</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4891228320409</t>
+          <t>4973307610509</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　シェービングジェル</t>
+          <t>クリア歯ブラシ　乳児用　リラックマ　ベビー</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4901601385977</t>
+          <t>4973307653810</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Ｑシャープナー</t>
+          <t>ベルト付き保冷剤　おさるのジョージ</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4902111771175</t>
+          <t>4973307673788</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　クリーミースクラブ　ザクロ＆シアバター</t>
+          <t>クリア歯ブラシ　園児用　シンカリオンワールド</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4902111778242</t>
+          <t>0000045131639</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　ふわとろクリーミー　スクラブ　キンモクセイ</t>
+          <t>ギャツビー　ムービングラバー　スパイキーエッジ</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4902393756723</t>
+          <t>0000045131646</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>姫路市指定可燃中３０Ｌとって付　ＧＨ０２</t>
+          <t>ギャツビー　ムービングラバー　ワイルドシェイク</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4903301300731</t>
+          <t>0000045131660</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>ＭＩＧＡＣＯＴ　クリニカ　アドバンテージ　ハミガキ・ハブラシセット</t>
+          <t>ギャツビー　ムービングラバー　エアライズ</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4973210995571</t>
+          <t>0000045131677</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>ゼリープラス　メディカル　３ホン</t>
+          <t>ギャツビー　ムービングラバー　グランジマット</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4973210995588</t>
+          <t>4901750844332</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ゼリープラスメディカル　１０本</t>
+          <t>アクティパワー消臭パッド９００　３０枚</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4903301355687</t>
+          <t>4902111725468</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>トップ　クリアリキッド　抗菌　つめかえ用</t>
+          <t>ラックス　バイオフュージョン　ダメージディフェンス　シャンプー</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4903301364580</t>
+          <t>4902806108781</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用</t>
+          <t>ギャツビー　ムービングラバー　エクストリームマット</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4903301364795</t>
+          <t>4902806212259</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用</t>
+          <t>ギャツビー　ムービングロックスプレー　エクストラハード</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4901221020302</t>
+          <t>4902806317619</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Ｂ－Ｄ３　舌クリ－ナ－・ラバ－グリップ</t>
+          <t>ギャツビー　ムービングラバー　クールウェット</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4987176292223</t>
+          <t>4987176295224</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ホワイトフローラル　詰替え</t>
+          <t>アリエール　ジェル　部屋干しプラス　本体</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4570118198730</t>
+          <t>4534285822607</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>カルビー　ポテトチップス　除菌アルコールウェットティシュ</t>
+          <t>ニューゲンブ純マルセル</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4570118133182</t>
+          <t>4543268101301</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>永谷園　お茶づけ</t>
+          <t>マイクロニードル美容クリーム</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4987115101203</t>
+          <t>4901221020302</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>キンチョールハエ・蚊殺虫剤スプレーローズの香り</t>
+          <t>Ｂ－Ｄ３　舌クリ－ナ－・ラバ－グリップ</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4987176384935</t>
+          <t>0000049469851</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>パンテーンモイストスムースリペアシャンプーつめかえ超特大</t>
+          <t>はだまも　ミスト　ミニサイズ</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4987176387196</t>
+          <t>0012044037591</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>パンテーンミラクルズファインフレグランスホワイトティー＆ピオニーポンプ２ステップ</t>
+          <t>オールドスパイス　フレグランスバー　アルミニウムフリー　フィジーウィズパームツリー　ココナッツセント</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>5060144645562</t>
+          <t>0037000734130</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>ブルドッグオリジナルバンブーホルダー（替刃２コ付）</t>
+          <t>オールドスパイス　フレグランスバー　レッドコレクション　キャプテン</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4901601307924</t>
+          <t>0037000823292</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>ｃｏｓｍｅｕｐ　スライドメイクブラシ</t>
+          <t>ダウニー　シート　エイプリルフレッシュ</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4902111775272</t>
+          <t>4510759690026</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　ボディウォッシュ　ピーチ＆スイートピー　ポンプ</t>
+          <t>ドーバーパストリーゼ７７　スプレー無し</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4902899455120</t>
+          <t>4510759890013</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>オンパックス　スリッパつま先用</t>
+          <t>ドーバーパストリーゼ７７　５Ｌ</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4903301274841</t>
+          <t>4520699622155</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>アクロン　ナチュラルソープの香り　本体</t>
+          <t>デオトイレ快適ワイド本体モカグレー</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4903301307778</t>
+          <t>4543268072878</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>香りつづくトップ　抗菌プラス　シャイニーローズ　本体</t>
+          <t>あんず本舗　杏ポロポロジェル</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4903301307877</t>
+          <t>4547441449174</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>香りつづくトップ　スウィートハーモニー　本体</t>
+          <t>アミューレフェイスシェーバー　ＥＳ２１８０Ｐ－Ｐ（ピンク）ウブ毛用</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4903301355700</t>
+          <t>4547441449181</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>香りつづくトップ　スウィートハーモニー　つめかえ</t>
+          <t>アミューレ　マユ＆フェイスシェーバー　ＥＳ２１８５Ｐ－Ｎ</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4902135113043</t>
+          <t>4548514062184</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>パワフル濃縮粉末洗剤</t>
+          <t>きき湯　清涼炭酸湯　すっきりミントの香り</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4906156037791</t>
+          <t>4550516491862</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>ヴィートメン　除毛クリーム　敏感肌用</t>
+          <t>シーブリーズ　リンスインシャンプー　詰替え</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4906156037890</t>
+          <t>4550516494535</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>ヴィートピュアバスタイム除毛クリーム敏感肌用</t>
+          <t>ウーノ　ウェットエフェクター</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4906156037906</t>
+          <t>4562378463482</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>ヴィートピュアバスタイム除毛クリームしっかり除毛</t>
+          <t>消毒用エタノールＩＰ「ＳＰ」</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4987115545885</t>
+          <t>4562384607498</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>虫コナーズビーズタイプ２５０日フレッシュフルーツの香り</t>
+          <t>オクチホワイトニング　５本</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4903367091505</t>
+          <t>4571621442716</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>カラーブリーチ　詰替え</t>
+          <t>お疲れさまです粒々ホットアイマスク　ラベンダーの香り</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4903301363576</t>
+          <t>4580107099627</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　本体</t>
+          <t>滑りにくいハンガー　５本組　４０ＣＭ</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4903301364283</t>
+          <t>4900480226753</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用　大型サイズ</t>
+          <t>ピクス　キッチン泡スプレー　本体</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4547691782205</t>
+          <t>4900480226784</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>カシニーナ　スウィートピンク　Ｍサイズ</t>
+          <t>ピレキラ虫よけパウダー</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4901730181150</t>
+          <t>4901070123728</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンボディケア　プレミアムローション　シルキーベリー</t>
+          <t>クルマの消臭力　ＢＩＧ　車用消臭芳香剤　無香料</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4902806123388</t>
+          <t>4901070760428</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　プレミアムタイプ　デオドラント　ボディウォッシュ　詰替え</t>
+          <t>使いきり手袋　ニトリルゴム　極うす手　Ｓサイズ　ホワイト</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>0012044041086</t>
+          <t>4901070760442</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>オールドスパイス　フレグランスバー　アルミニウムフリー　ティンバーウィズサンダルウッド　サイプレスセント</t>
+          <t>使いきり手袋　ニトリルゴム　極うす手　Ｌホワイト</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4520699622155</t>
+          <t>4901080158413</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>デオトイレ快適ワイド本体モカグレー</t>
+          <t>アース渦巻香　バラの香り</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4521684148056</t>
+          <t>4901080236814</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>ＪＮＨ５１ポリ袋４５Ｌ青</t>
+          <t>ハチアブスーパージェット</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4521684148070</t>
+          <t>4901080237019</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>ＪＮＨ５５ポリ袋４５Ｌ半透明</t>
+          <t>ハチアブマグナムジェット</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4521684148261</t>
+          <t>4901080254214</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>ポリ袋４５Ｌ透明　ＪＮＬ４８３</t>
+          <t>クモの巣消滅ジェット</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4521684148278</t>
+          <t>4901080280916</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>ＪＮＬ４９３ポリ袋４５Ｌ半透明</t>
+          <t>コバエがホイホイ</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4521684148469</t>
+          <t>4901080335517</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>ＪＮＬ５９１ポリ袋４５Ｌ半透明１０枚</t>
+          <t>アースコバエ　１プッシュ式スプレー　９０回分</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4521684202635</t>
+          <t>4901316366667</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>ＮＭＣ０５西宮指定可燃４５Ｌ５０枚</t>
+          <t>カットワークはさみ１１５　３６６６６</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4521684202673</t>
+          <t>4901331018817</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>ＮＭＣ０９西宮指定可燃３０Ｌ手付き</t>
+          <t>なでそり</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4521684212078</t>
+          <t>4901417618955</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>ＯＪ０７尾張旭市指定　可燃用３０Ｌ</t>
+          <t>いち髪　ナチュラルウェーブ　アレンジ和草ミルク</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4521684212085</t>
+          <t>4901548602984</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>ＯＪ０８尾張旭市指定　可燃用４５Ｌ</t>
+          <t>熱中対策　服の上から極寒スプレー　無香料</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4521684213099</t>
+          <t>4901548603042</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>ＯＪ１０Ｎ尾張旭市指定　資源用４５Ｌ</t>
+          <t>熱中対策　シャツクール　清潔なソープの香り</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4521684213570</t>
+          <t>4901548603363</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>ＫＴ５７環境袋策　超省資源強力ポリ袋４５Ｌ</t>
+          <t>熱中対策　冷やしタオル</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4521684215659</t>
+          <t>4901548604438</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>和歌山市指定家庭用ごみ袋（大）厚口４５Ｌ</t>
+          <t>熱中対策　シャツクール　モンスタークール　詰替え</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4521684215925</t>
+          <t>4901601078947</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>大津市指定袋４５Ｌ　ＯＳＪ４０</t>
+          <t>ＫＫ２６０３　クロミ　ニュースタンダードツメキリＳ</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4521684216823</t>
+          <t>4901601186437</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>尼崎指定袋３０Ｌ　ＡＭＧ３５</t>
+          <t>グリークヨーグルトメーカー（スタンダード）</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4521684220110</t>
+          <t>4901601232097</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>ＹＫＩ４１四日市指定袋Ｌ</t>
+          <t>ＫＱ０４０１　ケアレッシュ　舌クリーナー（黒）</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4521684220134</t>
+          <t>4901601282887</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>ＹＫＩ４３四日市指定袋Ｌ手付き</t>
+          <t>コームシェーパー（切替式）　ＫＱ３０４９</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4521684222435</t>
+          <t>4901601284157</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>ＧＪ４５蒲郡市指定可燃大４５Ｌ厚口　１０枚</t>
+          <t>握りハサミ　キャップ付　１１．５ｃｍ　ＫＭ３０６０</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4521684225665</t>
+          <t>4901750227364</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>長岡京市指定　可燃　３０Ｌ　ＮＯＫ０２</t>
+          <t>スコッティ　フラワーパック　３倍巻き　ダブル　無香</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4521684232939</t>
+          <t>4901780006663</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>９０ＬＭＡＸ半透明　Ｓ－９３</t>
+          <t>ソニーイヤホン　１Ｍ　ＭＥ－Ｌ９１Ｄ</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4521684332028</t>
+          <t>4901780035373</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>コンパクトスタイル　４５Ｌ　ＢＯＸ　半透明　ＣＳＢ９８</t>
+          <t>ソニーイヤホン　３Ｍ　ＭＥ－８３</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4521684407047</t>
+          <t>4902050210650</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>カラーポリ袋　４５Ｌピンク　ＣＣＰ４５</t>
+          <t>ＦＵＮＳ（ファンス）ラグジュアリー柔軟剤Ｎｏ８９　本体</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4521684702319</t>
+          <t>4902050427225</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>ＲＭＴ０１ごみ箱の底においたまま使えるポリ袋手つきＳ</t>
+          <t>ルーキー　トイレ除菌クリーナー</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4521684750419</t>
+          <t>4902111778242</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>昔ながらの使い慣れたポリ袋　４５Ｌ　青　ＮＰ－４１</t>
+          <t>ダヴ　ふわとろクリーミー　スクラブ　キンモクセイ</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4521684909121</t>
+          <t>4902393407229</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>手付きポリ袋３０Ｌ白半透明　ＯＮ０３</t>
+          <t>Ｆ２２　キッチンばたけ　保存特大</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4539060000669</t>
+          <t>4902393750318</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>ＯＫＺ０１岡崎市指定可燃大手付き１０枚</t>
+          <t>神戸市容器包装プラ３０Ｌ　ＧＫ３４</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4539060000775</t>
+          <t>4902393750325</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>ＯＫＺ１２岡崎市指定可燃大手付き３０枚</t>
+          <t>神戸市燃えるごみ３０Ｌとって付　ＧＫ３７</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4539060000782</t>
+          <t>4902393754491</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>ＯＫＺ１３岡崎市指定可燃大手付き５０枚</t>
+          <t>ＧＣ１９Ｘ　豊中市指定ごみ袋　とって付き　半透明　１５Ｌ</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4540094414544</t>
+          <t>4902407024336</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>コロコロバイオ</t>
+          <t>アイスノン　シャツミスト　せっけんの香り</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4548404300600</t>
+          <t>4902407024411</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>おてがるバス　まるいーね　伸縮ブラシ　スペア</t>
+          <t>アイスノン　首もとひんやり　氷結ベルト</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4549660185444</t>
+          <t>4902407025159</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>こどもハブラシ　すみっコぐらし</t>
+          <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　無香料　詰替え</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4562161951004</t>
+          <t>4902407025173</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>ＥＣ１００再生原料５０％環境にやさしいポリ袋４５Ｌ</t>
+          <t>アイスノン　シャツミスト　ＩＣＥ　ＫＩＮＧ</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>4562161955286</t>
+          <t>4902407025258</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>ＫＢ１０１底マチ付きジッパーバッグＬ</t>
+          <t>アイスノン　シャツミスト　ＩＣＥ　ＫＩＮＧ　ピーチの香り</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4562384606828</t>
+          <t>4902407025296</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>キシリブロック　オクチレモン　ミニ</t>
+          <t>アイスノン　シャツミスト　ＳＴＲＯＮＧ　ＣＯＯＬ</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4571586076391</t>
+          <t>4902407025333</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>瞬間冷却パック</t>
+          <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　ピーチの香り</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4580287290760</t>
+          <t>4902424411683</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>ＧＴ４３　ポリ袋４５Ｌ透明　０．０５</t>
+          <t>フマキラー　蚊取り線香　本練　ジャンボ　缶入</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4580287300940</t>
+          <t>4902424439731</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>取っ手付きポリ袋４５Ｌ半透明　ＫＴ４３</t>
+          <t>虫よけバリア　プレミアム　３００日</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4894476024860</t>
+          <t>4902424442434</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>アキュフィット　ブルー　ニトリルグローブ　Ｓサイズ</t>
+          <t>カダンお庭の虫キラー殺虫誘引粒剤</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4894476024877</t>
+          <t>4902430504553</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>アキュフィットブルーニトリルグローブエムサイズ</t>
+          <t>ベトナムダウニー　ミスティーク</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4894476024921</t>
+          <t>4902727015540</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>アキュフィットブルーニトリルグローブエルサイズ</t>
+          <t>ＨＡＮＡＴＡＢＡ金木犀１２ロールＷ</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4894476024938</t>
+          <t>4902806102383</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>アキュフィット　ブルー　ニトリルグローブ　ＸＳサイズ</t>
+          <t>ギャツビー　プレミアムタイプ　デオドラントロールオン　スマートシャボン</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4894476031523</t>
+          <t>4903111302710</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>ドクターガードマナーシート</t>
+          <t>ソフィオ－ガニックコットン温活ショ－ツＬグレ－</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4894476033442</t>
+          <t>4903111960804</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>セーフタッチビストロノアールＳ</t>
+          <t>超快適マスク　超立体　ライトスタンダード　小さめサイズ</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4897008632861</t>
+          <t>4903111961221</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>セーフマスク　プレミア　ラベンダー</t>
+          <t>超快適マスク　超立体　ライトスタンダード　大きめサイズ</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4901070132751</t>
+          <t>4903301300731</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>消臭力　自動でシュパッと　本体　ピュアフローラルの香り</t>
+          <t>ＭＩＧＡＣＯＴ　クリニカ　アドバンテージ　ハミガキ・ハブラシセット</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4901070712106</t>
+          <t>4903301314882</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニール中厚手　指先強化　Ｓ　ピンク</t>
+          <t>業務用　香りつづくトップ抗菌ｐｌｕｓ</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4901070760367</t>
+          <t>4903301362913</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>使いきり手袋　ポリエチレン　極うす手　Ｓサイズ　半透明　１００枚</t>
+          <t>ＯＣＨ－ＴＵＮＥ　オクチューン　ハミガキ　ＦＡＳＴ　ブルーリフレッシュミント</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4901080043917</t>
+          <t>4903301378389</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>アースカマイラズ草消滅　【農薬】</t>
+          <t>チャーミーマジカ　速乾＋　プラス　カラッと除菌シトラスグリーンの香り　詰替え</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4901080153210</t>
+          <t>4903301723868</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>自動で出てくるモンダミン　プレミアムケア８６０ｍＬセット</t>
+          <t>トップ　シミとりレスキュー（吸収シート５枚付き）</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4901080154712</t>
+          <t>4904510995237</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>ムカデコロリ　１プッシュ式スプレー　８０回分</t>
+          <t>天然ゴム極うす手袋パウダーフリーＭ</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4901080275813</t>
+          <t>4904637999903</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>ムカデコロリ　毒餌剤　容器タイプ</t>
+          <t>水とりぞうさん　防虫付　引き出し・衣装ケース用</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4901140899027</t>
+          <t>4906156501391</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>イワタニカセットフーこんろストーブイザまる</t>
+          <t>フィニッシュ　ウルトラタブレット　Ｌ</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4901417622594</t>
+          <t>4906156603576</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>肌美精　薬用　リンクル美容液</t>
+          <t>メディキュット　フォーメン　着圧ナイトソックス　ショート　Ｌ</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4901417840448</t>
+          <t>4906156802313</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>エピラット　脱色クリーム　敏感肌用</t>
+          <t>液体ミューズ　オリジナル　メガサイズ　詰替え</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4901417840455</t>
+          <t>4933656501071</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>エピラット　脱色クリーム　スピーディー</t>
+          <t>プロフェッショナルアミノクレイパック</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4901525012003</t>
+          <t>4956810239559</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　無添加　トリートメント　うるおいケア</t>
+          <t>アットショウシュウ　消臭ビーズ　アクアソープ　詰替え</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4901548603042</t>
+          <t>4964596701122</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>熱中対策　シャツクール　清潔なソープの香り</t>
+          <t>サナ　なめらか本舗　化粧水</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4901601175721</t>
+          <t>4964596701139</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>関孫六　いまよう　三徳１６５ｍｍ</t>
+          <t>サナ　なめらか本舗　しっとり化粧水</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4901601187779</t>
+          <t>4964596701177</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>関孫六　オールステンレス　スライサー＆千切り　極刃</t>
+          <t>サナ　なめらか本舗　化粧水　詰替え</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4901601211757</t>
+          <t>4964596701337</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>関孫六　桃山　三徳１６５ｍｍ</t>
+          <t>サナ　リンクルターン　薬用　コンセントレートクリーム　ホワイト</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4901601219906</t>
+          <t>4971710317022</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>関孫六　匠創　小三徳１４５ｍｍ</t>
+          <t>薬用　ローション　クリアバランス　エクストラ</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4901601283747</t>
+          <t>4971710383027</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>ＫＭ３０１９　指抜き　３種組</t>
+          <t>コエンリッチ　プレシャス　薬用　ホワイト　ハンドクリ－ム</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4901601287042</t>
+          <t>4971710393095</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>アイラッシュカーラー</t>
+          <t>クリアターン　美肌職人　はちみつマスク</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4901601301236</t>
+          <t>4971710393101</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>ＫＦ０１３４赤ちゃんのピンセット</t>
+          <t>クリアターン　美肌職人　米ぬかマスク</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4901601308068</t>
+          <t>4971710396621</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>コスメアップ　ＣＯＳＭＥＵＰスライドリップブラシ</t>
+          <t>クリアターン　美肌職人　米ぬかマスク</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4901603025062</t>
+          <t>4971710398779</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>サンホイル</t>
+          <t>サンカット　プロディフェンス　トーンアップＵＶ　スティック</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4901670110371</t>
+          <t>4971710549737</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>サランラップ　業務用　ＢＯＸタイプ</t>
+          <t>クリアターン　毛穴小町　ブラックピールオフパック</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4901750808174</t>
+          <t>4971710577242</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>アクティにおいが良い香りに変わるおしりふき　７２枚×２個</t>
+          <t>サンカット　パーフェクト　ＵＶ　ジェル</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4901797006014</t>
+          <t>4971710621853</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>シャボン玉　浴用石けん</t>
+          <t>デオカラット　薬用ボディウォッシュ　つめかえ</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4901797032198</t>
+          <t>4971710632897</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>ビューティーソープ３個入り</t>
+          <t>サンカットＲ　プロテクトＵＶ　スティック</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4901797034161</t>
+          <t>4972525052801</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>ふきふきせっけんバブルガード大容量</t>
+          <t>ステンレス製高級つめきりＳ</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4901987202417</t>
+          <t>4972525053136</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>抗菌おにぎりホイルシンプル星柄</t>
+          <t>Ｇ－１２０５ステンレス製高級爪切り</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4901987218869</t>
+          <t>4972525053181</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>ＭＯＯＭＩＮおにぎりホイル</t>
+          <t>ステンレス製高級つめきり　金属キャッチャー付き</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4902011704297</t>
+          <t>4972525053228</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>エリエールプロワイプストロングタオルＥ５０ハンディ</t>
+          <t>ステンレス製スリムニッパーつめきり</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4902011705119</t>
+          <t>4972525053396</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>エルヴェール　ペーパータオル　エコスマート　シングル　小判</t>
+          <t>ステンレス製ルーペ付深爪防止つめきり　Ｇ－１３０９</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4902011822458</t>
+          <t>4972525533164</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>エリエールトイレットティシューシングル</t>
+          <t>ステンレス製高級毛抜き（極細）</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4902111776552</t>
+          <t>4972525702737</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　クリーミースクラブ　サクラ＆ムスク</t>
+          <t>ＰＥ－００２ピンポイントカッター</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4902111777498</t>
+          <t>4973210996042</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　クリーミースクラブ　チェリー＆アプリコットミルク</t>
+          <t>チュチュ　マルチフィット広口タイプゆっくり飲み乳首　１個</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4902111778341</t>
+          <t>4973307452017</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　ふわとろクリーミースクラブ　ミッドナイトラベンダー</t>
+          <t>デンタルキット　歯ブラシ付　すみっコぐらし</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4902393240437</t>
+          <t>4973307452444</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>プロシリーズ４５Ｌ３層半透明　Ｒ４３</t>
+          <t>歯ブラシ　園児用　ハローキティ　クッキー</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4902393325219</t>
+          <t>4973307546839</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Ｕ２１おトクなゴミ袋２０Ｌ　青</t>
+          <t>抗菌ストローコップ　ハローキティ</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4902393394413</t>
+          <t>4973307566158</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Ｈー４１チェルタス４５Ｌ青０．０２５</t>
+          <t>ビーズ保冷剤　ディノサウルス　ブラキオサウルス</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4902393394710</t>
+          <t>4973307630194</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Ｈ－７１　７０Ｌ　青　コンパクトタイプ</t>
+          <t>クリア歯ブラシ　乳児用　いないいないばあっ！</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4902393419055</t>
+          <t>4973307678721</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>規格袋ＬＬ０．０３／５号透明　Ｌ０５</t>
+          <t>救急ばんそうこう　Ｍサイズ　こびとづかん</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4902393427111</t>
+          <t>4973307734342</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>規格袋ＨＤ０．００８／１１号半透明　Ｈ１１</t>
+          <t>クリア歯ブラシ３本セット　ＫＴマシュ　ＴＢＣＲ５Ｔ</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4902393518147</t>
+          <t>4975759205050</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Ｙ１４Ｈレジ袋２０／３５号　白</t>
+          <t>９９ＰＡＰＡ　プラスチッククリーナー</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4902393572569</t>
+          <t>4976797119828</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>ＶＸ５６　パワーポリ袋Ｖａｌｕｅｓｅｌｅｃｔｉｏｎ４５Ｌ青</t>
+          <t>ゴミ袋　Ｓ－８２神戸市缶ビンペット４５Ｌ</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4902393580021</t>
+          <t>4977033310504</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>ゴミ袋　ＣＮ４５　ｎｏｃｏｏ（ノクー）　４５Ｌ　半透明</t>
+          <t>ハローキティ　ダブル</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4902393580335</t>
+          <t>4980356018231</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>ＣＵＨ５３　ＮＯＣＯＯ　サニパックポリ袋　半透明　４５Ｌ</t>
+          <t>ウォッシャブルタンクキャスター付</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4902393599078</t>
+          <t>4984824099623</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>ＣＭ４５ｍｏｉｃｈｉｄｏ４５Ｌ半透明</t>
+          <t>ＡＭＣ９３Ｋ－ＣＡ　業務用紙パック１０枚</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4902393705042</t>
+          <t>4987036535231</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>ゴミ袋　Ｇ５４Ｋ　加古川市燃やすごみ　４５Ｌ</t>
+          <t>ベルディオ　ＵＶ　モイスチャージェル</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4902393705059</t>
+          <t>4987072088876</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>ゴミ袋　Ｇ５５Ｋ　加古川市燃やすごみ　４５Ｌ</t>
+          <t>サラサーティコットン１００ワイド＆ロング吸水プラス３４個</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4902393746267</t>
+          <t>4987115521469</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>ＧＡ５０　一宮市指定袋　可燃ごみ袋　３０Ｌ１０枚</t>
+          <t>コバエがいなくなるスプレー　８０回用</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4902393746274</t>
+          <t>4987176032850</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>ＧＡ５１　一宮市指定袋　可燃　ごみ袋　４５Ｌ</t>
+          <t>ジレット　フュージョン５＋１　マニュアル　ホルダー＋替刃２個付き</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4902393746908</t>
+          <t>4987176175625</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>名古屋市可燃４５Ｌスマートキューブ３０　Ｇ３ＹＳ</t>
+          <t>深体験ヘッドスパ　ｂｙ　ｈ＆ｓ　リフレッシュマッサージクリーム</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>4902393747530</t>
+          <t>4987176310842</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>名古屋市指定袋資源とって付４５Ｌ透明３０枚　Ｇ３Ｒ</t>
+          <t>深　ヘッドスパ　ｂｙ　ｈ＆ｓ　エクストラモイストケア　シャンプー　詰替え</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>4902393750127</t>
+          <t>4987241127948</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Ｇ－２Ｊ大津市指定袋２０Ｌ１０枚　透明</t>
+          <t>肌ラボ　極潤　ヒアルロンクリーム</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>4902393750134</t>
+          <t>4987241167296</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>大津市指定袋３０Ｌ１０枚透明　Ｇ－３Ｊ</t>
+          <t>ケアセラ　泡の高保湿　ボディウォッシュ　詰替え</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>4902393750172</t>
+          <t>4987241168477</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>神戸市　燃えるごみ　１５Ｌ　ＧＫ１１</t>
+          <t>肌ラボ　白潤　プレミアム　薬用　浸透美白化粧水　しっとり　詰替え</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>4902393750189</t>
+          <t>4987241169696</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えないごみ１５Ｌ　ＧＫ１２</t>
+          <t>メラノｃｃ薬用　しみ対策　保湿クリーム</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>4902393750196</t>
+          <t>4987241190850</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>神戸市缶ビンペット１５Ｌ　ＧＫ１３</t>
+          <t>スキンアクア　スーパーモイスチャー　ジェル</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4902393750202</t>
+          <t>4987241193844</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えるごみ３０Ｌ　ＧＫ３１</t>
+          <t>肌ラボ　白潤　薬用　美白ジェル</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4902393750219</t>
+          <t>4987241193974</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えないごみ３０Ｌ　ＧＫ３２</t>
+          <t>デオコ　スカルプケア　コンディショナー　詰替え</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4902393750226</t>
+          <t>4987241195206</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>神戸市缶ビンペット３０Ｌ　ＧＫ３３</t>
+          <t>ケアセラＡＰ　高保湿　先行バリア乳液</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4902393750233</t>
+          <t>4987241199464</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えるごみ３０Ｌ　ＧＫ３５</t>
+          <t>オキシー　パーフェクトウォッシュ　大容量</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4902393750240</t>
+          <t>4987246641210</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えるごみ４５Ｌ　ＧＫ４１</t>
+          <t>バイオティーン　マウスウォッシュ</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4902393750257</t>
+          <t>4989602423485</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えないごみ４５Ｌ　ＧＫ４２</t>
+          <t>専用オイル　ＥＳ００３Ｐ</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4902393750288</t>
+          <t>7500435175692</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えるごみ４５Ｌ　ＧＫ４５</t>
+          <t>メキシコ　ダウニー　ソフナー　エレガンス</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月25日</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4902393750295</t>
+          <t>4987176309099</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えるごみ４５Ｌ　ＧＫ４６</t>
+          <t>アリエール　ジェル　詰替え　超ウルトラジャンボサイズ</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>4902393750318</t>
+          <t>4571574390447</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>神戸市容器包装プラ３０Ｌ　ＧＫ３４</t>
+          <t>魚臭撃退　消臭専用ボール</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4902393750332</t>
+          <t>4964596701115</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えるごみ４５Ｌとって付　ＧＫ４７</t>
+          <t>サナ　なめらか本舗　しっとりクレンジング洗顔</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4902393750516</t>
+          <t>4987176309198</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>ＧＣＮ１９　西宮市もやすごみ　とって１５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>アリエール　ジェル　部屋干しプラス　詰替え　超ウルトラジャンボサイズ</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4902393750523</t>
+          <t>4995860518672</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>ＧＣＮ３１　西宮市もやすごみ　とって３０Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>６タイプの酵素が効くエリ・そで洗剤　詰替え</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4902393750530</t>
+          <t>4589581114963</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>ＧＣＮ３４　西宮市もやすごみ　平袋３０Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>マスコット　リップクリーム　ちいかわ</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4902393750554</t>
+          <t>4902407330673</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>ＧＣＮ４９　西宮市もやすごみ　スマートキューブ　平袋４５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>ぬくぬくぷるにゃん</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4902393750561</t>
+          <t>4903301363576</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>ＧＣＮ５４　西宮市もやすごみ　平袋４５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　本体</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4902393750646</t>
+          <t>4516825003547</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>ＧＣＡ３１　芦屋市指定袋　とって付き　３０Ｌ</t>
+          <t>ティポス　ヤニ取りクリーナー　本体</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4902393750653</t>
+          <t>4516825003554</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>ＧＣＡ３４　芦屋市指定袋　平袋　３０Ｌ</t>
+          <t>ティポス　ヤニ取りクリーナー　詰替</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4902393754415</t>
+          <t>4985275797304</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>豊中市指定袋家庭用１５Ｌ小　Ｇ－１Ｘ</t>
+          <t>香りサフロン柔軟剤　パフュームドヨーロッパ　ローズブーケの香り　大容量</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>4902393754439</t>
+          <t>4987176310750</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>豊中市指定袋家庭用４５Ｌ１０Ｐ大　Ｇ－３Ｘ</t>
+          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4902393754446</t>
+          <t>4901316677022</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>豊中市指定袋家庭用４５Ｌ２５Ｐ大　Ｇ－４Ｘ</t>
+          <t>ＬＭ６７７０２　強力ゴム　８コール</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4902393754453</t>
+          <t>4562256332183</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Ｇ－５Ｘ　豊中市指定袋　家庭用　大　４５Ｌ</t>
+          <t>ク・マジック　アイクリーム</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4902393754460</t>
+          <t>4903018185027</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>豊中市指定袋家庭用１５Ｌ小５０枚　Ｇ－６Ｘ</t>
+          <t>レディース毛乳源薬用スカルプエッセンス</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>4902393754477</t>
+          <t>4987176258991</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>豊中市指定袋家庭用３０Ｌ中５０枚　Ｇ－７Ｘ</t>
+          <t>ファブリーズ　トイレ用消臭剤　クラシック・ブーケ　詰替え</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4902393754484</t>
+          <t>4987176259035</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>豊中市指定袋家庭用１０Ｌミニ　Ｇ－８Ｘ</t>
+          <t>ファブリーズ　トイレ用消臭剤　ブルー・シャボン　詰替え</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>4902393754491</t>
+          <t>4987176323910</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>ＧＣ１９Ｘ　豊中市指定ごみ袋　とって付き　半透明　１５Ｌ</t>
+          <t>ファブリーズ　イージークリップ　消臭成分最高レベル　フレッシュシャボン</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4902393754514</t>
+          <t>4987176336651</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>ＧＣ４１Ｘ　豊中市指定ごみ袋　とって付き　半透明　４５Ｌ</t>
+          <t>ファブリーズ　イージークリップ　抗菌＋消臭　クリーン・ブルー・シャボンの香り</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>4902393756518</t>
+          <t>4987176386465</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>尼崎市指定袋１０Ｌ　Ｇ－１Ｋ</t>
+          <t>ファブリーズ消臭＋除菌プレミアム無香料つめかえ用４回分</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月18日</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4902393756549</t>
+          <t>4901601307924</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>尼崎市指定袋４５Ｌ　Ｇ－４Ｋ</t>
+          <t>ｃｏｓｍｅｕｐ　スライドメイクブラシ</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>4902393756556</t>
+          <t>4902899455120</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>尼崎市指定袋４５Ｌ　Ｇ－５Ｋ</t>
+          <t>オンパックス　スリッパつま先用</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>4902393756587</t>
+          <t>4903301274841</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>尼崎市指定袋３０Ｌ　Ｇ－８Ｋ</t>
+          <t>アクロン　ナチュラルソープの香り　本体</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>4902393756716</t>
+          <t>4903301307778</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>姫路市指定可燃小２０Ｌとって付き　ＧＨ０１</t>
+          <t>香りつづくトップ　抗菌プラス　シャイニーローズ　本体</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4902393756730</t>
+          <t>4903301307877</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>姫路市指定可燃中３０Ｌとって付き　ＧＨ０３</t>
+          <t>香りつづくトップ　スウィートハーモニー　本体</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>4902393756747</t>
+          <t>0000045140945</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>姫路市指定可燃大４５Ｌ　ＧＨ０４</t>
+          <t>ギャツビー　ムービングラバー　エアライズ</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>4902393756761</t>
+          <t>4901105202022</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>ＧＨ０６　姫路市指定可燃　大　４５Ｌ</t>
+          <t>泡だつバススポンジ　ナイロン　ＢＳ００１</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4902393756785</t>
+          <t>4902111777993</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>姫路市指定プラ中３０Ｌとって付き　ＧＨ０８</t>
+          <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー　詰替え</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4902393756808</t>
+          <t>4906156037913</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>姫路市指定プラ大４５Ｌとって付き　ＧＨ１０</t>
+          <t>ヴィートリッチバスタイム除毛クリーム敏感肌用</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4902393760140</t>
+          <t>4987176293022</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>和歌山指定大家庭用　Ｇ－２Ｗ</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4902393770248</t>
+          <t>4987176293145</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Ｇ４Ｖ　宇部市指定燃やせるごみ用　大　３０マイ半透明</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4902393770255</t>
+          <t>4548404101108</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Ｇ５Ｖ　宇部市指定燃やせるごみ用（大）５０枚半透明</t>
+          <t>キクロンｆ　あわどーなっちょ　袋入</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4902407110589</t>
+          <t>4987115545885</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>人形用調湿剤わらべ</t>
+          <t>虫コナーズビーズタイプ２５０日フレッシュフルーツの香り</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>4902424440621</t>
+          <t>4901616010765</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>天使のスキンベープ　ミスト　プレミアム</t>
+          <t>ガム歯周プロケアペーストうるおいタイプ</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4902727015670</t>
+          <t>4902806123289</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>ミッフィー　ダブル</t>
+          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ　詰替え</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4902806101638</t>
+          <t>4901417722645</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　パウダーデオドラントスプレー　クリアオーシャン</t>
+          <t>いち髪　濃密Ｗ保湿ケアコンディショナー詰替用２回分</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>4902806130881</t>
+          <t>4521684213570</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>ビフェスタ　泡洗顔　セラムモイスト</t>
+          <t>ＫＴ５７環境袋策　超省資源強力ポリ袋４５Ｌ</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>4902806130911</t>
+          <t>4562161951004</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>ビフェスタ　泡洗顔　ディープクリア</t>
+          <t>ＥＣ１００再生原料５０％環境にやさしいポリ袋４５Ｌ</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>4902875020410</t>
+          <t>4901417840455</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>緑の魔女　キッチン</t>
+          <t>エピラット　脱色クリーム　スピーディー</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>4903111343218</t>
+          <t>4902111776552</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド夜用６回吸収</t>
+          <t>ダヴ　クリーミースクラブ　サクラ＆ムスク</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>4903111410699</t>
+          <t>4902111778341</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>シルコット消毒ウェット本体</t>
+          <t>ダヴ　ふわとろクリーミースクラブ　ミッドナイトラベンダー</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>4903301723868</t>
+          <t>4902393394710</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>トップ　シミとりレスキュー（吸収シート５枚付き）</t>
+          <t>Ｈ－７１　７０Ｌ　青　コンパクトタイプ</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>4903381210302</t>
+          <t>4902393750127</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>リケンたっぷり３０＊１００Ｍ</t>
+          <t>Ｇ－２Ｊ大津市指定袋２０Ｌ１０枚　透明</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>4903620603469</t>
+          <t>4902393750219</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>食品用湯煎調理袋２０枚レギュラーサイズ</t>
+          <t>神戸市燃えないごみ３０Ｌ　ＧＫ３２</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>4903620607344</t>
+          <t>4902393750257</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>鮮度保持手提ポリ袋Ｌサイズ</t>
+          <t>神戸市燃えないごみ４５Ｌ　ＧＫ４２</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>4903620607351</t>
+          <t>4902393750288</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>鮮度保持手提ポリ袋Ｍサイズ</t>
+          <t>神戸市燃えるごみ４５Ｌ　ＧＫ４５</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>4904178400005</t>
+          <t>4902393750332</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>グラスターゾル　オート</t>
+          <t>神戸市燃えるごみ４５Ｌとって付　ＧＫ４７</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>4904701015508</t>
+          <t>4902393750516</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>ポリラップ</t>
+          <t>ＧＣＮ１９　西宮市もやすごみ　とって１５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>4904701022537</t>
+          <t>4902393750554</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>ポリラップ</t>
+          <t>ＧＣＮ４９　西宮市もやすごみ　スマートキューブ　平袋４５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>4971710311563</t>
+          <t>4902393750646</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>ソフティモ　ホワイト　ボディソープ　コラーゲン　詰替え</t>
+          <t>ＧＣＡ３１　芦屋市指定袋　とって付き　３０Ｌ</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>4971710313550</t>
+          <t>4902393756761</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>サロンスタイル　ファイバーインワックス</t>
+          <t>ＧＨ０６　姫路市指定可燃　大　４５Ｌ</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>4971710315608</t>
+          <t>4902393756808</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>メンズ　ソフティモ　リンスイン　スーパートニックシャンプー　詰替え</t>
+          <t>姫路市指定プラ大４５Ｌとって付き　ＧＨ１０</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>4971710317022</t>
+          <t>4902393760140</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>薬用　ローション　クリアバランス　エクストラ</t>
+          <t>和歌山指定大家庭用　Ｇ－２Ｗ</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>4971710384048</t>
+          <t>4902393770255</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>メンズ　ソフティモ　リンスインシャンプー炭　詰替え</t>
+          <t>Ｇ５Ｖ　宇部市指定燃やせるごみ用（大）５０枚半透明</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>4971710396652</t>
+          <t>4976366019597</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>クリアターン　美肌職人　はちみつマスク</t>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｍ　１００枚</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>4971710398779</t>
+          <t>4987176027436</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>サンカット　プロディフェンス　トーンアップＵＶ　スティック</t>
+          <t>ジレット　カスタムプレミアム　リサイクルド</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>4971710560633</t>
+          <t>4904510996319</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>サンカット　プロディフェンス　ライトアップＵＶ　スティック</t>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｓ</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>4971710571158</t>
+          <t>4903111437108</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>ソフティモ　クリアプロ　クレンジングバーム　ＣＩＣＡ　ホワイト</t>
+          <t>シルコット　９９．９９％除菌　ウェット　抗菌　詰替え</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>4971902010465</t>
+          <t>4906156037487</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>厚太巻　強力防虫香</t>
+          <t>ヴィートメン　バスタイム　除毛クリーム</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>4971902070360</t>
+          <t>4902111777269</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>デントクリア　マウスピース洗浄剤</t>
+          <t>ラックス　バスグロウ　ストレートアンドシャイン　ヘアマスク</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>4973210996257</t>
+          <t>4902111750125</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>チュチュ　マルチフィット広口タイプ　プラスチック製ほ乳びん２４０ｍＬ（リラックマ）</t>
+          <t>ダヴボタニカルセレクションポアビューティ―泡洗顔料つめかえ用</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>4973307384097</t>
+          <t>4987176297334</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>竹箸　２１ｃｍ　となりのトトロ　木の実</t>
+          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>4973307610974</t>
+          <t>4987176297433</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>歯ブラシケース　シナモロール　ラインデザイン</t>
+          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>4973307610998</t>
+          <t>4995860518559</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>歯ブラシケース　ハンギョドン　ラインデザイン</t>
+          <t>紙で作ったハッカの虫よけ２　あみ戸用</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>4973307625572</t>
+          <t>4513574015968</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>ばんそうこうケース　ミッフィー</t>
+          <t>馬油スタイリングウォーター</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>4973307639050</t>
+          <t>4901329500126</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>アイスバッグ　Ｓサイズ　ハローキティ　かまってきゅん</t>
+          <t>水石けん</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>4973307643736</t>
+          <t>4903301291305</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>ベルト付き保冷剤　ミッフィー</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　詰替え用　大型サイズ</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>4973307704727</t>
+          <t>4903301364740</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>虫除けシール　サンリオキャラクターズ</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　本体</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>4973512259319</t>
+          <t>4987176312570</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>アラウ．ベビー　泡全身ソープ　敏感肌</t>
+          <t>レノア　超消臭　１ｗｅｅｋ　部屋干し　おひさまの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>4976366012079</t>
+          <t>4570117989421</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>クイン天然ゴム手袋　Ｓ</t>
+          <t>ちいかわ　ソフトパックティシュ１５０組</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>4976366012086</t>
+          <t>4901070131631</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>クイン天然ゴム手袋　Ｍ</t>
+          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　リフレッシュサボン</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>4976366012093</t>
+          <t>4987176293985</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>クイン天然ゴム手袋　Ｌ</t>
+          <t>レノア　アロマジュエル　ミスティローズ＆フローラルの香り　本体</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>4976366012109</t>
+          <t>4987176278128</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>クインビニール手袋　Ｓ</t>
+          <t>レノア　オードリュクス　シダーウッド＆ベルガモットハーブの香り　本体</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>4976366012116</t>
+          <t>4903301353232</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>クインビニール手袋　Ｍ</t>
+          <t>ソフラン　アロマリッチ　ダイアナ　つめかえ用特大</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>4976366012123</t>
+          <t>4902135322513</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>クインビニール手袋　Ｌ</t>
+          <t>ＦＡフリー＆　柔軟剤無香料　詰替　４８０ｍｌ</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>4976366012178</t>
+          <t>4902135146614</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>クインポリエチ手袋　Ｍ</t>
+          <t>ファーファ フリー＆　超コン液体洗剤無香料　詰替　８００ｇ</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>4976366016787</t>
+          <t>4210201405429</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦ　アクアブルー　Ｓサイズ　２００枚入</t>
+          <t>オーラルＢ　すみずみクリーン　子供用やわらかめ　替えブラシ　ブルー</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>4976366016794</t>
+          <t>4901070760374</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦ　アクアブルー　Ｍサイズ　２００枚入</t>
+          <t>使いきり手袋　ポリエチレン　極うす手　Ｍサイズ　半透明</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>4976366018705</t>
+          <t>4901070760404</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＦＡＢ　ブルー　Ｍ　１００枚</t>
+          <t>使いきり手袋　ビニール　極うす手　Ｍサイズ　　半透明</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>4976366018712</t>
+          <t>4903301353041</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＦＡＢ　ブルー　Ｌ　１００枚</t>
+          <t>ソフラン　アロマリッチ　ジュリエット　本体</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>4976366018743</t>
+          <t>4904510556865</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>シンガーポリナイス袋入　クリア　Ｍ　２００枚</t>
+          <t>ニトリル極うす手袋　パウダーフリー　ＳＳ</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>4976366019382</t>
+          <t>4904510556872</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＦＡＢライト　ブルー　Ｓ　１００枚</t>
+          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｓ</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>4976366019405</t>
+          <t>4904510669633</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＦＡＢライト　ブルー　Ｌ　１００枚</t>
+          <t>ビニール極うす手袋　パウダーフリー　Ｌサイズ</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
-[...2464 lines deleted...]
-          <t>2026年06月16日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>